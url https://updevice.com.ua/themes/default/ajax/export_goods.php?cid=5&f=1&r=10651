--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3598,51 +3598,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967dfc33708ec2b9fbad6f3e2a448561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea0799a2af5e6ce2d94d2173cca11a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c52b3439a70a4aaba4b0cb3f48c48a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01289fd4dc32a30edd57f26921bfcc8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40001bcac3d13e537be5a519f5f0715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aac77dc77e55cd63db8f7e9f7ae1196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165c8170e0185bab4a68b608ec8f2387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743bb9ad21c17f2c6129992bdb19ae68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458802665a20a7ca0d8ca027cbddbc589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c159c8f905af18251360df454985a9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575848066bbfb2661ca45417635a3f3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafc9f5a42e16d3bf12d85ccc96198912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6fc620bd3750d81d2291b663aab1613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68211ad50745bd2d6974e5596c463114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b72e6e8c7a8c096e37c4926e2118e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9a05690feb5d2d50f9cf00b43763416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe396d1c06bc6787db43cf44656f7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb928d7a21ab245bb330a049c08bf618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784b07c4a89668716f82ce5ca2e2d4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b7150514642aeba6aa4092cabcc5d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674aaf4e9048204eb9e5d81cbbacb20421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f0878f7b5cbc1b9698f82543cbd2522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d810d5dd5f81265be2df086f55ca9c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3bcb8e0c8b501dee635ec0e88d8fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91866520ac91c15eed63bc23402e7db525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18929cf3c56a72b33e4a03b155e996026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809e38a41ce14b17d66bdab22083ac327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67e09c128bac76d49b862c97fc4d8428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cb61e3c72a2bdace109793e6b011d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb340307beaf6f8234522eaa552792a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19993e34bbd949283229d839a6c29831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbaa5b10c988b0f0bcf6a9cb50f6f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363dd91e2cf3087b2ee696d1381e99533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de08f51a98b0cd0c14558636374e46534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b752535b5b7b6e85763634275aedde35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5d259bbd34bf01293997ff603bc2d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745a2e970fc1a523e813bdf37bc6b0b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b2117f2b12341cb2e416c73b1de3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960b78b81bbec9421e4a1fc795c7bac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba7f9cfa8b2caf99fa45d22d7363a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85c035d1a38c2fc4dd4ae125c9366141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c4afcb4f1206b568066b7ff611cf042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a80c5e88f910f38b548b59ba4aad043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90abcc3ded6e5b61abe1bfe7d70d8da44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9b26fd32488ba5e3e6aeba5da22b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c1b49be30d301643d4de28a74af0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737b618a70cf503a7c44b5c7767e34747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54951f1e7a6953b5c13163ad3bc2aff248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ced205001be323127b47ee59756a9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86585ecf6fdc9dc153054f154baa1c1650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad69e773324f4a08f91b44dede022bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7a5a812dec360c5655608251c119352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e93b80df254ae1ceea78adead251b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be726aaa1a4f77535e65c1919fbe3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72012361f9f6724e74c4cbec21ab89a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07093ca72a935ed08fa3575dd39f4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dcdcfb917d6749b16adcdae5d2d9157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a95b2f8b85c6e68fe32751714883158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d0eed28a2fde9f89ebf3595e2bd5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3ef5087ac58f75a63b985c7552c4160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453c8bc574e7d15006ed909fcaa2a0561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0aa46a7e8205b647a4f18a3c33fa662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454902b01bcad35a09801c3d9a54879f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b4233be96b8bc70c06760ebde1d3c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e54d41c923365fde9c9a618931c9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e7ef2db4e1cd200392b3c2657615366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe69ec1651952fce59f5f582a0356467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409d179ad13d8665fc6035286c1a23b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f5329008546dbd502bd053178a59d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4ad7d5dfe02b5e3ebf6a6bdbd2eec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60297835caf3f6ef9400f6d928d9c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d1c0172bdc5bc465477810fbea45072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c6454bef596e87f8a08706af2b63c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6900365209630fd8a48a42ec1c2365074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc79612d195f09f8c00f100f554c3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b79e1a229ba6ea27a662a37f7bce2876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5eae139d44522fff8f84b5e40329e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21bb5977a663b0a2a7c2dfdac835eec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2e0696269f5c2fc4a1147fbe1eafd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902bcd2dddf7b5e69f9072e2c0cbd7680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ddb6a3614f2cfb0d84fbb605bca0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab00373d2aad7354318065c33d13f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff553acf824a8c13bc5d16c97e839e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee397b7734125ffc1089269ce1a89d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a3f321670b999dac9b9303dbbc6a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f9fa622d77af58e1ff3a322fdea3f086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613fb07b855df3a0631fdb823284a8c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e1b85fc37b3c32b082189ba5bddef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c351aa2cb688cf8722b0aae21933cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1254f5d8d4aac536f7efefbf04d3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d69d7340e084c1900046bd43d51d4591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b510675adc97a4d8ce96ce58af294f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c388eabb094ae301f163c4be7dff2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45397e5701343d05bea19d487d184394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d00f4dd30c89571bc793bba54a30b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931fd36ab1c082c4f0a3bfd9e1c4ebd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23094ac34581b94847b4a6db401224097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316fb20be1f82f872aba08d1502ee7298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0678f5602b832fa5d3f064f168c31099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de5dabc13c54a1a97d0b9b08283a7d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166bd14ea2809a5fa21d98691a6ba45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3658b433255771e8455fed99e3d933102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cba6a1ba5dea3282fce32a50c4e75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372d208d88ce0c098a0d23a1d12701e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efe4c747ceb8e62efeed916c2a37b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39ce6bf6cb8a1cd500123155f3e23b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4e670ffd2f0ef5e1c11293d99d416107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d47c31da3cd741aa8321e83ed462b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d112948f7bb23c62185356e959df3ad109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee40dfb69a5b47431df0f6bb17aba2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110bc3817df9a5470e2fd7d5042cad9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9988f9f27fb33dd5800518781b4d58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472648c327d5ee611bd93e5d0203bd92113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d962db3011c1d91865643cf77dffe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aece7bc29a99b34cd46a4c0a54e7af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1bbe4a6168445d5612aa89fcba6c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25174fca8fcaa5e82c4455f51c755a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89747694f2fae04b82b2e3f7c3d323118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c2184998568c7df03857d8fb6be6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8f292718a5b9d9423500cfefedc24120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527ac15fb95c741217f42278e810a3a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec4136deff585281317a844e987fd0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75f4181e9606e11e9582183c7edc7f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588b71f3454cc9eba448c4e3406e3ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dcb4875d5460cb8dc09691a50e37a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3043b97b6dfc91af08ad8bbcaae49b6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488275490bb7e199e5ef3eb3b322343127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8a0e63c3220e13ba8390339c6e211128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d063d1b9807b21a3ddc0a09e3cd52ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735874d98a8565425a380520e26151d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccb470992a8b1bced60e526a1536df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320023263d4d7c74a979511d0538e47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af850e1db5a4bbb0cd7f454f11b6ebd5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525a59bcd93f63e1a47044cdd8ed541134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65744ea97a03b93f2c072f0cbeee9f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4e5ad87e26a39966aba6cf161d1d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6e9220be126f92a0ef920e8d24a52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0271e039502902e6e3089d4d200a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35e6a4999080230fe250ea634cec7f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4a052d8d42a81f443e90c0e9f52c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82315612ce28adb4a43603d67cc3785141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa4867f3ac10a59f5a6883fed9a9f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6ad17b944f9617292653b0e9f4f34143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f320201f37acebfaf606314d62e51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d559935e49d4917113767d381e80b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b38c32a535114218badaed0cc97fc5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684db127ed5647a4c2f690e042fd3cf0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d983553f7bb71e36e0d57e2e68588148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e0c9f8271894bf4126f2319d89028149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1c7da31b1c7250d7bccf7c2a69a39150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb4bde8285e9b8569fb89dfa1c3f02151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35428c3b3fbec8654624462cfd91bed7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe2fde6e35b8935da8ccdb8384662f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019aef09d279d9654746800030e6a6ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d1cb8b26aa82d5bc38d0723188598155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047794ef022b39b3745ec0ec43041724156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3804099eb80841a4091ea79442f1d08a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda4c3bba881831529c0ae3fb6dac75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b38cd8ac05df000159f8dabc4a420159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af8c4c8901260d58c4442ac3c29c34160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c5ceac339a6357981eee6681498d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9187fcc736f0f126ba7ff74dfc1940162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6daea530957b8265618484718a89313163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96e549fccce83dd78b29b9e94e91d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07dc4550714208c3cdab119b59bc668165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bf0b2421c8d4af33512c727ba2ce8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576222c2510e6c3e2873ef51b7492b55167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48344a6b93c240a648a906e31578e779168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f522d57f48da833d742611973dbe0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ee16fd6e5bdbb22adff5b2708d33b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9033a2a39e6a54f1095a398f8588f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f74ed66963820b2f17b20bf3978e4d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71dae5ca1669f71ec49743f4419c860173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e60cb70b2960ae077e88fd684c6892174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fa6b4507d56ec47e33f090ac75a49175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502940ea00f23731c514cc8a81bd2635176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba28b11404acfdcc7c9f79bba77d2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901463571302824d0b745aaed157abfd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ce316fc08d1e5469bd8b5c4b9157b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578311295e7bf29fe3ce9187c873502180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bf016809cebaeef2e7a98ebc731c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53d5def8c96229ddd5cde78fced1c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ced9447406f27aed302df8f4fe4e12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012b9aea23469bdd2bb6bfd81044103184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dddf96fcdefb094b46aadaa86ae0f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cd76ae1fc07e360665444b2bbd8fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bc5255236daa9b8f03624e3035f34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e830674506a2a35d26f53f151319d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701b200c97c04f6e965214fbf0173dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63980b93812dc8b8bc8834663b7f43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af082846ad7ebf1337672dfc450d0d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6bb68679285c804bbad84e1f13312192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379bb8afb25ecbdfef79b955a87d3c1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f9fd521093f99b2c665be6ea7d57f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49fff2c23d2eeb3348635b44b602d4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f46c10236bc900ff9dc8e29fcaa876196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac938103e90f6a2efd5af7fd5b88a36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174b7c1868736876811a68b6680c86a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406325512529efcde190cb1193fc10b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0e8891cf0f36c030d3d46fbbdf4df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7118e40efdd384ea595fad4af35b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b003a8c1a1ed1d738cf0028386227202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb199ce7ef3f0483f26379035caa58203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905456b5f7e872b18ca23a815820d2e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426922800c5cdc9081ba844a3ddf16c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24451544c28aa5edf83ad53ff4bce9ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1a38ce1e393d6c4da26d58a4a4733207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa178cc19ac347fd5fa66d5814ac833208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee065334f34909db0b9af14cc9d6533209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7ceed08138609ba5c9be5577e3dea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b77cf0c5d8a11f13cab1ed372ab53211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edca46e6b194daa7e79209ed212aebe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832d88a423726b93a09646a57457102213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae43f4bd3f8b538bbfa6931e0da5ed2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26cdd7eb842d358021871ba383547f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d35c50a814f86f8ebc0013c098c751216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bbd2ecb7b0107c64efd1ad13c0e8d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ba3fffc6a0e4a1f73b137afa6f732218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d91019d5081d2d5c9e3b0d16d39e2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546cb77ac610a5d0b302ca5757396b13220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb63459d32aee3a6c757e01e9cbcf3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d5c74cbbafdd3d69499e32beab60d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b28ec90e48b25124b51795c2b00ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9b4fc33a07b0cd9ca4ebc545b0063224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e74ccd67716a31f6d9114dff62f83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3acbe86503fd99292997ce46b6b29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9443a5b80df1b698324c90d68a051227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66c46ce7431fdef9dbb385b80e08d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec673dbdf874e8dfc29e7bd45eefd1a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c461a50d056c483ea1faa5cb1f6232f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81625b9353b803e17b93d6379da40a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73e71286d572e7f2503b4948201a8b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e52beb49251c046bb66a1a5a9cb975233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810da2844132d772c2255f31dac27a66234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2a28e9d4c773ef390660fb6109325235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40a4c255691a9d9d09286f0466b199236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15057c459205163b5e1144420246b67237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b80c8a5db3e7c57c27f63307fa82b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3df3666d59c69b91b01d69b0d5e42239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e468b654b04d464e5d002a2c25c6de3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f496b65563f2e2b642df7343e88156241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee39eb0f1563b3ad60b0ca60735ed7c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f2dc177c317e1ef7632585b47614a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93761d32abf5f51f2959e87646effbec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346964e30ccf4e4859a6945fdacc1b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4810b15a0dcec12e31844e0545071246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee99146782d8ddaee932203cce7d15247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dfe525953b47827d0837d0436aeea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e94a127fab7bc265de255191832a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacc48f4a5fc1532f06cb6e87f6cdc8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc4427bf1f44039f895666ff6df68b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084055adae149dc9f7c6dd5257b02dcd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294bd73f596b0ea5b49c47ec0e23786253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62bebe92852a99f39b82a7870503c99254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b686bfb94ec07bd2aa3cb5bd286efb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a33283d4141ca6d75935f8c25e361256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b21eb81ae76cce5a663c46bae7c63b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05ed512f701b64d3f3f60ca53f98a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9cb336a92da1f54bc900696749bba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641971f0b4cf9a981b0877e9c3f7aaf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4e7b901d4d78fb547aa769a9b090e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cedfe253aa4f1d21f3bb2618baa8e3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce90936293ba8cf760f95ea209b61f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdecdbaf7e99fc8ea159dacb1627e18264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215e13269860bf9b72c655a62739bfb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ab8e18ad76501db09fb330ee5891a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f4d94e54588bb0356c9451828ac9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b2e7c11087c4ec3dcd2118d06a0ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ed509a7ae71bd9567f121deb833eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ae19568772661a9234fd298948e71270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42071e4de954cab6a82dfa831c85627c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f4b66a8aa11edd48f68435723d9b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12f3ba4e6e31cf071050471de65916273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328255feb54ab504d3f0bbeea2d51622274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916643dd117f7395812061b138ee3e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca8b52aba64df801714ea9555940c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d74429f146a98f9f8d548444e538b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced26729cc03da063e6b96692d2ae66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f3b83a37c708b743e5327ea2b9d43279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5c4b17fb8f579fd3fba3b14ad1b5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361fd1bff4d11da921d7320bfbe2b3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e0d37e18a485a5bb5755144a2a4a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ade0bcd6e8833c61123a97d43656fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf74bd22b2221b8c758bf64eb4d216284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61574c57f52f0271a900104619535a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8461ffed07ff365a497bd4c07190ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1efc10517236b19ef4c016d12dfcd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedde4c1d30f7e31d9175b91cdcb1166288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c8b813f16ad1b5664aaa05d098ebc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47da3004d4fa57e7e9cb9da5dc4e14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808681aee962716eb5a4a65f978ca83291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8be81d8cea7889a16bd4295742586292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47cb670b3f97955f8497af8caec4a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04859a6e3b311d5250bd1cf20fc1aa63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad913d7e11cbcadf95ccbbd643401f28295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c067f1ef8c659e078e110320e2974296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2657da24e537755993fb8eb238ef763297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cd6125cf0f893a928a3de8282903d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2760004e83ceb75f7a11238aafde2c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b2645c8112aa05ec957c535a797d2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b17f235556d359f2d97e502923306301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee0059cf750fc3e6409476f14632924302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3e1e1a3b26b328ba9d045d28cb71c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42828a0b81aeb3b37346c6d6bb5a645304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5d8e1f15efa0e52d9c28925c026e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedf7acb550111984670d9b82a40e30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3024f7d10424b1c0c8bb2f167574848307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d04a59f298363c4b8a005ca06424f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da691f74cdb3edaca3b314997e12db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b0fbf53d31c7ba80821008ae8799e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef83222cde90613bfe4f70ed87efaa4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2064a557ba553cb59efc5bde2e4cf0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562387ee866a67bca825b1fb4ea279e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd316b56c4cc7ccf5587e9a33171dd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7ac26a90869e169b70fda23a3dc5b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3783de48782b6de57e496aeafda3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574832d8efac6b2eebbd2b09bc96b13d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547fa5c4cea9f797ef6c93cb40d76c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59f62b7b613841f612e21b3828c704319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a3fd4dd70c7279663664a625677e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950994f6ceccb53f24f8d18c73f2f96321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c1f390f7848c0097c8399e02923d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6cf4218372ae5794a83ed86c5c269323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b0e1b3b4ec02e2888aa10bdefc1be324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7393a7d3f8b7ebe67985340dea35db325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c50d416ba1571d082cf5f99b2b040326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffa89b1f4df71d36fd7a84c6d67068327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98b0d6544647451904a67cca4aee50328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aeb459e4baaccceb4961c4cc8d9e06329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554d90bb412067709896c905ad8a619330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69397443a3a206fd662382f61aa40239331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25555f0159e8e02b8f27f85e607ee011332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c2f086895c92006bede32ea7dd8c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c44ebd04253878e65759918d785b89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57070c611385b5226dcff8a69f5f38a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57165080eb34cd9dca1db1c87d23562e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee92e1a000deea5315d8888794c098337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464c286656095e5dc03b5e95bd447a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74954cbdb436d4eb02ecbada2d077afa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39292365daebfac86f1592a92bdef2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d61c5f445b5a5d1d6614c1eab274fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6fe1f5ffced946e15c6e4f2944128342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a296bb0862cc8422528c7214e295d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf4f163427d511efe1b9c220067955344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b7ea5e20b788e092eb1b116f2e131345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549d2d8cb4939864f6d3b138956d8df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2991233f8df4ed6a6c3f27fd14ea7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cda894587479a3fda00b90b025f038348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa1c812d827f48a442b5c5f5e05676349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb3c9558f249f7cc10e3d3466c9264350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6617fddf280d3e49a4f3cf4315155f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6dc9727dbffac219794d86bdd809f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee956ed22b9b754c800a35674ea463353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da20a5ee8f5246a322cb55f57e526e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a9d3e77aa45d5f00c841e0197a5f1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cab827d10b92a796effa3b3d5d425356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9bd69c8fb475229a17749cf7439a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5af09d77c89f9bacf97f49592d91e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921ba2934c99649dcd8722c190945e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e64eb5eb7aca224a615358374cccaa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbeb2c1a9ddb34658f4fc929a69af5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953945a77415da8fe4e0415d326a64e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508289cb286dceaf5fc73a58740e233363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6cf809911bef2878cb1d1cf37d9e7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf082eeaed252913fa7018422c2a57365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536bdd9a28e4c1ff8038c721112425a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa1e55605068928902acd0da93abf5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca10e5c6959a772c89d510de6bb01d9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159ca11175ae1c2ca466dfb0b7b4f91369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908eac3832139b770e2ebd97c12d865370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3810438ac15add873e7c04590b0ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050a243eeb9c755cec73e91e219a912372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b1db352d6ca0f70558bcd6c35fefb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d1703708c53e553af716da6124f73374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0302714f1e893f17e26fe516ca9b31375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f31189e579da8d98565632c0704cb8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc2ad46cd7f2d2e0ff495de13f4cb4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ab5b531f72913878e62561d9eed68378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8397867228460dd8062b0f0b6462ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660c1b3d168a3698a9dd78a2a25517e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0d2abd8f570b25be144bc113e79ec381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47b762b9abb02f77607a928d47f969382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90124d325025adcd94a80a0f83db7c27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02db93416c51f49954079a6414c45918384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016c4f8645797dacf3452c93e41caf1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734601dc8127df756d90b03ffd32007386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bcfa10493ce3ec9d5b5e39cc82088387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560010e8e0a79d1c027a8ea8491a2c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb83cad3562927ce12ec44b118f6b5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3165e347c74e38016628dfbdcff6ffc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ac2f96e6639ebc76ad3edcd3e2b95391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9fb5564f41a3880a52d3672b3a511392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90748af5fa93cf2d31f42958ac7dcfe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa13075c8a5c3af5f77d41404bb6a55394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22548464ae54aba00e7547438fb7f29b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cfc4672a8bbf7454e2b57cd4d4c57396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe4c77680e25a39bc3edb088402c58397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07264de56e62696195f2f65a049a92398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bc3d1b6c6e9e88cebc0ce1914e7d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e896bb2e3aee84a0e0d707abdd973400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7f9724113dad0c427e6e92d3b3884401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f5dc04951e25213a6f2f364696e38402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960702b5762a61a40b9be086ad14e0bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e352ed7efbb154afc0f18d3383375404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65787e3d3300dc0ca02a1e8e3683c0de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db772e926055d214222ec44ca375429406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986326cbbfd4c0abe19669429f44dcd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6fb9229c4329c96ff2fbaebe3ca65408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ade383eb2f4aac5a5795894053cf93409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fd79fe9d593f84198e1d11627fe34410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8c2297b019f2deab27989864ecdfd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867e48e764e33866afcabcbfcaec671412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd81230f16768994648e37706569fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a618b8ed50859ef2a5290a0de460de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a32f7f63e05898cd30109e0d436dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7359db925f028ad7ffcbacb2531921416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc9ceddd235d02aea0eda46b0c225d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819c8736285e6c9829534c1666fce90418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0826be128dc8511040ef2ee9d46475f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64b0330a598bfc1ac0a042977dea92420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a55e151c745aba068310996789f2c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5315a50cca17924a390f55d8ad72f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5a377da7496b66ec732af80133300423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10567626aa0268bb1b140049170866ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fef6893ccfb2bea6fff53d0f38dfb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5830927498d25b326df2352d2625c30426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7eccb11d61ca8cd8d64baaa5c4f80427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27f5aefef2e26bfe762209e22560ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef850d18fbb6244daac0e5eb69e9259429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fce61cc6d12a2b16a88bccdb0edcce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e749186c4bf0efa5874b8a468efe2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa13fe564d10e8f95df7bbead07ef9c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d03b38332f1f9ab8fe4e746c0311db433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f677ab4b06316eac5d0b11890c679434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f87556e4c1bd9bc123ca2f4fd4d6b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de91b0e39b618094fa8678ae85fde09436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6bf6157ed03a34c6fa9429cc1eb022437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dbf09c0908069a1943ce64b754c0a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a806a5b7bfe884e8b8ace3f63ef6dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1329da16c202988e76ce6cc4d880f0e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f87bde9b0a00ed094fbbb1cb10bdb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c719b211f64ec57bc8c941e26ccd0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae0198421add3bdb82ad6bf1888e21443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d95bc1c0c2e5887e72eab87088cd32444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b073658d4bf3613643c5c23903a89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38845d9a53fd6485c2d37544badf94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fab5ef16da2808c1141c19609d6001447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d88ce19cb3d41e1ab43f3ac4f85115448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82acd06b001104b3753d9c38ca44931449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b159be98752e3d0721e4e382060841a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4c931474dbc964f3fd0101534ca68451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2dbd1719a784b9f860f6444db169a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96372054eb0d33807dc80347fd32830453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57ddaec5f65d7d2e190a590f249f7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7888a8f00239b1d245164d8ebeee17455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f9e51cdc6b1efc1fddc906ac8d2ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd47d2ab493a74c9575ae9af9ff031457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50860b6e0fb23623bfde1c149a08ea28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c28f4fd0a161cbf65f794d27a8b334459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080cd573a16ff64bea7db6286a7ddbd7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4be99f9feb314c167f26e2df1147b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63891e5a77b609ab34b9a2b0aa026efc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537032d3e5458ae7683a7d54f5b009c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05333af3a1cc6c56847cfbcca1a4c30c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b95718d7d3b38506d579fb65e9ac8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4022baa72b9ef345f06fd315e1fa0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aec387257b72eaa608f001da89231d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa09b694fde59bdf0dc672aab28e172468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac9c24c8339318454d7b71b82f3682469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5758f74ff67d957e3bf15d8190bae71470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1c369646deb450e43e742515aacd4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f7fe092b0cb18f89e95fd7f873e35472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a92af8b3aeac8d6ef67e57db54e03473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bae575e2fe9de754f760c14d8c6ce5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0cc2febb09b9d149390d92e60331d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e83ab8ca6e373a9e911f72aa40c0a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d870740fa67fe9d76bd52676c789c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f7293fa8c5ecb78d81f073f74e980478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c767cd04c5d2ec38e63e9fd4df05498479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a796a41596e68323f47ef2317c0076480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5521bd0fa2adfbd73bd13dca27bdcfd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8bdaa81cb23870ba920d4e2fb0202482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd96652c55fb17fa2fd616c22a4332483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda2b9b754beba1f6305a92f92de0a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42999178343530c28ef17108f43797e5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c7808412a1f8b9ac85dee4bc37c37486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3b58e1942bb29a63fd9d81e2fd632487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1215bcaa1adb1eac3499aa9ae2d6e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb2da3a0d6188b9d230b5dec05b92b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a796b9b87c426a672ff7a2723fcbf48490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7c557919dbf765d60905ec1a78bb6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2eea0b5d7568b0630707070c881938492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085a7737011f730ef2fbc02b81753b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486664949efd24ceb5ef3b984137f0de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2358123e7a2fa52ece3629356357ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34140262f92f780d89f4e0101494a0de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a770c43aece3f8fa07c728b2d88f22497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1aa009d9e31d9b43076d0021965de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0eae7cc5eff6e07f585a333e836105499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afaaa8eda49d49400b3f0c3b71e8ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b473234455b99ba034cf9eacfac2201501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b9580cf9166e63bb707c3b0d2befd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12326ccfec00de2ea9f5ca2219a0950503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee4a22080ea3463f3bbd6a553bd8e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893070fe682b1a6b0856653118ec08ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015db69a3412f51051983e450a81f44506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cd06d5b3af305bc799571f28fb418507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87057b4ff5280796c30ff16503579b90508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572ebb6cd7a99221a473142d8e08105509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010b15c804c190a02ff3b076e2e3f99510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b35dfa130486f847434ac9d1691d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5c895abe1e120f5ef2d1b25e12ae9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90fc0ff07bcc78be5d74e22b5c6e60513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd3c389d84e3c7e0977617b1eb1228514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0a0dc9f6811202eb5ab028503f5f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f137507d40b8e80e05cd43b9280bed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9021c4b25554713a24469d4abb6c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e746baa6ef576e096a1d27eeeec0ea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2a28876d9fe1fb752951141baa512519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0637ce5fdc064f06282445f82c8e1fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ae837ceb19bfa5e936b7b71905a7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bb43b1963846be4c5edabe226bb1a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2a310bfe76f4d79dcbb7713acab21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708aaa8e9026d75f0f0be1edd3de2ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7c3e953723368de5b2e197c333049525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c22b39fce2895af44e6b28ac1fb972526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56413c4b932a40fe14ef19d3380659ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fab9789bc48b224d53d6e9c81c688528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4821501a1fe5fa46d434c85a2c50d7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef943e8fffba1d8da518b2ddbc830893530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72d869b8773093a0f6fa1a0235bf92531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550bd31b2273a3a29f9fa79458856e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408410a95b9063c4ea490c4f5deb4745533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e984baea154c921ec524e1e44c117e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9af2040e885733478d133d3f96c65535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3238763f36b72a7de9225cbab23f6ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc239b2402d9898ef4b4a967de1c0c12537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dd16a5e043f6a9a00826ffab323db538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23faa1161f42017007d3ede58b8a1bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c5f34c4d09e28af2ea4ba7c1c2426540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f818bfe54c49b968e31636bcd13ca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed7aa0c82342002ca4fb3004acd0a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6fcbf830a61d856f099af3323baab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bd91c15edb34fbb76e316257a9e04544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957db5ada4008c5e90ca7058814fc599545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a39a3948200de4df9ecdcb96d314dfd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f40699f906e412f50e53a3dee42575547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3448fa7b9f500f1d0e1d52ec89488548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57944f91b8b11802fb7fb79d1a4a68b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705d10f56ee41a24275b98dd4e87f08550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68b2d71eed1b8df36be329e0847494551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf98ee9f597a9f86a6b0548d7c18d48552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90a0dde63b01a9a9d9e22a87d14943553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694709c6a5dff99667b06930d6aef57d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c6fc9e0d41a66ca0e46d719b44b26555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4be969ff50a0c384f600384e2fa4c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fcf341d2f676d68edd7793fe094b1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f295383b2a7e620b96b01df1bf204e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3379612bf705c64a109225d425a0c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffd4264fc880c343c15a7fbf9e773d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e8b9ea89990057d2cd64d71697b6e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1be584ea22897567f476e83a1a7c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf827d965ed0578133e3e0a9884104c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b9a01b278ae2483e531ea06a58152564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f556c806276aa372446c64c34fd2691565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a10d4405df3ede235fd237df2270be566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4edf600033ca8d3594cb5890a7605567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8432d9aacccb292e611f0cd2770242568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cce362b76077d32634bf895c8a2f3e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453707a1e550f4ee23340598d7520221570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401206f90639adab322270d04d5ad0cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c930a42749b90d52a0ded42abdd2fc9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900d93b2b0867eee9812e43ec354a04573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb38fcec5bf30b793a3a0c088eb41a1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887cd48e60c8314da1fd256f5097b4e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cd27a6d958c69f013e441b36d2a0e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42be6eb30ecb231ac5d14d07681875577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4fc8e0bdcb585699441ee7cd884b02578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c47a2b6e8293789fa34adfe2ac4244579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe99d4ace5e4606d0a4df0013a81fd4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b83e66cc742ecc0c9db61fe96e47e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f358276e8a8ae38e288ec6d8ff1ca69582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2975756ca46a868bec3b98d08ad65583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39864044430ca6d6113022d0c8d1ef3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54888c12db8caeb0ba8af296841615585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5cfaf46195f021bee8a6ef7224396586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc470605e1c06bdf4dd65d80b0cc4c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5ac3dc560951cabba8eb8d010fd11588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba4bb2e58ff6101cc306cfca6396df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d1f65875191638db168799a3ebd03590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45b86f8cc2b3885b1fcc789300cd7d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00869b3a3e025584d2b14f2294e05a5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0bb392e2cbada8f8a90796b088bf1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73de050160dde80b4e1374f138404e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd951840df65c8116fb390b24d7b7d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5451c276727282d3f5b67fbfd1fe6ec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619bbea302fcd7426292503f54d6df4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb4b4cbf24d40db949070ed643bc89598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309066ffca43611b0ac47d7dbfcccc6e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773c72ba9b8548097221d409da98a6e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44fb0c37ba60138821d9f92b3611a4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e54b42f6b7e52a48dafee775d77383602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a9ce997f7d176a495be4c991adbbf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dd00127eee0f1005c1829b0af3e02604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d7aa9fb45e867053dacbc839d542e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea4b7de6bea1c7a991b70628a78f43606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001fd4a16fe37e03530cf9eedf4251a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b715626f269fae29195876c7207550608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907fadcf6061e5d8f858f7ad7588d65609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8aa5a59365a89deae98c4757e26c8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a4a2b280c3e9f961d2a9d2c40f68d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855d4f2fea92943609a3c0a25b8634612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1217fb871e6577505f120a31620e8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd68e2a31bd557ac3d7df884041bdd4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66416678d4a660910480c799fc7adef0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4920600653323ad5ea5849c639514b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e887b5cf5fd9201ebe5bf6ee4b349617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc322dd03577438f25052db1e2c26d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8f955d56cb6cdfadea1c8b9299bf9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2ff49beac8814aac8de9d4c4ba455620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c15d9b95be0832a4422946275f9a5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c064364ad17542260d643de653ab28622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779ab9f3da5ad08793b4fb070fe66aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb55698e16ddbd7bb916fdc0a8ca063624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbd0c239728af2c174a2e133b14e68625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a07d2787076ebca0222bb7236d64d0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d50bb608bd98f2a7508afa5393458e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e50a5163f2964d8e38d848e2d051a8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42fe5f951281da2fb3ff60485901bc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be2d2c322279c7158db39210ee406c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfb1685e4003c5c262c6b18065e875631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72b284870d2e09927dc93de375477f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892406ff04ec52ec49e4e34b86d6b18633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de3f8dd6d87123be3e874489dfb852634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b0380b6f77e9cf196c8eba6abdbc8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be033eaf2ea544c9a11a55af7928796636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d468af7a2b9fcd0b90436cce78c0a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe3c5d484f80d9147305a94a9924e1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9443acf116cef352272d505a0087c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b7524f97e1ddaa5994d3e48740eb1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe830f47edfd196fe506f6e65ad873641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c13df47275c022daa4c7bfc9a8c1bc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bbb2918c92e09b877ff83447b98c70643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b6afa035e01469f42bf7119f72f70644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f6e40e24ea1650c2cdcf2a671d103645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ae979d6b82cec1d3a97ae01627651646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7274cbb40cfdcd5d5232bd3b0492655647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b236136f77844e63f9e5cf425dc68648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9b56bd7b4aa00b172e2b92f1ecda6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50ccae12b6c1224f73a28ef120cd2f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc195a9b8a9a806f2c8a2feb2bdda631651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb13fa1ecb547791b298d3431c8f3e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eade378947137cfb773d95ce0ea9509653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da865d83407841bad068d2c0fec4659654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a13d3cd9b0a52e29e90b5ecff4d18655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10762c401cf631b64d17a70234f5ced2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6c588086e0897b32cd208c596cb09657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd1cca41184a358e2cc25a931c0cbe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc89a033d825c9e25a406d579e145d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86f675506b5d80054eef57982e308c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e5307db80de126de3a18ca5dafe53661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba936ad3c7d3bfae9ce4f71c360e9d0b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1deba66d36a040045b9db9c44d9f1a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4dd3b4c7280e4ff212520be28e4c51664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad1e0bfb656bb0e89ec3882f57111a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd30afe201d050bfa95e7f2dad13ac5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4242a6c197ef934eff95f9e1d53f87b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff87d301bcfbfb0d600d6ec5cd4549668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ffc9608615b5f06b2179bf2965bff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818530d936b9d26a385c4a1667ee1de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c87ca86783803784c1f494a249833671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d2efd45c65fd9fc6c3bd1faf8c5fe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2eba4db12c519a713e36bce9d6112c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f66aa05661a4f15f4f49474035993b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a68f8dac067da3ceec418eb3851f0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d01a11452218a11dbf227bbcc5c17f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a9a4ccaeda1bb4e56f69493aa05a4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257853dd09a7112b20cdb8a1908cc241678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec14a323a4df80ba3dd883b3118d412679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8bd9899c55a00a51d76bfa3af4238680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15028fb74734a39656ab082011b923681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446318992a8f00b5425e6c283a280d7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843a65c86a95f1a8b4360d684b0f5b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21723fe91c1e8b32866f781df7744545684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fa34d53ee7897789ce4c5860c82ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f229d32a4dd2fc61e75c33e35feebd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e39509c8d3c9b02b36d493c0af163687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ddcfcab0e22a953d5dc57f8cfb32f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f76bb462c9a328059b96bf153765c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd9e16f78455fc3e62624200163c86690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac5623f638e299a140b52a02e2fb49691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23d4e60c241a892bb4670f6a2ad09c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dbf4ed06942e6978061388aa4a6e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592983e0778517ff6cd7f69a11ec727694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768c47c1ed2977d7e7533b9102a93a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164331ba71804cffe6b2249dd8878b6a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8835c44b7ea8cb74521b3b7d9826ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e97e99d41931f02ef7a1e76506c36698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d8da81ccbc6dfe7cf410228fc2381699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba0b63f6e4f3852a1c66580e3c7167700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181490ef21381bd57d1e101ccbae01aa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbe5b84476b588f4a96d3004a3d205702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c86d6ac771f47c01f8be6eda533859703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050e8237593098a3a65f44ba7b068e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f081a2cc12ab0ba06c6cb40e730d719705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a75809eedc44dce6bd6a93dc1256a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285b591000dbf0b607aa3af318e563f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffcff296ff7153f8eb233d016b390a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a01a0e9620bd79e9113a07415c60f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b21e5496dbfcf88fa45bc7f79a1033710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a12833ca301faa704849c0765d035711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e656172c018f18c565f0e05a2f2dcb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e819592ea9d46da2dcf8c753ac825e6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d0e1f50ce92897f4eadefb4af68dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab746686309c6a928db00b06ddcf4f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455bfc3ceac16618bfd7c1c3a48135e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb55f1e6a973d8d75592ee524c1e55717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67b8f44c1ee17c0fa34475fb43cba3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25ac1cd61cde950a8a36058b374fa9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d8c33848bd05a884297e78ec33d87720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0a667d38b87e6a230708550c9eb8a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c7d2387bbc18082d4e895538e3ed2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8609734f687286f2073c1c49940e09c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffbe63469f59ed46649abef36ce060724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cfe534253cd030a322387b061f874e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd08a00d76ada760bcd5106a36dedbc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8540a53815ab93aed6122b5f48740727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f163c7f40b0245f5ef5723dc71553728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae77c15766600d01c707e9fac9431a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04109f3914fb6b3c4426f4f7a7043b72730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6048f765d36c8850f706cb2dd23c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85602118049043a820bd748dd1c322f2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15febb1536efdc4faf767b9ea9ffe282733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132040090ec09d7eeb0782ae0f421fe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f68f57f3922e51755d5d6511e5f15c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4fe5dd420e8f67409ad728f85ce1e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4689f85fc4c24c96cf1973b826fe9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e099c50bae8a5a32a9dc46a75c8ccc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc82ec3ff53274a9838b2b4b39300a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e509113ab0b15f7b6ee288dd5cf33f5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dc7cbdd528c628c75fa32649eb5cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9684885e8693eb80d68e2285ab107742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2941f37ab320561be1d476ed4cb7a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cc4ca901d025f850eec749cb7fb7e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b47f8caf034e1b51df2eb3ff912b1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdfc906043e4b75250614ead8646c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca790fb1c4e24097dd5812eaa041c58747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917c325355379d94e230ceb58ab8230748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1c234ab9943825cf7fbf9ce005c46749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289706f1f1859b62f3fb03456b7b189750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74690534758acf3666e2f384f160ecca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06773e0d74f74ddb3246d723085650c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5d45306b9292c00d880e6b27c919a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f7250bd01395a1e34b98cc1dfce6e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183346822213cbfdce430e81d5049666755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fede993051d577e243514a1b8c322756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937005ff13f7d6b94d3e2944d738ca4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef264e34f552cadff1a8b4081d4633758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87edd2021932db38baed928f3f735c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431849c801a99af473a3c53fa0fd401760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e875e3984d4e30b21ec7db0d093d63d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2310b4d8b700e324f42d99116a804f4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56882c8054e1cb5c954fbad87a23cf79763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008d37bda9621867bd6e544a7889dd0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49a2bbea58e605a3e1325bcd69d397765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19b3efdb0d36bc10aacae0dfbc765d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea836149af7be48e8195bf9e38d8aeac767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805c047125c4b2592891efef9aee523768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd5b4ef614b129ea31a3daa3e0d3a7e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9975f5d8450b44e9b6f0b515a6bfae770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bd0ba8a4539e90e5ef1add6aaf99e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114191410851065981df7653bb53946772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700d308f8a4421cc4167612688d2c93773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1730082d067eb634a3e268392dd587774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a191b1f970ff366b93df19aff95e06775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a02f9d5fb0bcea0a6abe88a9308db776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51c3008f9d7e3c637ccba40c00254f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb1b6ae00e5b6abb50630f086b7149778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff5301e6eb8ce561f20931989c04967779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beffff30ca74070be8683521b54496780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c432a1f9cee812d356ff99e365023a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5c5686c5fb914fa4fd299430d9829782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f389dfae6d24ecc7d94d82610e237dd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8ec9a6d089989fd05ee1abfb4fd28784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7af7001b4ecd4b3d3054383d3ddc7a785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96417d18a139ff55983fb2326157c798786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45063c8aee97c02221555a818e4c2547787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb371aff6a7cf6af360b091ee79284788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ba6e66deffc782f3b89f948ffa3be789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd59cf1718a4ea99525b6ff091ebdbe790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948a47415be4ede4bbe7e9171c16247791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea838b1c77c720ed0633e89b65c3263792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9057d93e86d2ec5847f27e20b034193793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1100e617eb506fbea5db4aafd4b6bf794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa581990b5fd39794dcef83669f54da795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bc109c72c398eb82cf2cbff62e19e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87feb2f536479a1e44702321b30629a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16adfce4b0d57d80f7704b05414b7923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f77add1d9ed146586c25ae179bf3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e189c10e08db5a9666ddb8698022335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585f7f87b6b7659b7557d883900e3be6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bec3d74f3dde29e8262296a4d303e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7cd90a9a072e1bb917836f90904fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211984091cf85736eca44db0ae3f7879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda86e22104fc45ede06da079a2c7c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1050b7e0711ab98facd4994521c45611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c754d087f8521413595c9eafbbc0212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62fad4742d1d356c0dd22d46d134a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb97344b99ef229d41864b29e6e51da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3debb7d1eb9b8b5ac753f6a8937a0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882441ef1399a38aa125f2a0fef77de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012b39c24f0b85de14ba80e170d88ed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ffa5fe8381bc0b1c0b2c461daa69218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f41b2d42fa9eda1f90b46e0f3fc6319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8e8248b230c50270fad5d3d4c942920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863ed11a3566194a0aaf3eb4b4a0d7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622f4ad607bc039ac7c85fee3751a7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c4ccd5f94dd80d0bbca99e582420a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab5fe2e1401850a259e365d85a3a8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cdd15deedfd3a952c4d136905cd6325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b3216c52c06e93d96fcd7183b233826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752423b7e4be743226c046138a06e7e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fb7b9f9eb7fcbd3bcd018a420361b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e694521e3dd2fd26773ae837bd25fa529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db144d212e502ce3065a5531c5b2882730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67975457d6236444bfcf3f5fcbdc0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e917208e220daaef014655b97eb822a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffeacf74e62f285548b448187d4181e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8449af109491ca11f71ef3f1b5eed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25560908f93b53e8bfc87c62a4c74f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889057807a53ce2921044a37d4e297e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0850e07fce7dd44ab7d44524c331537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781f0f664704923871f204bf5a93b3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9236276f66d1eeae86f211e8aa19ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688874d05da7b00bb06cab53af5784740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88344154a672f8554d22f064ede5fd441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c98628b4f0d0c4bfaec056dfea85a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef4e3b0fa596342dd3a43a815d834f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724e77c0b6fc44da09b4bfacc2d719644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccda00811793d881caaafaae87ede1b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409a19bdf0d8b3fe3692198e48ed7df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed83c32e8e4572cc2031b5ae76e60b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b19970aa699a0f21ae4e823e023e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ae826968478765a4df7619591ade149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ee4e6dd8b2b4809c8d4338e6e1d5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63651f4d9f86abd5a7632f4c0e55bdb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973cf17c5a3806ce821d464951880b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76196f36fcdd1a96fb925ad14a58d09553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac3484579928b5448b50678e6fdca654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ea9b35b9e802525c2f274acaf3e8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46add59001526db23b718bc723668d2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4908899d0db80027cbd55874cad4157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45efd06b2e1e56b609a42a769c3301958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce52aee37e72efef946e890b01175eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2addcdda77133d88066b807641b3e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c91314e17d42f0382d26fccf63261361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce511a279abf6c40fda32fc2350f5da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e3a02a9744e7aad661a0d4c86471163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9c44f910e18481545f1e6150d203c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214477dbc0027898a28f33ce6db3acf865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bc378467f7b84eb55b5293439b3bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7fbdbb88de1007a2e62abe5f6bfd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf174efee46e1657c1a4bf767f48f40568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8c5c02e6d615817ea81f8d73572fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90f47b3709b5cf79ac4a4366f79f3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650038a1a35b82ac63e95d3f73f2d8fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d324259346bfa0950549fbf82dc6a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab018a917c5533ec9b1e4fc0679758e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687ca743898831701e94b44d499c4b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2221149fc86c4a5094daaad35b6ec2875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee005d1907502f801af75ce5dcf4673476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076aecbab35822f2c2f95238121e26377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb565cebc3b796892db0746c529565978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf1555dd5adaf1c19d1d6e041e797f279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee8bc81bd40aff64790a1f5f47706480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a19f7360924c348cd7e09d8e05d4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b85a1b1d7b3d8eb01fe36296ec504b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1eee72d29e969eb3ff77f3417247783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25712e89b97c1cf76c39437fa74c494884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5b7b976241dbb6954a5f9af46e27c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165882fc385d20aed31c3acd7b75a64b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7e93edf51414ca8f068140696597787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6082e66e4dc957c8ebdd289abd3b6b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48f03b4eb86f66c7d534f3fcf1d30989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45939e6f593c302d6dd21345173c1cd590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a063ab11ad9ddf553e564275a73b9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3839737dc106d5e2ba77a06c47e4e6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4ec6e903e0f82bd29d7a7827efb7e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39dd0d8e856b89101baba32610e0db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d028b395b830a23569f11bef9e42e2a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f84348f2c40fafb5b5d8ee83607d2196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4ca5e4e7dbd80dc5f2db33ba0f21f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e9713d7c34d970b10e5dadac6482c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d5659c1bdee3fb301655603b03a4e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414443eefeb76a0b212f3956f3637224100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d864e037b5bf21a73946ef71a16b4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc3ddc889f53c203455088870a3e7f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03f06d715712f8c6a9541fc46d7e85103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a45a01a922cf8f92716fd7ab75c7a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a6167dca83aba679f2bff5c7d9919105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dff0708d03e0520d7e81aba472460b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9bdbc62f58d4d8b37694328d53ec5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f6674f7961076864f1a4a795c1a16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40b73d91242a5ff272a544314e1ac5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b935a9c131b0a57a6c61ccdc0b804110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae913e94543b35f5f7f5d0a497e8bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99313583777c30b25f08d2b1f347782d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22b908916d93fdf7ff06e7a6e855c5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65d21d18b59ad654aa99741d1e5895114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b983856c2515e4101f12f6b924bc61115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408116032a62d0177a2b850220c13c69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2488cd6290704e37264a97d92dc79001117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac901a5385009986ba2406477fb6bfb3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c42b6fbcecfe9a6e47ffbebe9b6b3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bf461c423c684c380ecacd5fb1c09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf01809de648cf90c17c5168143479121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11983edce83ec71f67d949dd662856c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebd5e1e4577f4b982df9480b8154f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0ae95cca082e3090d5b537bb65f65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd804e0ec716701114e6fb691ad9c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84687e398f45d4382b61fbf9401e9ba8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1045bdc6fa444bdce55244cc9f71001127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdaab8f3ab63be04899097c07ad41e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfc7a8ce4e8c707a3275627978d393129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfc21368224ced82df095a2d9d52eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ff3d6032e96a64700d6fca8b7c774131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac714e1566e33e8672d2a9f40199417b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f47a3588a12d1367e706fb0cbfc198133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746ee885ce9ab8418f3c97f06350d2a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b2a5f957406f1d08867fc9181b106135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff48c5d4870fa18cde2a9dcd886b8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca0a25dc7c3645cc95af018dd15b29137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889a7b28c3f4f933f1425b39e2a4df5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba08fcef19ad014663e85202b86fce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c88d5c9cfd7d70276c477eff34c25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c70ec643e55d15a77942e77605995141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95578b95c64d49f60db78df90a00449b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722335adc3ada4c25a23ff427bd1e1a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c1b96a5a03e18acca31664c780681144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d3f9313566bb33ddd50edd39cdf2d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffebd1bb00e4021bf25f0f373c8743d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80bf30d6fbd9c32e28bc8655dd46db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6295eececa8f36d4082968c78d96cbc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db6c69daaef32e79436199f719970c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1eb66edbeba2f163715faf09d99ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0a1bc5ec764abcd72b97abf8f0a6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d92de590657668140ed157da92113152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae8067aced355281b3a2290374a17c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9847b6bca6a8299723274b52bf2b60c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b67bc662e914a12ae82ddac617a95155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ec9bbc55e35967a550bf9f007b862156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b07d8a2df431e7680b7e7a61418cd3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c6f8cc925228f7ca50a1cdb64bf54158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de977ca8273b6806498f3bf55cfa9a2e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248519c25ec4d38c5a1c7806bb05647160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8008829061acfc43b5089e655514582161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f7f5998664de00264f8c1a32183ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c9b842a8e76be9abe938534f351f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5befb16bfbfe1e7a1ff2abfef5c11c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b304535b065198447692d48ab411a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce8f73b838055e5b1544234236d4fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f02aba609b789caf4a2015fe9df9b6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500bac7df16de3737dad2f65d740d6a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a861f349f18d7f335ab6d89329ba88169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c204c5acadfc08d9d054c83b50e4abb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727bdca193754090c2c60e73a7813e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524cbd9789c548f308cd27e01c5dd1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134acf8dbe2f1fc8a6ab04ace86c147173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fffc89a163002232d65292978b5d99174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabacf223d41de9fd1407c50cb50368175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d5b713ef2894555d85799c5730092176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde610782dab2df1bc0a066e30e6f256177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d910d3a9dca3b12d303ac523d2582c7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e49383f9bab94b110f7b0997a5e9a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dffeccaf81e8b0d26dbca7aefc23d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5ff3c81de85494992209b4bae6c90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cffde965bbfdf7e6377e8733c7778f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fc7afa91c91c99a9dbee6f98f5cc1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043b538e3898dd3e3c5137fff9b9ee2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dc9d63688df7f22c6dc73f0f4b3f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38acdc15e33fdfd5d1f9a29aa46d47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4112c922a8c40800f3b76ec4a639f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cc71271f400bb98c6b290589f11cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4de3dc9710120632ce1441e0ed7cac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2e9a3dcda79a86f5a55d31890547b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad8fb523cdbba99a57d06fd73f336d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86c113475fa9de289a1a355df11f1a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2563c347551bd06b1eb831a63bb41193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac690410790fd5f79222d26501a983194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba777d7441f5502bc4ffd92d8cf8d1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f9087509e5d74a5d26be2498897d41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5405b6b7fbf549a5baae044681fe0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abded9b4c3f5679cb3fb5546710670198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ff0b6164710829c3f528f6a70badb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a079b3e3039793a7df048fb50ea328e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90acf9420e52060251ad62c9314c78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614a8734eef003a88e2ab6f35127b69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44e9412e9c02b60f8890cd341d81a4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0dba013fcf21e322f498a917e61dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195067a7d6fb2c014a3567a9777ec0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3331ab45bd56f611572ec4e4418d95206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da478d870f595449eded22d3b0ba36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b7b8128bf8546be7f67c278421a57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff487bfafd24bc47896af6190442cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba290cf84a094f30de664e5688e7c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b58ab61176c0187c3e6acce98db718211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f57b6b586011ccc751ad6011a3f62a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b337a0e59ef41b1df5f37c6f3dae463213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd957dde88b85afafa32bb737ea6a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee57775c1e6e2b1c72e0fced2a4009215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15970b098bab6124c6050a550181746216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd8c985e146de788425fa947e487e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c58633efef8d1503abb2b5ca86a4e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca567f50016a4f20d86e3fa7818b113219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a44c4502fc49067905a446b2d27e12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26301d2fb587fe016fcd805c55fb34b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c153887cb064082aaa50009f9c81f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84051edda8b672e59092b60a981d82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a154d0ab376ecd812a1c6cb267752224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102959c59da630abec23ebca0e5d10c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dca373dc2b90c6a2aa94249be537a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace2aaf1d42eba11f2b8fecc6f5c3c0c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562740c65ae2880a16b753f41ffa38f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af7fdde949408c791f3938a185e930229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f5bfef4f72c33dcfba14427bd6c08230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdde5e2253a37646c92543c5976bc8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db86e373eb632559882d634946fd31232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e579f9f25f5cc77d72ddc52d18688233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c92338090177e70ba7c0223394038a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112885a54ca1769bd290b2278b19b4d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80799b3af5b10eef646a58aba7454602236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34028f99335d4f5062db6ed17898d96d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ead0f74cfc8d59953041a0ece6117238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa74768108b6f2b7388417eb5f0647239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eebec9ad5f14e07c2f83e41a8e79a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf564aa7cdb4f4b9df1f8cd55b7cd0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c034e88263efaa79830a1c161168a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd82db0b103c8a457ccd1da3a6a1b9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb27111413ed12d8418047901d41d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ed1710ab1260bf0f6f8bc4d99912d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8871ddeeb3b5ed9a4e4c5feed077761246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6caad8e533857798e181b91a257535247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada61d04758059ffe885381f2e80bd2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffc321a8408db8313b83426c3ae6a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de736d95e044b86681bea91b598d39db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b0ecb1ca76ca3c1030b43490035c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242906b4e772ac978754578d71a0c17252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543c68101d34e06603395ec89ff2beb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f43e4b5c51ae83536802c81aadc4e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8054be5f19fc4ff285b285a084f593d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6526c95010a68722af646326038e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147555371a9e6ff33bc39af2e5060be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33766e4fceae39f32d0d03b440288309258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6985057765e0d2fc1d7f1cb53b55f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29d6b763a7047fc3e412fb11276c68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15c40a796d9cccd2de4e149461eed7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7a091fc968b47ab3d8978b8a3cbb9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b4b27cd5d86888e5668699ba65bea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75327351f4b9bc995f13cab72a3704aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ee7f55c59c25a1fc320e9c4cc3020265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5619007e752493bf44fe99e159407f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52b2201508c2b860f3baaa05422794267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250518d1eaeac0e82106b8cd1448bb3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d1b97008de4d896e824163de3819f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8eb73a505194aea12e2853125266c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4124a1f4d6353011185e98f555334eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189cfaa64ae6d61af2b334142fe3eca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2db432c2718f02d9a2252436e9d640273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57432003fbc40e7be83905c76d03de23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd4d8b8853d7c53263c66a35bfa6f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ec2a1b4bfba98fad7b545d7657d29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ddf87374c5f76ebab4b4757169348277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2aecac4c68cfd0ffa93849c4e78c9e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1174e13266768906e40fc9d44b5fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede0f1974b128a913d123ce7e3547fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf3c77ebea813512e0d536f6e8538a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840b1b4b8c6f0ac266babab695ccd01282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60748ace2af7eae1881e802caf0fea56283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9574c23410d6a00bf04456d01e7840284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8195bc9b8071b4ed08c66da999e44285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8eb5932c1cf222dc100f911a4f4cce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101f915957befcb3a854654f89be891287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d977de5a4e4f49f3cd515c6a5650abf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e53498709a89363d5a97bf5ee2e15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b839c30d840817c907d42a062086c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fa71f2a31541eb03664d56375b07a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf5bd00e0052eab3d2a477078c9e8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e68383e000f6a27dccc1f268f4211e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20bc0cfac8378da5e7c9e8c7b8fb16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c030557eaab723fc272b611919cef295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8af90b7035d0e873caadefe696d80296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d0664fd980c6bc305c7d4b1c9cbc5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56086c98b94eb4d9ba686136cceb3b2c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1ed2f7476a3714b980bb3e1a2d7f8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd62dbb3ac4f050b255c974c16e5e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc83081a555b459e0df5aaf5bebcf2e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22683e63d58cd059deef5ed0ea29f6b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01069ac9a7855b41cb7b411b8671765303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c23b25d0ce25766adc7c9a8bc7127f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6fbd49eafb7bb7cb0e40276d9c5db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b7e95e49cc8fd3fb09d27965ed70f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db683aac3e3adc0a7b3b370ee57a79307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f630b66aa10924abbadbdba05318b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed53e0952d204bb9db06220c5e88e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961501bf3b4a151e6e98002b732a43d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199676b5ca9caf50cac49dc3eab43b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d2b930d98365b27d101febf0bcc4c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f2b85e2c1f6bc24d534c18e1aed68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ebf265ee1e934d19432b378cf87d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5144fc84aca4b714b0581e31116ccb3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0b8019a782739922cb989890d7526316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb75ca76cf4b9b254b43c519bc840c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2b2a928cd8bad5f5a04f6cbfff234318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349bfe95b1b6ebe6610c40594aefec5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e738e149a5e2dd89f63e1ba0a7d9c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888bd1beb565316f04e6175340a8cd5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa7df6dc4253e02e657c41bca52826c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b80f4064c1154b7347f98b0546831e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d59d1875a62729a7640b3b603ab31324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152ffa03a6d770dde23c523e83f17be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8b2fc95be4ef3fc38102cd46d2deb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206cee056c83296a37cfc393a926e1e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f16d1d5d05f6eefc249e4a8dfdcd8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5307f6f7e2c83456d26b0791aedce7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6865a79109474549e3c01123532647330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09374de129d48f2121785b01bdc47c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5854eb7fa40b012fed3df200f42b686332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d52516ee504d9b5102bb0554aa788333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce366832da4a846ecb482b56ec271fa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee812a2105b312cd9f1e921fcd217566335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b102580b000d43adda24d0ba63dd6cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fad8ba55e277c20cef0964e1df76b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0986df7bb31b14f466ce3771fbf3f2d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6874ed77b32b362cf3acf75e24fde339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e196557ff3cfabb09969076a9f8f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c510b830278f65cd4fe3bcd83467cc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd3a31d42f7559a88f70b693d844a6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef741c1a5e40c7afb72feeeeb99a6c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b0499b6b8482cfad5af1fc915e425344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53325f1e8be4f76d51d0218ec5be01f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9870e0d50e9f34aa5f2650b84b1a63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f65a879d7aba37054e5b7842e31cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87576a17172c67b91a738fbf371ea939348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cba385dd73aee007a3af647636cade349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce81d713873779a832ef8ae96e32d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272be6867f480937fd7b07151feda2fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa282350f4bfb2dfe6cd9d482cdcf26a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ea5f966323b233bf4c1d017167c37353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f69ad45c98da3cd3f4ba861e32a73f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620423c28bf3cf49ea93deff0c02c67355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1661b9571a27ca3069389fe1bd5b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe182bcf8d67111818f4c7bd262be80357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2e04413bd8958b7b963ec5b170542358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd163230a9d64de2f3dbe9e6b2e2556359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c4337d794e121a4ab4955da602f72360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370173f815337b18c71ae5732b869eba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60596d28075644588c6ab962a22ddc1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44316124a5a19bd92e4ca39d1c5835e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e332d8381022395e5f0587b3f08c9e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8558c04281bb4a3791651479e7a87365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c12654caa63bd517ced34bca46c2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162982565964d2baf3dc06aff0c7cd5b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7e0edc723d5962bac3f56c85b6058368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774af3b2cf62e177b4ca49ad4da742f4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0387b31804f661144a91a9bbcad2a0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1a5f2c67796d59545405ee0e4e62f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c22625952a8527080236eae63bda6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde897497fb2c5a1b99bc075fabc382373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b57e6a72b8e81180ab8474b2ab76cb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69406c5a9da1fd9a7220b97f6f0d92c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defd42773250c845f861c83e36ccef1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747847f13314dcd1405c8ef4e359b2a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628d25867fdc0bca93efd8de6ffdce1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e05a1f442b69646ffe8e815cc893e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ba916fccd1755336f10cff00680fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763e1026f81d6e3b0aed2c37ad42c0d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99d253d71660e3acc91d637a57bfc1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef39bb42de3f9a14fdb745a0d88929b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5fdd69c4c62eeb5f2d8cf802af744384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca74e43768354fb34eafd00b04137fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e08e538efb7e6621dffaeddb41a5e7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f4db091ee1459e4e5a20ad62c9e10387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995cfe9a272c9e6d0c23a7049224bd2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef618db022355f5c063310aa40da0742389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebede257746d94430905c3afb5066a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7565b8d84e6469e5cbfb8eab71bec1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebf072412e3c57f59eeaaf9e55c98e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f5cc95aec171e6e0e28404b0af651393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd44f27c68640547ed2a78a4f85ccf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ae8954ca3773a714ce58c15ec1636395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faec34a0453af7528109e621277057c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb818d1be4aa7f14d20347b33b3881397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418e053a4ab2a0cc9fa680da007cd78398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81954f9a24018684979fff0ebb6b5a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf13dfb28717670a624e30c5ed548ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d68d77d05e66658685275be03a3ff4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474766562492f7c1afedadd119c53b9e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeb9222974eae712cb11afc19b56f4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2ba2c9f620e8a75cd7ee7bf4c1d72404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7f829f6abc35c4e564317de4d2cc2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a8376f1db1944e8a3f7fa6b7f2494406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b054dc09b443ca466e582f90d6599407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c9c991096b08a5204f445f366075f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42a38d53cfb7cfa5eb1d0d1c2c4155409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccce6e3685fa2333a27a8e3429994f5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e389da4aeb424d4e68bc9a014e7dc068411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a35c7e61f14b1b4ce1dd65488af557412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b6b14454122cf9ae41923245c4004413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ebb464574187f8168f11760a5bdaf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192a582bc0e1e87b99fac2909857baf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75617f7d5e7043e316b8519b34a4cc49416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c88257a627b474b39b1c5f03e8c13417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e099b304c10ca63f9cbc187fff1405418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8620957d38c246a9acded838d1e51f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c378e2bcf75596665d4347670dc57420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a5989bc48d23c837ed53e8e2110a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3af463b4fad4d1b3924773394cc566422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2d465da665c6ca129f654fdd57cda423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e45cdc3824874ed281771091c8e982424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16a7d9da6ec42eea4c6e412565bd3c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e72579f15ba7ae35864b423c9a206426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88564816f2b2ed1f6a800f91b5c0b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6cb3e827ef1984b69086ece5a7ba7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86c46744abfcbc4848d085e2c20104429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9650bd0c2464152a72bd6d5e53f4ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccee996e364e7989d60937ed7420b48431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb88e84940eaa3331e4514b03be465432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3498cba9fcb2e2a3230d34d93f231dc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7a636fdc11b99bc7d57878acc83af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22346f76c256b367c48f36471d94b4e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb9337d7fe582b56cbbf5881357e88436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60fee3cb5c620a24ec3310513947bd8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff1c7ade83fdd203c1426b58bda284438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a26ff25817c4516c07479c30cfaa8e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63f17191687d3c6a30248c6018f395440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a57744078fb78d653d6282237af06c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1e4fd6f84b394f980d786439a72a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd421479c8bfc67f66b328e8516ac4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2e41ee119646da3238c8aa00291f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627408d7919e0acd1d3d7088e3913182445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8031256735a085a8624fd04a106e3cb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8f4de70727fbd3e315e71e3b3e675447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000f134c63cee15174a2aed0809eba9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ca89540edae485c923303aa9b69ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d1be46674abc853763e60261c1dd9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17df5c8536e7f1fd8336475a41dc27a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1afcff82685a318fcc1e934f70df63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd39010ca4ec9e96fd0e16b0c815109453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c114dd7eef0e2bef198bf7a421846e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2fe00900a9712455bb3ce952d0069455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765af241adb6f18e011ab4268c6c4217456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdd90bd20a50d9ef31835c3ed4545c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebd9894c77889986dcd827804ca97f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e261788b26f68a0f2b01550ef45ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb55f1a0f97f2ba9f39c505ecdae7b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8bd25653e0ace6cb9345409182616461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db411f5949d923371a2a6d82da9ebb65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19abf4b778d64c5462d5739710b8014463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e927ddc05bf869aa6b5fbd5371c905464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65038641b6163012be27165a63743b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c982f69b1a83c0628d36fa9934528a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04e4fb4eef42c263cf6b40eac09f46467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0db9da3babac9f82eaf39270dd65c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4a2e2c9c7bab2454a9c5cf61a6171469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d142d384a8c9dd4039aa5aa344857470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ff1e8e99c1fb28236e9858b41511c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836103dc128aad70192cf50b8019dc9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b9b0ba04e52331df9a628271f0384473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8175269a4b427cd3e8ab537f38041474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716db54f42b918163e283ee9cbe50507475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e4b9a501bb88f9616d743b2e9438e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959d846dd65abad964d23d878142d12477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5525835a5937cc955195feead9afc1a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce33c2ea186775a43c40ceb6518c538479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6fc1f2252a98f4ba84435993ce340480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d989e674e5c0e55345d635a4dc2f68481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46856bceb89e0adeebdde31af6bed994482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a8a7a576cf8c1bbae46dad92f010e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9de68cf5f8b24a6b11b0a84293809484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4eb8ead1018f9410b7d0e19ba5322485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1df43e402623d6371ec0c61e7c792486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804420acb9baf57a6fa14de8a57e2c2b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbc49038e2fe18d3dad9dca01bcdb8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd571642fa049e3edb30e59ecb1449489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9777c906d8435ad07ff960a67341af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27f1c59bac32b1ff7bdb9fd8364556491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede77ac3324b1a363954a685b9ee791f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa47a505f799cf59442d0be7c98b681493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84651a75d0c79d366c18ff1bd3ffbd24494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e67b6c80f79883be74f3883ea3e9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc916e0458865b242b3192b97df38f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a1f87f01ab502b862b6f289421395497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9552b1b3ad2c719915711673f45ee13498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257344d86ae28e98746399f6c2a541a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad959fd5fcf581be36849ac3c5c0ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ae73e5f95e165aa4781ed2534bc41501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044655d93c9695f85b1e623fdc8e500502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cae4b29dad4a8db3927a0091ff75f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173841352de475c9dac9627235a12c24504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a980a919e57cbb8ab219f617105ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb58b555db24ca506cb74abfe8ebece506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215159a9f3fe3332f994186ffe195c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162a8b024eff4d4898c6a267c5dc8d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a39f7ba42142a0e4ae9808ce69871d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26daf4943a5b99fb98efb87e5a5199a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae5b1b159a2511da0ed4aaf3b08b25511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356fd15f94bda47b51acb292afbf970512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca9a4cb43b9a5c4916b005b01c6d78513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac693cfc5fb9d505523058d1667b7855514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6fba52ffd09c2bb8ec5aac14ce17d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919bf4a5ed90937f4f3711449bd45f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a3723a4ba893480e8d20de2a66a99517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecdca5fd14e7cb867061f05855fa77518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c69e44a208c3a7106edf7483baa2f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba7d7ffbb2ca727a2ba33503084201520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b25663353ab2e748402b51c4a7d02521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc8c4a6e140c1dde53cc6ffb77adbf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18750c453a3c2234d595c9048e97bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59bc8c288f23647eed48f1b33b3ae7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff875ea701f5ce1a37316336dd52116525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836f02c64054d5ad2b10b58b59166da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776d45056ac2e0f02551a396a8ac40c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b95d5500bdee4d5767cf690945a44528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71ab9a3051772aab35fba6ffb938d0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdc273e13f4880c9ed0fe9bea3ff0b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75442edd241ab318056ebc22c764bc1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed7596eb38729403e4dc8d70ef895a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf540db91b963559e720b8992e273a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3aceb44238180820ab7b2fbe2286d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0eaeb3de1b093c3a173772d71005d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5d76b4211b3e340d8dddd12ad1559536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082d65c4df80d1823ae833f61dab211537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680150e618f754413e0f3a09355f1a47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ef89035f64f92fc29a126fac07752539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd299d56943a330b35c88e638410f75540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc4a464bcb12d4df63827189a685f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7652d005de94b328930ef05d29d18a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b286b84d617cc549c00d496146159543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ddaba1c112b32ca93494f564c9e67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635b41db8f5f9b0c3d45ac5a0f3e81e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78d2a1557858e49d993fa782e7df69546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c978095fb0cd690dc32acb6415f5a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f66038bfdcdc52d364d8d617a00ebe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd342e06341e99be5f38d51ffb0646549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bfd1e7d63ef2cadd61136436b701b1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c24fdd132f322a2a85e73ba254bfa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f78b2bced98f4713b040c42d5ae9e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d50be770a1633e9ca785b1165017ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89ae6a4de402333386994ba6b40c85554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50315356ad58460002a6b2656d6a9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdeb5f4e6ec652f89590336c5ebc909556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470303f3cd64a26b544c62b6a6b068f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8c82a8c5200e5c02e6a518576d07c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe9ddda606bf73d112c360d0394b1b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2284350f3dc82fd212b6d05370a222560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569e31a4adef5a0d06c5298d0a2ccfb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a612c63666d37153a117216150ede562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca874dc269ae1af94ac057f792c39932563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9055e7b3a92845722ef826922a567564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084e400fed331b70f44b7b46bc2df01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd009d48f6b8e18a34c6a9dcf9aa4c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b52223c3197d2336405d0a60f08cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe278f5d43bb64e6e0028db3c3d607b6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80ccca0bf238289ae0fb4d3b425f1e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48770c7f01489004756b792b6f8b104b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40497ca4202affd02bd933082549c1a3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef5a2dc59b5501d182631b46931b05572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe8b8e9cd2dcbef632b8621ad621de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4ab1b29aa192a37f7c15ba85b3672574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8aa7f838f79d0bd53789732b1862b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba40d416b9747e246e8a0986cb175f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4afa4ac5ec6c17d2041ab9bdfd3a11577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59184c5f27881611e795d23f1f4da8fb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8702ce3ad07179bb95735aadba6b35579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45321092ce6234959042f058714d6028580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc33711b4c746e941e5d78d09a9fe7e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e02e7ec9da4ce99c840febd4d668c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c4db7f4f9585b8eeab3b601f9d92d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16f8c2be564cc0e83be5822a552db5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c110d6ec4c45a5a05309d6f40c59bf7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8396b0c9d8f46a36fec0ab6ead44a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2e9b789d872c3e8579ffdcd5d209d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d617a6060000541df9dd9986fbb574a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07773088d4eb7aa2c784ab5b94d1ab84589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19132a5af640e3016c4cef2f7a47b4e9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024b3e6d92c4585fe0140b5197d910f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5201af02576e161ec939b8c3a2342592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39960571a91e852e240d317677a176ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad99d041f0f0a8d5a1e8ccf369dce8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd09fb291a5f57d8d0024b2c6ec8133595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b602d797bf605b2081192cd67d94332596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f660cf4d3696624ad52941a4a33e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3775f18b77e603f3d20f9d4ffbf8d3e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b8b469d624251ac0b4dfa8ae1dc1c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72301bdf67a8e518c7eb64a6fbaa8b7c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b52f8fe13b71ba6c75554b7b62a17601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf46c72441281aa25221c836e86e92d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded111ecc040b89d82b1abf7b11545a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f098d9c323c20fc2f9af56eb7a29d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bc267a471974d8de4a6d81f4a2d2e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770701ab1ece343c25525e732050d95606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90ef31efdac80e6ddf94ab26925f28607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1807177be4b5ceed5ff0488334a2b3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5355ef3f5cfd9c989f33de3c6582f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf48433a94c2ae3825c2a93b4529ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0b5a34a004a75801c8856273d543a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930a1dfcfda45e1c02ca598783550c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e032aae464cbdc899d596634696e28613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d4fdf0da292f0202056f1c164b664614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcff8ab79335a0126f774f37905fd29615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f07ade422746aeab814a00cda7182616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136ad04aa4ee282374e5241ec5cb696617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0645048fb7ef98c3283936a78bc15ad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fa8df9c600a0a840009358db927d8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d50ee56fd50e05f6cca8b9385a2020620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0be22089657fa3f214291c50df35ee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d98b6550b84e5a0fec5e1f1ba56fee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b2e925b40176b328e26f47d392529623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576888fd4e321654efba2aaacb5e8f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5c49c6655321a611924bfc9250ee5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb2eb4bc1bf611a5ba8dfe8072be19626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f2d210cfd3a67f98b0fa96cea7075627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9c665e69440af8a3500b4ee30ceab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2411cb1df76d3ae69cf49e2e52375f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138fd6cf41d7f43d9b84e670eb0103a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c5fe3f3c7e432b7373f95bee450ee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f37b09221de1029ea7c1877b95fe4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf2f4bb708e06e979032608685887b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097be86ae6321d60c812d1132a501bda634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82172ab0f59c96b338bf1a8ed425ed1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782524eeddcff2485aef4098bf24570636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a6559493acb1feaf6a8f3dfc8762e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef3ff675dfb5093afa2248c896eeb4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1555b44c3aba45073752a4b6f808a38639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cf38f5cbdfa87f12b90c453f06807640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf31c0a6286c306c6c9fb8a2ea4ef63641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee392340387bc6fe238c8d2d4f1394d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1671f6019e070556900c4922e6c4e06643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635cb18c953d520fb02a841f98eb362644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21105bba4eacc45ebfe7de759c345f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c84d8d27107b53dafe2488a9313c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3accd57f687739ce23da3e34076da0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a720480ddb8df18f716092fecaa12648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d40439f4f73f868b68335c1f51675d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d18f298c796041c73c72cb19854fa5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997b6fec46b7b9fd50da4759edd84da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbb23422f6353dec05074927e62ffa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba172f73ddd48df41c7bd46a331f90b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41343bf1ff3b9ad7456cf68e27704159654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bfc10e8f698675c9388fcfbbc087e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ecd912647eb177c17ae0eac214807656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c857dece62d281a6fe7adcbeedf32657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc486fb1d0946ef56ad33e321fc72b17658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4b68c0bcf002934f8eabc2e2f15cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673c9d90bea310f0b30d20d715e9c25660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27592490a5a775f9d24ee4cdedbf1e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45117d7a6333a393c0d17eb63ca08d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fe2a087b507afb0382c4a676ab179663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4793c75ddae0e8d8ed7b1ffc39158d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c638818f7e510973375b53cac0665665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40d3811c4004147cdf6984d08de602666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7c405778925912e086926a5ed88c8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20d43d9bf897418477d96b223e4e8e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0aa0bcaf0506f3b35c77e731aff84669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac25929cec0fb772889b8da73d958d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fab605b7b2e6f799b3646620167a4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5901d80d3acd66ce0a41712d9c5a2d2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860bf37e442a5d9e7467deedb0eedb1d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad71dcc0ddec2156582d3126af31478674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75582c7c0fdb1bdee8dfea4f18dcdf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f322ada767961ae5894929231b176c0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327227bb9b3f8fc8ae3755b0e371921d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386775c2e6b1dfc105ce15f7d4652048678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8be2e93251199d04795813429dd255679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad5acd504f2896e489a3dcc6c20a89680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280762389158dedca17119fab91e21b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b48a63d896df338604a197c5f2b9be682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bd4c371c287790c0ace55c5e25cbf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7975a0595bacf95405fbac474b850684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb956000333a607d97feaedbff6b2763685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec02a09f7327e6b8e297363d3a1aeaf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d019699c80c4b8a1138b5be4dff5e0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf16c8cd7eff9b3cb42af171b23032688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde15fdee1c6274b01b8660f31b5233689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e888a7e82d612ddc469b3e9679e4931690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dcbac7bdafbe92f583fd9790263fd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c3f0f92a9ee00ea63e1210c3fef6c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d46bc2779ba72fca7b9c0c47fcc82693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f79d0d0ca9a0084a136e811b90d03694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb78d7262cd08398b6227b9be8b5ae1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec72e6b788612fa47576c6e1ebd5400696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e86ef1a03b827b33de167541d03a1e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23924df6d34a8f6c205a920d1f85cbf3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd63477390485182dc7ac6ff62cbc7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23663342ad64279c3dec77139eed8d86700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313109731e54c4c76af980d3c5172a8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700d828fb7c7295a0293642daa2011d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710bc446b80406b6a1f951d387f1feb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ff0addb7ca86cdbc6d96efd615cc7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc5d4dc348338b3ad8eb09abe99f05705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92baf39a20a428bf95976a230a53e40706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0ad3b18413199d3b7e0031d2881c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9335b4bb40a41dbd522edea5c6dcfda708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248776306b93714dcbb52c4b5243f4b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89162f4d74fbb33cc75f94bb3a98dc44710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794505c764a2c697eaf24d33ae537cd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dbfe3583b2c50a3b2881e18f6fec4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d47eb4f03637b5f303dd91c2dcd733713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653c8fd1d814d146030b661f96d528b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c930f5098f2eecc40fb334684ffd0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac849920120074b7b7782eaad1db904d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c5d9a12d7474873679d15791a47f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d3b98b7db1a3ae64d4b3cad5a9087718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411b429ddeac52dbc30a155c755ad57719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615b9b0a3136d60ae55f248a27b88b6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8974145343e1c180b96411e117510721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215e015e397b450f96e3dc2615c6204722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3773345bdc4b3f2175107fc36a1b3cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36718c688102cb59f7deaf7dba2de9b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da4458391a36a13678633cf31dc201725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e80b0c51c0f9b9a0da7190e9cae4b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b84aa2834f87b42363f91f2c684f9d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e2f5ef0cf1aa229f8f72a7409517d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d207c60a90f5723147ef0fec37d1aa7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484356834a50f944e7463bd8dce01d37730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d8abe417f14ecb37e5599886afb3e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975daaf4b7fd0f6d3e8eb6a6d076e3d3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8487821fd80fef8965d6d19cd0117f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104c812bd0e0ce463ff7756499be9e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e324be7a362335601f190f3045671d3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b8a2f1f4fa97ec58ca1b4248b6263736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71919be40d84459c66425bd48cf4540f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f2f755207cc03db33e3ad25ad2f50738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438049fe501bdfde02adc7ea568c4322739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d763812fb098a9aad7e79275179e6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f4686beb0df6abca5fff3eab63524741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09017e0036e62a3b4efd3d83d10e99742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfb2e132454eaba18a254759e1a3f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c209663a114b8a4a96447423f590615744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ba6ed67f8f3b8402d2f7a60cde343745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0728f8e85d40a973754576f81f832746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a73187f7b9949b64e46e37ab1a2d67747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f82f61aa6cc63bd3a135a5bb845e50748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f4a3c624545bfec4f1fa63d30f338749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ace2eda59e06d45b0a92dffee99ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f4dab3c498e187952379dcc8f1c69751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb0e3147852f41e14858b73d570e65752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2417344b182dcdc38b17cd132351fe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62768aecd46db0bc8e3ea6a8121e402d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0e095f2e7757b7f429dbca44dc552755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93331e8e180cd526b67b1047eea40b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcea9de3c441beed7c235bf6e4a4c2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62af85fc6d5eba7149b646d5d0f37bc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b236c022f60dc3aba487d82953b15759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca87d77080c65a0285730d1ba286a1760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fee6f0d3c920639dd58be703d39d7e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9e3aca43c4a27dff3a7b75961c2d4762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d605da10a63804b726a95867d0f7b84763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423a898342f40c5d8489d1fa1ce4acf764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a026f3754f8604e6f91a28a6ed26889765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256e9cbf3fbf93d7b61f47534e39dd5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a9cea55f28e9ea15683528eb86860767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf4ee8e01c1e612339f5821f6cf3a8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1d668b8f7afb5b1ab84a6f1ffdc16769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e505cca08955ebc51801ae84f51e4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337f04947516fbeeeb0563afdf0d64a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d366325c6e30a086669d5a0000f198d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea5ed81c9877d7b1474dcc1be54dc4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d70eeaa3a9def4221113007775fc1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5344973a909a4273ebf267db8645f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a051f50ff33eb1676db8ffc6f17a20d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad0afd57efea5f2391fbc8fb1b167d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa63c5095323424fed5725b8fa489a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe209382df99e7206124a33956e2146779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639d0e04dee4775f1edf78809c606cc780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e39a09cc63a5d0207f769f448f7153781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519e6051c1cc649b453bf95965310e4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c41a11c0d6bea3e71586bb37ef81b9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdffeb3cbe80ad7da34c3e421399f6784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f23adbfa6083767c6af57fcf1534d4785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b43ca932e9d6a67e4c795c8eb6d77786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722dbdd5ca3fc3bb5a4a7876a10a49de787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267f373684bbafdc7edbdff05aa2856788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176bcd24b7e19757671e98fb3a70e1d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf69bbd6b66b19798df72ddc1d7b33a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc538455f3607a84d2a5edf2fc662aa5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98836239d8c16c8292fa71b694c820792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0853d6faa3c9ac9ef0e56b3bca0a9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada03b61c60ff335a7fd2752a683e48c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbccc9316d1fb254a8b4039d16aa4a795.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>