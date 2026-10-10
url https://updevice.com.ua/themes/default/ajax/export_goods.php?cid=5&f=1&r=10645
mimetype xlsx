--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8137bde37d0e87aac091e56ece0191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9afc5a412f9e1f8c03e36cc0244ccc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6b00f3a56434cf38354c554209c5d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a3ae001f06bfc4301d6d4cb4bb4014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f77af3aa31916fc749e2d632ed244b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811e9bda931cef272b6bfaa0c1434206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c64f7628910df284a04025b39a12f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87076247add7aba3359aabf8202d1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40901c77e5bef354fda4f64c08efe5399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae0d8be46e03e90c5aea7b35ec1d6d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553f2a879bc625846f787e967c6058111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766dda92648efc6a5de011bbdd64f6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b686cee8f25e8fbdbf60e21a077ac6613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1188e9d3800f162d657a7675524ad6c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3324b69b6114015c35ae057a840591d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1accbbce18e38148d2b28d4bcb700216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f8bec6c39103a0a0cbd63697914b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95419f83a2e2eacc37140c1a8c797218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95138b0fb63f03a173fc76ada6e9004419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed75070a79d68ced330911eda418d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10ad746f8733d36c1bac6ec4a114ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a13b6867396fa12c198161299c16f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795219836f5bc0cff65143aeb09a221c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70e418a2d466a96b5e0fa4a0d8127624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb2f972cd2a342b74208d1bd9f416b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb61fd342c1ab4dc18fb5a0770518c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591be928cec15bdb43432e7a2a4842f427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3469e665016bcb192f8a99b5f46da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb352f9181f2ea28b993d178140b2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8b23690f0121db4a3dc883a2879a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896728ba7cc4d225c51126927b9993f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06c86ad9eb4d49ff860ef182d996d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f16259990fc75bf042612fe1d1ebb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49485e07c3d739e964b3eb451b923e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9188c1e5c0fbb940483354eb3f9cf0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadcc33db3b4a60cb77e1b848d8f52a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9880f0c18c7e94cc57fc09476242c77037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbef02b0bf4f21c01f919771ff62a2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193933f2a529756aff88190820117a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0dc12773b71efad2038e18fef37d5740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7d34fc3c14d054a5b30602c74693d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdd46f04171cf9116d71d3fcb73bce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab7663bb7f760348ef1a669d61b3fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0da4b7958f11572d6108c2ba0e5ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761a9cc981cb71cc8cbde446165a4ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08a650ea5c12b2eff21bfb023b9af546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ce7b75b975b1ad346357d8aa8c81a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd4dc5bc89e11f321c755d6a5b239648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11229ce108c0e91ab569b53ba6d6cad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253aa029bc1bdd5201d5bb0393f264c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103a3dcb55dbb43e0be8928ce8b8cd151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0622456723aafe5398d17a20cbc3b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459298fa179283489cc3a59b8c39cbd453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038cfe7f9720d1461363eebd432ff1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f48280537f2ba19842e48a038adab855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49111d3658aa301aafb09da0cdd74456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a689b6fd85c25d50ef06756eecacdc157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a6ecae591d71cd56073d5aa86818c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78032b3c6145f99dec97a3eec33885a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c089da95090d2b7c143d2eb9ee25c5560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db959093d4b8355da5a61da19d62ee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e50d59d92f81d25839cb2bdb63b6962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abb166826396157e30821e05185b8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34180658fe95d6de66c9f557e568810a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e711c264191f5be5b0dcb918f3bdc065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d466fbd81c7648eb38bdf226a6376a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6af526e327e1b7a86dca5b4bb1f4867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac923e251ed3a4beefc781f8e67bcde68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fd82d7b759a9b2d7694782c1d852169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46396dd1dacf12c8dce0835fc494c4ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d15feb04b5c433d185b6cd6e3f06671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a592f356c574ca428f14238276370e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2932e25493f0c435824e580a1a53c8973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26481826052907157387bc012f6f61a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2ca1088a76ec322e869298c50bc5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d77a9149c1c04d23f14a1d5b71df8376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b2f4f043a96540ae8b2e0788723a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d839773bea7aa6fb383ae7b0beb7fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfb78af52cbad219f7fff8950c86ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c0b999ae5d297a74a4db1a420962f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c4eac570a9d4c62de59aa031b5223c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f846a2a7c23fc3844e8d186c917d51f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e11560a9a10a31bfdf1344140cefcd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376595e98d15aab51bf240f6f044585b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2974b2659844d48f899417b6e43bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58900b9ca0f5e8fd22376494070218a486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef869c07e1ff7369b4850331482bacf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eca03353a90bfafc7d324a4f4a310e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02050a722a3c04c1425c669f04dd654b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308b9be7460d06cbdd2b3d5785ea15890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72e64412dfdeaaec4161d81d655f0191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320245613479ae6f73052e063c35dfa092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221b88373fb507019ccf792a9c2097193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb19c9e631bd0daf04196918829856494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131412d37f746b76f0170754a48f28895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7caa8c5f112fff902897a42bd87db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798c1bc81b5c2747dc79237774d79ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35a1d22dba0875e9999bcff0f2bcd398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89241e63c98a8868a5a3f6d2eff82fa799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf356977aff4afc2fd39a29dbee56ea3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a60a4f4b6783b16515351b64b592c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96715154bb467ec83e0d8c64955117102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2bd2937a980e9ae3b5356b6829576103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ef0a64506168b9c4f2da6296ce2f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8eb4de51f35e72e0bf28b3662143e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9af3014b3c525cc04877d57f7d5824106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd28ce5889fef9042b16e656a6baa85107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e2575bdbfa93e7f821b27211ccda6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ce24cb0ceae9f4b1b8d2c27154e1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce554d8afdfaa43559814c913c2be3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9966e15d22b385e2ef052fa7a6ce11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040f260ca7a2486ac2aed5825df2ea7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e33bef6da3ca98f595464b6a0550bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c7076a45045d2b73d869cfebea593114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c088ab434848fb4a2c990f9492f069e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e119b5ee4b02def32d03fa0d864c3f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab594437a5ca551064f64d25ce9d8e3f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc3ccd061c6eee1f34a3e8049e0e0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac236e9376efa906040cdead2bf7e8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35980ad308725c9d0092870ba870678c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093e59d89e540a2b7a6bfc6dc56bc29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a64f59352ca21110c66f330371f79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901383d9fd69de290972f5ebb02f5dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625670b93eb16101c8b3bb72ac053f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9040bae67f2dd6396f454e3c03f4da8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01939a606c65c06112f7cc34b2625e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905a8f11a01653ee34e488d75cbef23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29611c73e8e4c86978789db1fe8f6430128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7496be78086b76b59a78579d291372129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a44bd42c2f4d86765fb80647383201130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febcccecc4410b9479acda53dd9b556131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf5859b51a6bb89bc397bbe8b0a737132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d57c51685de5ddcafe859024a017e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821d37e1b08e41df7a37d4adfd2b4ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e209fc78563fd8cdcd55b1739d1e515135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb08596137af9907bebc13c53fb8d38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e8567edcd77e2169107680fe46a6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe689969a726d3d6241a59c9bd7028138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074329c6e66854e068723302a7b81a8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebb2daa90c552a0d0176df9b936ec7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ad5dfb3ba0062ce529d56fa373263141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568061fa99ad1d76b68bed15015ffd4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ad28f8b748286f9a265e16694a640143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7131b83e8cdc940ee5a7e223ddbb83144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a3ad0f799a538c36ba6ce45ed6e4f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e3225e74b0ffd3f9d8672132ff9bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdbf8601aacd3481526c37c4c81987147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569f2af2f935f8879581ed22ef7542bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359265976f98464e892ed35fd99de4f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3028bf5ca4e9eeefb9d6cd959040559150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018c78c60c3f9b54d543377b3fa3796151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0559755bd53e16911321173a0d1e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8fa99ea476b75a57a2a89af1c32ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b34706ee480de153a62716b310051154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99a304dad4c954a7ef245ea00e87a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4d73daaa25845e1476561db23cab3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c57e2d65275c3e01a8e9f32919868157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf9268f866bf03a87adf2c09e65ccd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55679885b90204a3e6ecfcf9ae0a21b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adb590ee04cee7422f5a5dc9740608160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9914abd5cbc002f351e3170e36742f2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368913d5ed212aa7ade557324f3a8c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154bf904b86a80b7c5266363e5278ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebba29ac0fdef27f2a858fe0f3e467164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ec63099c1d48ebbce57371b68e08b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564075091287f05c803c5f6af9790703166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c916a27bb1a80f782ac7c53dfd368167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b221bdc2bf000803be31f84436eea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2c78036c371a4645eca519725d3ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a28335f99bcc67b5559be428a10c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6279306dbbd54e6f7ab2dfcf77e2d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4874b319c2c16f442888f1276821e63172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb1be5d1269edf771644021f37b570173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbbb0298ca7e7e5a61576afdb46c7f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e047a06676ecdff99de5c5fc7469d41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc86c3b678bf95a7208d4a0ce0b09e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f82594c651de9b0c8b4eaeb97edf0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b46fbeae0c5a9b75b75681b4b22e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed571a6066f9fdcd9ed788e70de84cdb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133611da7980c6e2e1d4f1dc8ac2d2eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd48fce50ec57ed48a953da8c82bdf9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3afd060fbb7edb293248336cf2a7a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2264eaea0d8fa2ebe2ccca29a30f42f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e50129071c56a565bde13e59d0df46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e515fe57f17d40f08a32d0c4d3bb8fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d5e03645ea62e9425dc13a8ccc694186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05d53dda919f2e213715d2ed3f6f87187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d1c6149cd8801338a13135834cad5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667d1f93a08ac98a7226469c9bb8512189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b498c382f9540fd2829b409c54a6652190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b689e6047927a3247c2142449947f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9565f3f9b9e324434ece03112ef6da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2e3a830e96b8492b7d514dcd02d9f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9c1357e61deda86d2dfc8ff26f97c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16874634bd1f091a5d515e3692bdff6e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5d58436e1726b62d5963153f24465196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138661a2ec03ad88d5094d9790a11ad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1e1d1310807060f7c122dcf222534198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6672cf5a544988950cc32fa8570bf12199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026150cba0a31775afa46d3ceae0d682200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853091d083db2318dc3992c86eb1eeea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d969083da35d61328fcf05a0cfe3c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905428f261936a2b2a7a730bebe9f31d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6523bc4390656ae8b550f3931ce2a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce462fa2b356c2df4531a92621b5c0e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec80f7c7c18fbb341c0aba84df32ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab49776eed09aab8cbb2a2525e0c0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee0fd99d47eabdce6284ba2e1a426c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc1fc9c635369b0567f2e526007081209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b1ef85953fe9dc9263f30838f3955210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18379e2040529f7d3aa88d012db0dd43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598aaabef5920c1398f2d5cd8bf15274212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a2fc718b4b0f9b231a7922cbc0b1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2666d01274eb20176a24506b76b406214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308c95abd9947f47f55c2c4d5be854c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c55a5393564625c9bc1305a996b1d4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a65f7e40699d926412d119b0647bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d508e9020f792265befcdaa0f853e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80b182f4ff1484fbf883b05e392f11219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4b9767dbd9ca6ea3deb4bb7e78a82220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb3cc1be899f5d4680b2516e44062f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c6fa8f3ea6c0291563c2f44cd8b82222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44390cb429b62a32970afbaf136a12223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b5713ce11b3594f96732bc21c4cbc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6543a21321459b53ec7c90c94137e9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac676c3c3df5a1d6af4c74e7f16b164226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead998345fb273bf280326aa4a50c73227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dc840a471901121edbac1ac8da767228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb030e5056afe1799785c9e298f0b670229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e25300f851b5e42c06d41b8721bb2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e103bd20aef46ed966e7925100ca93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713897ce7529dd14716f11a74eb90a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea3e563ac7634920c0c8e0ab629815233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5be32d86c1a422bbb2ce7ee1937d8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50d853e99ddb3bd6696a3160d41cd0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67dab843bf7aaef93b2143bc348adc8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50e867a44a29da6b7fe44baecaff09237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a93eb4aa6c1d86788403c1aa5413f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b99d06f526ca4976c63b57c8dcfda239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5685318d78fc64574398f3fb4d614c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19981ebf1cc89300911124bc19b522ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5634a7cbb142aff01b5a37084ccbd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c80d73af13e6e6014e523b3d758c44243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a15c8486a4afd7a057b8e620b77f51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c6cbb91e031f63e75f4f95f2ee1c2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3ed63eb92d52c6a9c8dc713ad198c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98e15645e0eaf5c403ea8706ac9793247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ea5bdf9c36872112e471c9a0d0589248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0d81fb78f24d9eb08bd3ac5bb10fe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161d4928f67b2ae88829e9bcfd340c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967f88589ba5f26bf005168a6371af3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba33010144a8d6ac3d0ee3f14f30022252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcb2552f551ed2ef643e0b26f34c2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c1f748a6cf7a9f258d14cbe0ed671254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff006566b1bca9c38d19445650fcc7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de28c6f4c8192f4dec2360302750ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdc772078ba024c3962729695e50de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606888c71a1371e42d0f7f048a9dfa7b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d6ec02e45413d865b047aee07e856259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652c9e5166c8511d1cb9d1af6ec1080260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3898cf52bc5cb6edbaab811cb0beb20261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3216be389905cfc9669343ae7bcf5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4cc8d51162223b5ac40da979ba2c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3d9c1f7f30dbd0ff4e060bc9ea791264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb97d8e7e42e9ba71384738ec428ae1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ffe091f7e0fd81271bb64e6d5476e8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03181a949ab7151a605bcec871f71ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc812f0d94c14fbc18abc6ae92c00e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67f83f270c24a40abd73ad175f3907269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcd40219a300fc1ea24c7367b4e425270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fb278db7abcb323fa4f1967f4c577271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9de0a629e374784736883f0819437272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42de3edcb9e0d3ebb717cd99810ed2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00651c1e48a3c5399a63760372f226e8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e4d5b73c61d57e10224b7166d3bc5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d288500ae729e8537081ffdfa271a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125818d65bd7aad127c8a7771830558e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97936f396d1355f277d8ec39c8999859278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d589075a2444f637435cb26f0324bb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47a52a6e09e54753d777072176155c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9293c3488bd93c40330775fce1bcb2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d518dd2ae413fa0c2a5b085b389071b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac79e5a77b408ae1aeca6dc69bc0c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab290ca33ec7739f7dd2256c968e709284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff34e4cf40435a2f672a75072b27df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4491dbf85475bd995b8a77ca998bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903ce1ff89cece3f1172944ac6a4fd3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b3d95f545e701c8738eb27593fe22288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de77b9dc6f84d113e2b3fe46cbc252289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a35136d905e89bf09868bf54174ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbde75773f167c8845190604156466b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ed58e0bbda608ad6ecac816b901eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0dadf25e58cd7a8adc9e047b09ff9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6554409cd7bcd0f593a5426e56d0952294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309e0a12fddb92420dd6f7a6582655e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1c692bbd0303cf5d6dbb099712f92296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ef1f1fb5925ae364a0d6a9a9588cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ffaaaabb9593d1d567de133ff0095298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71e3ec1c40c00582f8b4b203d4b82f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74bc320f49ff511eab793bc3644ff2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761815723e75dca51a8faae64f104c59301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d68730ce51950e81e296fc8bdedda302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e52c97d8fe8c05a6b1e9dd8159d483f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163980d5106cc833fb1116857224a1c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60700831d1b58c31056a0417dac28b09305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79708114a08c6a07ee73b9c6f21cdd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f42846741484b817ec8e72c9b3606307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf169bdb484052255922dbb2fd247e0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08598bf9d8306431ca0d3bcfb989ad7b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a951146f74ceecd0d0338d1e6e0a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c7392931b21244c72b547b49d5e55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e9be5d589605063a0e870cc78d35b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50f05727d8b0de34f4d314b9eb6ffe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357db00d74b26e81d2088423199a4f69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb683b4a7435112a718d71ad1af26f0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d9ad53dc80a594b0dd95533465b4d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9ee7f111d543223736ce3c43c61d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce107d99dd43821db60492409edbdd7b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7df045f7330621a159a49d3ee91f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23541b47b899850e909014bd46c3ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa5ba78945b8dc72fb58880f76dfcf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673936e8c9e055d363d6f67d834fe5d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111906f46f08a6599688837ae4c1bf2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d05b79adba33056428acacfa993841324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7a8ea55b6c0a254c86f013295d20f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a5e16f6493a497de18e692da5ead1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcb5705d6c67f78df2d2283bc60f67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654f47c61eea5fada06415f5d38f6e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5e41ee7d6f2a4b75ec37698591568329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde0bc08ac1afc65febe567d6d0318b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151fa0ec25a6b2ab426d1133a31f5ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020d9ffffd33b015197e527eddf0101332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc805c97989a7e4246963de39e0a53c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd9dec1dab1b5c98b203c0156b049c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350dd17e6632439c7312831d27f6a6d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaade830944fecacc9759f25093483336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0832573d42cb900cd1408ec8f3141337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa74381c495a38439ebf1d11fd1254338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827b644e82a4fc28acfe44c7cc4e644339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f876348779fff7baf7dbc9971ea76f6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82016c95c8588b8f30e59837e55fc29341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1a4871d62aad06f6f9b5669781e4a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08bc4ef515a8cc9878bc46b003f4b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb3f48a38ad4ed9458250e773dc0dc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadd0254e9d4ae981a2d282dc04b50d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f4b8c3722fcaf3a676732ae22ccc2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2b2816c1aa05155fbaec29d63f2b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a70d88069d2ca850c18537e9216c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5654403d81f8341456366fa951ff2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecd77aa95df1108a55063206e9b78a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a966579ea5567be7b0d8048c63702c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19210a2bad2a240843f2358b4faf3b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb061ee20e7327599c01cdae0347d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5e026b96eadace8e521408345c215354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f388737320c4f558fa3a95228f883355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33aef0fe29dc22f76962d1b212fe554356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524c45ef74676755d69dd78f8144690357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cf5167a00a3662588913b3c4d5eae358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e29b93463fd1f607603cddb265f3bc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da31717e10230444cc00de6d83602a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf97ec664f28b0c0f8ff521506709f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a31ed5946880a36c10051d17d12c33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1764d7287becf3a132e601cbfedc81363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5393317e403461a3224f106522ff78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eed9bc3e18ca118324aa7b96847e07365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7459e9964a02c0b7b03d258254997a9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3bfd1d1d33aeaa9bfbdc7390de671367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f4b2a2c9d0496c12d620dd87c133d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3784c856f6eac0d6397456c8204eb469369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b636a3ec0459b0f66f4c48ecfa594e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ef8e2a6f44710b3bb4c3670009444371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8103857dd08ff5bf47704949dc02d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af6286b75b0eaddcbadd1a27706990373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ef9c77ab7e8f14ff273ab503d1622374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071313babe78fef4f556c25fe16fcb9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e77f13861ea149fea068a0e4f85764376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7047c52dc6bea3ab1c881978c0d610377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea27f1e60afeb83f96d94c43de8f7d5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d748dd0726af348910ba0ee3e1a4a4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76886c43e2a1766fd03ee433247b3f5d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ffc1d42771e5946454e2706b6426e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16958fb99ba62b338515f9c259d9d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f787ea19f739bad09005e9dcd67755383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22be920030095defba3962731d2387e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bea8ffdc17ed1dd1b49a2aa33000d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fc89a18e943878ca0a19194085018386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d9c707af0502b08f8f781a5b58489387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55fbadc2d89c10fd963f0272bbf5ad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd572d2e7c51bed96b4536ec42242c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ff039b6a78d718cca3354e399eea8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b7cb0dcec90ebc6b7133b1f87a100391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee98353bc583921ca8e803f53d96f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdd70a304617fc1aead34ff53b7428393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09998f22ef1102711d6c54f411fec0c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a7236357cf175ba22835261f798ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808613047662c08772856dbe55925e4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fd0dc2854a6606711bebb631bed9d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a031ae0f43092fab410d930174f948398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da33f6d8af37863836441c04a9e476399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe989aa45ad1bc6e828d029d5ca2ae400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b37b0ada759efb70aa48104ddc23aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d430e38e24244804ccfc1a28fb896e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f4ae3f1b78ef180593a0a4a1e913f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5092ad495c084d2719f50a55c994e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577991317944c98e28e49e9b4dc06bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad194fcc5aa599abcb6a724cc8f682406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffa46a881707f56bf032bc37de517a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40028301f7bcf1cc26e33135cbe835408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52913b109ee0e98543c1cc4c1c34254409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9e2d1e143490020fc8148b7cff923410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf251525dd4ad996cfe0bb3f01428997411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b54c95bec231d045748656f1f15ca2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21630756f8da97bb0fe38c09641907ae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bac4c700491f3fdc0ea4fc10f76b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c094859025c9797fe66998202e2b43415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1681b20dba6227cd544191fa94fab88416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19aabcbedd85771e0576408f86c6bf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c904c1ba3704078c9384940227110fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46631dfb65634c8bcda73ebf00a58b63419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ae4fd174ac90b155fd95ad41f5f86420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19475b29df29458c829d0905c96e625421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106dc1b094ef72bd7c5234001fcff1b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd1913507525ef9ad1275838c2ce9c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fd87c19bd233a0901872baf6a9fb6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4fd468c94ed4f28acc30a5a023075425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076ca28b86d73b86165eef02f4a01ff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d56ed0f711caa6d738d7c1b00864ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c534e725ba2dc7b77ee7c814f9bb8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f731c59dacbdd4e7b679ccd925000429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfc5eb82a217aefd400ac790e08e47430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d456a136cff801f99f9a6e239d5dcd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa5c8a4698408cad116ef927f6d8b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865391d2ad42e0ae85169b323c2e597433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ecf28005f829fd67435b7bd650a0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7b4207d025bed57323adb017aedcd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677c6e989a38afd86c5d9aecc1ce508436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac92b181d8ca26cd236e01e68ff1992437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061923820f711ce95aa3f4092acf7843438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9343a810b5bbb100a3ffed80a1db5c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74145746f9f03c61b68d961dd7828e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe973b5f0e7471b495f6f87d32480f9b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5dadf13d3068ac95a7446a67290c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f24faa82eebc04c3f6094be0c9f370443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ea1c75ddae55bc68031ae9657b3bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159adccbc29c9c199ecb9a32c969d28445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a7b89a5cbd5f6d60879fd769e4112446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e807ecf50ec51ae25a6d61e292e7d1b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc10e76adadec3145631bb09b1fad6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aea722b4f1be062ad2492af5b053fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c32d0f7c5f46759deb63f0bb16d91450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acb19fee9913e17c54901f4086cfc6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea729c2081b7f485750c986a77f5d98452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55724055f3f955008e7ac46324a46b8c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab55c188b1dfebc05efcb781b4713a2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9418b75aac1289f1fe3bfc8ead17f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38a89e5ad7b7f27474c11d5bc8a25e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aefefd0b9c60e8be1a5bec18a7f380457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8d73a27681eb8eb9c31f560087abb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca4bff501c8d195a3a022e128f6235459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce0fdfbf1238fbd266c13f58eb3c9c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738d84cd7b3196ae2c5e2bb9075d115461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4073f143ab5c119581329a294a82bb0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8e16a85a7934db48c8fe68993cd2b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281968c2f6c0b670a62cb6b017797c9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890a2233fd69979f557017a3329f775465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483fa486c7df06b218034480a1785c0b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66fc35940a515582c729506b65a8af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe78e7fed23ac817eed73b2edf0eac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a85cf57726ee3fb1a69d9bb80d634469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd7de13b70dcb64fe83ce2e43072c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c417353a917b68e511b801c9fefb2d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68de7b736a0abbe55ac319e45629f3c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508d96ddd5d23519ee464d0cc924b66473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cd3fee551d755d1c061ff179cd02a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a6e1b8f196aa3aa5665619b8267c7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca620fb7f03c9428545b40d1622b5f67476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fde378ef97fd5a774adf94b02d0a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc2f44c78fcdd61a04291e97008d8d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d61df27a24645993cf6b7684c8ab7e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485475f832e8d05694f7fa187a2fefeb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681069c7482baf87e016581f801fa52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a88f6020742a3a2969167cb8ab060482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18053c3607e096d4cef627d69ffe417a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e7471b9aa32706b12ca91cfddda25484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1c7ccdc10d077d17bc5e500e4269c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09f4eab5d0ccc8affb46a51290f333486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7f3d0de97f4798a7fba2c53a89a97487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a840e4a0b4d6cd47249687598fbf12488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833ce1aeb1dab7286673bbbc47439de489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5680e8d376f8ceac78b8b098f3731490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee6575af03c53844dcda09bc754a8b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bca43ab4b91dff8882270392846bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921905f0763791e15bfcab0bce72796e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0197c299f624e0e8100244b17936c39494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7f7e135624332d14f71582a57ccbc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fedfcd2e1dc681993dd21328a40277496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154e5d28ebd0a752e6a91d35b2a8cd4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98cd5d1dd43ad9c129698f5c1f39cdd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f59e0909b4d24f061cd30d4f0cdf3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd1ddff920dc9aef52600759277198500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5011255365bf3c1b1c540cde1ac41e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3465d15979f9412745e02369bedbf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25a6ef490fa5ba0bc26151b7dad243503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f0a75f084a3699b468dc1b8a7cc41504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e5cf8dd9a7452f107f535ad4394df505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cea2ffde95d18642de92e9a4263fe6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbb636474e5e20d9d0b7e1bd9768b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5e196cc7e42ea48d1c83a480823b1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6f735f66d77e46ee57b7c5f746e30509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989be7bd8bbd074eee192e81ac5bd155510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f35a54d5218afa7eca38bab25bff84511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81882d315aadef86da079a04b50f7d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44c06f9c8111f58883aa961171d8f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60a76d0ec62bf36230d7009fbec511514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e98af61f57a2879a85f8cb71848abe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08191711a0c53afa816c3a7a1dd174d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cc4473e85c020704b325a312a0e79517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a9e835d8f194a7ba1a4199475dbe9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbeb19ea4d9065e1d1a45e2c922fe69519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b068b0248b3b08fa96b1e6bd10de3c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcb9e74ae23f2a8e721847d74ecef9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63757e36524c78fb20a0f9a63068531522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2650f1d42bbacaa25707e0b3bfd8b44523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e33edb90fe04269804923e2badbcb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad9378eeb30a7de3f7bf29433023a9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8893f81994c76bbfa6352ef9501f67526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8443b23003c1dd0f745d89fcc05e0f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed48ad45db61d19686eaa5c0f490a31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4f65fdcffee2a3b6f256f379b27b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5497ab6e9d9837b83f2b007597f06530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890353758049f55f6824b1cd7ff24c9c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcfae7ead8967414f27c8a516ab25b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e356df636d5c8d708ffe81b1251abb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147eaab0c7ca7b478dc101768e4637d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aac6ca36d3bee70f9720125204c0a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c64a60513aa0bc43d005aeb2c379b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f0e02be36f7cec8ce5c823606c461537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11cb66d370ca228d09799a504b28df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2a3249986cf6d6eab05324e2ea121539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb2aaf24757c1ad96a12eebd32f694540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a637b33aa8076c4da028243d580f195541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba1842a7ad9f9974206eccd88f3be7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b1b5c7a3575fba0380856960e92df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca9157cd7c63939b6e2df753bbdd72544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e1c6b46fb64886202800dc5f580be545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f35919573801d72d87a5ecec2dedc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac6299c0c569571248046b43f42430547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f75653ab86121777ab652bd96a688548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35db2393ad398ef4456e2a87313af5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f7b4e8ff76c17d4a157611fc0cb07550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19330d07488ad2421865c0c1031b751551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0709384372d1a9866fc7c609395d334552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe726bb70ac6d5f7cfb08d3d430e478553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b7fffcb53a48e8a9e67f4120585d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35b2c93a2e361b47a170b71712ffe6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09241f5b559a80b11fc401e426283f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fc2c29e125d5f840a599263c6e45e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ddd75264a2db09f9abdb7c2c021db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f33ebc7a8d17dc387a084d1f35437e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f5970f688a31c51c64119b7e2439f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09768a5886dd23f83b7c12b344a11f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb965ba52d3f6a8aac7db19ae3e2f1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0939e45063cc17eaa35b3324c6dfc03563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66005e8650c956a1e6163398705655b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51085a1d8b8b90bbf5946188d789a26565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350e880dd7a0b40f4ac8189dd8cdb08566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0344b2588247810428390651f7705567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8039855ea618ef924be252c6ac2092e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37975ffd2e6caa81eeb2812dcf516d73569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442c4f1b6f900c12407901034b302555570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a0f8a9933a458d848cb0a03191acc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334071073fe2f5d10b915b5801392a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe62f15897271866cb9b8fdf9afb3c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe266e98afe1e1a3376c5b3325a24bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a982ad83935b1d22cab50af718d2b1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41beebce95fb7a2f85573a1b933e4766576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9a643c71f0ee0177f1a6dd79ab998577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64b68eb3ceb540c2e7b0744eedbf90578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30332a4c383f31526fab7b3ebb3b45eb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d46e893b37ceae66f1124e6260964580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231063a55b31df8e5b8f6596f04af64c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc7de1f18fab83c742712c042104f0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0034baec95bc699dc6c65a2fb1be382583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9eecff2444eef097c2acd0179b422f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690d32d83103ce14b6f0f27659ae89a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01554970766c48f5280296a4b7a266586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e384ff0e46dc197bc0cc9aa27e999587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a264bebaee088ee0c99d4e3f96e7f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b9b0c115f47e95a8ea7000f6574878589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca740daea806ab37cb5c2cd0b08fc6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1ab079a64631a97af2b7a83254236591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c61a78f5e05faaf4841580c997f392592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d706a83f699aec1be8cb4c98f19d8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36933cec7f0f44c97b759f890863922594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941e2444efecf94e8d75b69771c6f87595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76a5bde15d7d7fb6a62e2a5c60981b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4bd2dadac15eb643d65b6b951bca8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a3fc55a8873f53804f1f1ee921d0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2610a9115428e57fe33f07fab753bbd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169f52ab3b822ca9bfc3965117ec885600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104432ad297d71ee0274868ebbbde116601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8b4765c46ca0c46f182c973aa4ea2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de41f6aa2d0d4afac75255800fe7384603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c865bfeb08dc80ae3cbc0dca97de5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3f1b33688244afe082ab868286224605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be37e6bd09f36487f781c64ef023be8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c93003627524f894505c1281e92b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547743b8a17e11a86e9477686bacacde608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef14708fb0270decba569ab0e61e9a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a20160c8e5010bc653699beee93280610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46b6776e25e03a5a3d6752c99a88e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0d40cc188a276f124d54daada5e2d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6a6c0d9f5bf4c89f5451b2be23180613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e0801ef33e906903ef1ab6a8ef4c1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef65cccdd0efde0b9e0fdd8db0d2737615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d669cc73e1d4871aca453016a4e52616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be0fc55c865ab8d22e5765e9ff8ae8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957a9596ef4b030729988092d4e9fd2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ceaea5029322820980ec2e78230a3c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dccc255c7a5f3f5e5e00bbe8e60239620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409913dd48e6d1d97ebc3e0565e3d00621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86df7391b8455d61d3306ed783bd94622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b76fe7c57be3fad8a38850a337a0ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7e56a4163d1fb8883812da55b7307624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb4a3d8d689e812829494a64d17c47625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e631162c09148bc7616da4064ba2bb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc540a47013d1bffe62032d726e7e9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85c82ff0928af59a623dac9d0e5b2b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7af7b53a15c030314abaa79df01f87629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be1127c408e2dbfd85e00449e259eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d11a907bc27012db18c5a4d7ac8ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d94cf67d7ee883088159f10b22cb76632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f649557396883e818af31989374c70633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a030894e0de9acd1ad46aa783444ef9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a6a3748421237130c4e803ddcde537635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42498b0b2e6a74123fb74f1d228a839d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362276d2593b78df5b318d0d3dac2c8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9678126babd8e3cae4d9fd09d555f5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821c2fc46e7e31d358fee4e5d3b718c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50a27f7f684ae22d7ec8c4fb85ca39640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d02f0f0f1f3b8b75a146fb031d173641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd17a0145ebe519777949bd3a555555642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1faf760dbd56b2316f321c88ba160c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5ae758d3d5c639760c8509e9ab436644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df23d2dfe205d8356eb1b3037a03557645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8099ee93e66755d9b792b754dc321646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52343183beeece5c4a1bb9faeb924e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51222aa5df2c72e2fb18fa23df51bfe2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42393715e5454e5ce2d604a0ee406d5c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dc293967f8417cb836128c793149c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f800293d9026f106b279fd1a3e04353651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ccee8b700d48b62444ad56f9750ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34014143ec2157adfabe7dabdffd5ddb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b6a0a310b7eec5fff743bfd0d1e79654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c409d45868a84b1cbdb49da8a10b1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c515b12243041880834e6507ae0349c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b0be7b339346a3d0a0c50a314bd0c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9317b021c2ef950fbbb6818db38ad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096601a12dd1e6e0991031fc35ac75b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfa41ee85396ec04b6d50702d8d54d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171983049e5a0c2c8da2a4fb08c69a3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e8902522f7763783f61abbc271ef1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3a5ff9633231cc3fdd00cd61040f1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10328a36ecc98dd45f8e5e882cc3a134664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cbc1161deca89e3ad86338e06339c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126045a13cf9f090d846bf8cc6682b95666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbd9ae9b5313567787dba8a6b1c2a6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804c1aa5d602d421b96bf3555049605668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1290d46989c3c555efd0a102c824c2f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef40ad3be1e940983082cb86f5ea35c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f391123741bd79a1f616c203fe6453671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03152d0c23656096c20893c9fd52cd92672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8c259cdc6f12e1fc3acafd8d94596673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d738663de42d4f0ffcbb48373f8b7ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188d65f5e65eccb551b46b3b979f961675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae7ec8e1f7b58746fc833213639c50676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbe20b49771e023acf30ee836f5d95677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c99e799aac082017da38b91b33217d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10105576735bf6747bb4a8ef442266b2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698f58616cba79ed88683de2182dedf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e601f5df800f95378764301ed9f24d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b801a9fab30e0879162b1d9ed256e6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955f21c866f7f53a4bb0d1fd542cf6f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ba24ac87e5a8a570143c0eb2bc1c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92171cc42a839a12af6a6ee227be4d63685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c74c52ee6cb822ec7ec5721ad66f7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec937830353da81924acc0ad9770334687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b997e47f55c345c12f417612e54e27688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad844ca02371db609e3aa93f7b9ebf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9e4b242edd20445968b2e2d1b4695690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a5a93a13e1a7fad4524d0c60bf6f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b4e5e1a45d4a04f631c042bc4a554692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc7ed7fa5c2352c49eb3fe51d1a4b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46e29a930340628da908324c9f7c6a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1955608a4a4122943231918724f6c8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593bbdd454c4421c37acf81dc0deb0f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fde4011fd01157b0b0b5edb867767697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6909e0cb1aa1a87a8c36f96900198d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf6eab6b9056679b64e7b849dfffef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee41fef5eb1503e7c95a7762308f671700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e173f1df8180ee7373dde3348d3f039701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091e4c44e1765317db83912af45b4f0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc960f5c2aa8ed2539fb7178111b22703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fc277dd7dfc7abeb516a6e4ccff64704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfd2db65fe20d419c0bfbed45b1d40705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36beac25c03824a33ecab98ed1d30ef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b6fa399fe434a2ad59f6e7f20d613707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6329f6d1936cf23fbfd7ea3e4e343d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386f6c789b1f79b35b5eafd985c78f7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2b1d9c485ba55bc5d2cd07805c738710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a888f45819766a1f68b63f1d51bb74711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef03610af9b203086793a5adf63860712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8cca2c3aa58d23b87859ce29d10f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a103e2d155bb3506aeff23532ef8722714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b20234af2c7ad5bb3311566b351a4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9812093844c315c0647296edfccf9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53be42e6640094d509ddad9c9fccba5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1766b210a28d736a798f342117ec18f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142067d7375e69e156291572d54e9470719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3dd853c59c5f0a62f0d3f4e840b34720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cd94a61ac3b7aa1093c2ab355d03e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdaacd6f6e693c157dada08fba2036722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfff820686dbac3bbf73b8be32d37a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a305a2cd614454452bbf213fca5216724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bafdf545208749b1852962410049f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7e52e8174eb1e2245d46a8bcc2cfc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335c88f8bdddb0fd5f90b82332aeae9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662ec215d22f465c29ac081e80fa246728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caff3721cbf2048b6a18e9c3ec2074729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31373c8788cd4586d72ddca2a8b17403730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0c60d5797632739ed126efb48f68b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082a1e8cab102ee18e70f116795513a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201ce7ee14e6b636976d9040c93ff7e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f95bb8a1f4cb417d89bbec62245b66734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6976a70ec3da696aadf7ce28ffd617735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165c438bff1f4f88631e6aa7b1de063736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aab0c647332535720e44d653806668737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bb3c4b170ab13b64911e2505ed18c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10840c3723c8be347bef75f5a25c566739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e7f70b1204aea6808049d1ffa81b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37423c87ee02169507d011ca1be5bc93741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0921c7ae5312185967086c892ceccc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f330c43512173463501151bd4da69743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e35af6ef1d6862a5a9ca379234e5e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b3b692cabba798fa10b7a033460da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f70b2d99b853e009f9bf79699a0ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3a3ed58978d5816e087bc58b7a98d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bf8d8f60c8c97af103abec1ff570b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3eb4cbbe3232fb8fe5da67e2c26e9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd7266d20fc055d7321231b9980a35750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390039553b4ef6ea25a5a442768b89e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073b19b8e53ac574be9b3e1849fde91752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b5b5c319bad01905426f5b819472f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd976692c0ec30747215b509878a4b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bcc340067fb41983b4945e5e556b9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b8a142b38040944e37520927b40c2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd558a6facbb467a34430be031d61f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058de98c9b7c9988be6efe90958ba358758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ae019179689140e2938fe220b93c6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058caea013b0b4687667b8919404481760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af533d55de32b20740d6980ad4cf58b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11772db03703ce20faad9eb77a54fbeb762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bcc03f1d66bdc507ebd391429089d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef99de4de86abf4cd736c5e2d0f470a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a1238e3c1325ff672fe0b001de32b765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3140bae70515feaf45e45afb411cdc766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c40594906b365e12a7828c7b94f0b9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8ab5ca0a6ad842c3c3b22de084fd0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cbb3542814e84679fb9a8266df99a769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a87d2d9b43f39505f7e2571f96be8770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697bb8c7671904a66b176506f348696771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb91ab65aaec29249491d36a82891d3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5775271cfd971d4622e9674fb24d1d99773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af99fe64facc635cd85419e7ac4e50774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d39fb47f922dff4cd3888e2a4b68e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa2f57e494aa5eb29a4b823fc40845776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27fb2db2dcec304a2a90e0ea473f96777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61357b2d1bd283c982a3662abb077e2d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd65b1fa04dfd88e7c7f2c654048d5779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e0cb7f3a3c037aa3dd238c257c47c780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131de0b786f1fe6fc1faff9b485e006781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31aa9d5799fc61387a3664cc4320860782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cd6cd0e0194185ad2f3a8b985f14f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc90f27c9c6d86f94ede23504c48d5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90508d88a879c2fff2ec2d3e7a6774785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee2b90471c2187813261f4f4a198d7786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f2bbc3baac7f8b26d5efe92e38b76787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e6392aec29617e88ca1073b80d066788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21230e224a83a707a5a063ba899ca3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c51aa971854ba4efa98481792f1388790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4db118ef987f2239f3f3392607a2c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b407d6269cc9b986701facf4a326032792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d79ffe351b55a4e7c74db640b951b4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf2bfcd69be03b920a7a96ba45d8df794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbb48f2298d7b7b4993142c924ee1f795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562c40675f8a5b8ba7d02538e2bcb351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85d0bfc1b716b6217c3a31f662b1832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6228e1f6e40e085878287b0df24b813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a84b35485ca95b8c15b430fb64f624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6314d204a0083c079b1f7102102dd045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29425847cb31cddf3fac02fe7a37d6a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6e192a2d7b39793da48a784524e367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55970251f125cd909f44f23d7649578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061725daf20c00640e0561215bf411ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678166f2ddeb6e2705294af0076a398f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289e782d873f85ea61321eab394799d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75399b002162c64324de486d8d6e9ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac19efedc095b8c8b617e09c71f4b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bab986aa968a7a6a203f8b6812885114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7cdffa96476db652f3a2bacf1b45515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764363959ca21d3c53d84a905618a38b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184e201c59c697747b402824f86612017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e1decadd39c3510411d6b849b847118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d541455da33a3e0a22d2d952f4d28b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28155f806a85e66fae847eb869139c6920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848891782bb02154581c795af1f0fe0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4995d26dd985ce787e7ce342d7710222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26401c9a1ed4e8b29473e406361ab2523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56a2e89998895451929896f385ab2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63e5bdeb6b99e8e0635ed8fb3e38cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb69735d8863d05a0660848f06ea3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341e60370661d543387068520f8c2c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d19f137ce548128fc726083e4539e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac98ab322d38c7a1f9fb71eac7acd829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6b0260aaa0678a4f3f85e9da39c6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa902ca3ae95311388667f897a4f8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950a90f010bf9345414472c7df9a75532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58aae9c11f2bcdf5944876f3005b1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eff67371ec7b176f344a91e0e3ff2734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e233dcf107230ce31496803bddc21a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef15fb9ff9a6d1270a9bd24085c89a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f517545cd08ead37c1e19f837ff4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcbb9ad828a838c90d1adccceef3fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e24e2ef5ab8a3fd3258a92263bc2fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f9ac9c4d3ff1b2d8d873c8c2e67f0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660ea42a6a30c94e9baea7d514f37ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500c58afec897cd7bde466871b9f93542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54152ad547f41225ecff2469f81c6b6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a80a6a9092091c2d74edebca1b90244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74deaf4982079dea420bcc20430dab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6eb902c720aafda2ccafc631df1c4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d0b7235c3991521732f8fe7201e2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15edd9820d5a19a30689b682c0a37ebb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914702ae3ad94b14f7c8badcf4eb3a3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b1c4f60164ec4bfb041e0038a7a17350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e0202dece81ea028089b0e027562251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3aaac6a36fdd4b2b967cf55972d6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276356e2119a1d8a0ad8250fd2a781f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086048c93c4d82c4590da109342a2d1d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57269a426b4d668c9bc6c0663334d37355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5a23184c8a5c38173563e6f3761dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73052ebaa4e742ddb7726bd0cf99c47657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce188f958021640186fc43a5abda8aa058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c62018546af4a5909fa5c7a05fba459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22f619c745f91359e87c31a9e110ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cabe440ef5a36481cc926ae05cd3a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00caf1146256ca00dde6daea77878fd662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea9e044041fd17a35f8fb66a42ee1863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99a5f32a171e63cacd96d8e943355464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1eba4eaa96548d159a9470f7bd653965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7e1ee2b7a00045e6d8ba5b3dd782066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f917b2a1c3e72ed6847109b4b5dd767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983501b4089b9879224e8ccf070dd34268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee678ff567ef4f216483cfe4cd6464a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307fc07c7981ed66988d4b97d30c5afc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47306178c84ce5e01a09c457b5bb3d2b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12333ef3f04121b7f827e923046aa39972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73d228561386ff54564fcc413b342873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc6308b8c064a50f2b0989b95422fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad6ac7443547cb3820e8cc5facd4c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ff838c7eddb79d789f7e85731d64076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b41fe42f4350e2f6c2f1b932e153df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71f421bc9247ee64218fd84018b44e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720f544ba60ce793a599bd998b5c37c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a882124b18ffc652a94e1962f2e4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123634e069a12f5c34b1eafcadd395c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0bb467e53bb965a953d592b3ea39a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9c4cdfe6699ad28560ee3d7519b1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc26cf0f5291feadcc3db899958f6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efecef58a5de5aeae14688f1d08366285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51d169ad3398499a1b8888089193b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304a8075df58208dd1248e4292e325887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec28314d67b7380b6600a305a9316088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d70916f1051377b1af676c022a1b8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cc5a52e7b4f9e58eaacc399bea22590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21110e89d9c09ce82ca24e60c12a164191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed276f03e022b89b73e89ba218f037ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce0715a7c2ffb95cbddbbe7cd025b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759a2d280ba92b878f43e7aa48ea8b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88aab94ccd17d4a45739b42c3e62c2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513cb9a40d087d05dadf2afc80f086a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc043dc4c38867f3267b4279ea20ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ea6e5a12d0e8c6407060bbfda79b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec8e1639f8c8d8ea366f3aa1d7131f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3b2d3e7bf48b2768ef775468e1923100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa2b600fde000f81e4be88c852a660101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b8ca4474d5b3e1d9dca88f7e8c42d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70160d1f8eab244411ab500894bd20103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4db86bddfa2307aaddec06451fd5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de74be4a004686f890c549110cc7885105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6740adf451c085eddbfc68b229399e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ebd09e1cdeabf2f6ec176a729f7fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fc9b5782741cd4831c3b38c4f182e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bb70e6f639b5858dc583a00b5b7a7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87030239c791f3d350022299b5ae74ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf536230eee8547e0356bc63e87fd3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee179afeaad7588f2cc21224eac27fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167409bb6aed0bf0561ada292f40f14113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bba86f41b8357b8bb58287c14a24e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93047be0d85814db266b349c9fed6102115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9b0108df6599a9905915f3cc190b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee31fd31ebbd6319d036ddabd5a069117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d720c2d22ed26c11922d36e767e638118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16c305b9faf9b4516407f7f30e828d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d9a5ad56b3271a099ae88ddeaf325120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70935cd8c4b3b8780b27b0788dbc8b4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b24e69f7fb46e2c5fb28cf11bbe4bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04077b00539c880890c0888e7062ba83123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19901166e9c6f38b764a1458705c790e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf394c418bd5fbe0b122041ea168001a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af06be0c7ff79f1265df358b95f9ea3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabef1a2285036babcf12fd05da956f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c8416fc8bb08d0b09357a7bd86e258128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03004404c83c93a31d462074c9d9b3f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68139f8ca74054d292f8136e854cb165130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a5c79e5837df02e694a1f7d0656ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616b51c78b0e72582dbb8783b0881a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984cd7daf08a4ccbb7633cc6b6503cda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0b8126dce865300effefd3ead6cba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3b0a83e8009f667fa0f243e5e5b15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846eab1bcffcb50e3feec6ab4988782136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdbe3bca514fa66b63e0618accd8bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc16745d1e2c6c8c3767c82644db45138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d4a1c6a3fac3838b54b32ba223087139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199868dbdd8c31473da59f5193a3134140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc1dd264cd5cdc14da5b5daa758b05141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb6e7b9ac6b8b97005bdc4dc714c66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2aaa87ca90fa302d4c85bb4e73ba3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc5e31604a06fcc19ac61a3cb8826e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f75bf85c5e5a125005fbbd5f70f1be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920454803dfa5d411101ced0607f7a7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927afbb8b181459dbccbdfabfc4cbdc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad579fc12315a8debd54882f5bc5a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fbc53b49195f20466d4917555563b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6cd4eb34a0d410811257fccc49018150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da77176570dab4f14fb4d790b372e00151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dafde97a81936fea48244c5d8d7d7f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b810ecf464f87b66cf166c9c490bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be801e4c57bc46d7fe305858c7cbcf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36671df4ff43302a97be15a20204a0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e69600f1a8ff5490a4042aa88610d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff1325fe75d1a44714a5e20e33aeec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142e55bc53f55927da3d042c23ed6a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d6e430553d9350dd43771474abb4f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94503786b8fd03b75c758e54224f7571160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf944d9f2e613e02f952198e3aa9ea2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00189722bfa5cd66071f426c6a2406bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4417af3d117e0aad26fa734a48e8224163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5bed2b056038495574fe7515ed3fc2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd357bdb1bf6792069bc404c2d1353165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a87962b635700c60285dc156a20e1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebaee06b0ed919a27e0fdb5c94ce14a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2a966cf6071e44379ca6a046b7d22168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e36a5f9663da099388d4a8c069f31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd77301fe9ec730dedf8e678cd43df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559115477489a70746278f6e183bea2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2058d2be8c3d40407dcbfa33b5b46b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1164a0ed812ee931ea3fef97495f4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaeac48450a40554d25a817a8a82c2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64669d8d4f621f72df1ecaae40c3ac50175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ff5cbf928ec7b7e89a8b25c854afe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14fbfd03dbd466565c6ce22491af84177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c1c106c8502ade18590740cffc626178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13869f0fcf5dbe13561ab8bf8eb6567b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac035239c86314bb4082bf49affbb04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb771312878b1744f21a787f659dcbcb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01dbf6826d015edd863c6328be5800182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef7330122f7f174783e37d317cd02d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b433d07dd4f0b1e0521aebe540e8d3b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff068d85890f25b3cf872ba0328810cd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db0050de1445563fb3043eb2003eb7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91a86a949bac0aeab6bb8acd79873c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c4e0ae9e2d04395de7875b21494a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49507927e82066ededf46daa11a8712189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf38bdeafdab68fe59188b46dc99fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f11d88a5be673dd701b14c07b6e26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a124bcdf5a0d79717d8169ad1a73a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233b78925299f5449ae4be35fc89a48193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8478f74ab5b00c0ea4efdf58f4c401194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9bb90e84cba6c07abf44558e72e4e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e948a78938935b0b879ff9384aae5c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9f2f3a2f93cf2372171918a74e400197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce369324cbc3bf5ebc89be842de03c9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b54ebe8c6db7a4d667802e959eb052199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e60a13f4317a80ac8b24c24a60ba6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ede261c4ff4fd3230ff5abe509fc4a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d331e39019b19f4b7cf5ca155cf91f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cf8a46f01a7206496f24d6e75e338203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa7f960ce954d4a42e841603170a30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83766292be2023e926f964eccb4ed59205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e52352031782741a3b200ed49c01d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bb0930375134905256bc82454036f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95974e22c48cf89ea54f449167b60fcb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e0c82cddd84be4f312a9dfd93b891209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f536082d4745b9d53cb7c1f58b73e98210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b1c2e4699b752f4f36a69f8a37609211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ece475a395ac8de64682cea7c223e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05001a4f83c6cc22d4a71d387037ef11213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3c858bc9aa63f979295f88c0f2564214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b239666ed1ab7dd59830611ed0697215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1550e1670d67334531b1d5567155c8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bfe1416edb633c68dc2e75aa380c1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25094a415ee317b4c65caca51a172968218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa460b2d43c39d59d6524bdb1abc1ed9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2b0aec9b315c17499609bee823e8b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec9e79ea35848f8bafddc34478ba02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50ba69c443f20c9fb17e7deab86657222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f71644c68bc8283d12a66b05f530a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90354b988a0b0f02531850b88dfa860c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96285300f3f0b25dcf7ed250c84764225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53394576d31cf857353e8260836d953226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af4a18a3663152195a20a1250a591a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101efee27f3fcb062c2cbb96161933b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32de3d324b3ffc29d0d1b82f6f1b0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b5c9a603381acf4f58ba205f4b20d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69222fa4d5f040e9531710dd9f9dd6fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc8e8a598d2eaef9c76a789e178ff5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2500e1fbc9b900002ec0704150ef6d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5205b59fc9edc2e59063dba32b887fb3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6c53e521c563b1f1b46659b013abe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0c4bd91f7f077cc092cbdc80d3a7c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a446b6f025c9cc21f0624a71fdd6676237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802ad15939e1c412dfcf044e91b31d7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5f294b665e0e008d474722eb8edab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02387009524318627797177003dd3bf8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675d01413b7152fefc57af8c8b64cd5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc548c65b389ce7a715f6aacbd00e64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6195636604d566bcf2d90275dc6fa7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb740b414170ac4e91516fa625da762244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00b6f06900e77a26ef255f4ffcc4d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980a30936b6ecc3bcf47bc4ba546f4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592622aeb3ac43a484ec32c3325b190247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1d278a60bbbb12f1dc929a131e478248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfc089c788da17fbc62c576f5cafb3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdbda24ce82e1a070e10aa7ae9308c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bea35f21845d9eae4bc13f3f23b434251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf13e916b7505052b20974fd4565779252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0536fa6492851f211717c5ec01ca81b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cafc212a6d0e57c88747b70bd92b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134956d793e5b5514615a3a2f460ca8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9a3eefc7c38fd09bcb2ee47a75e89256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ac46a42c881541684bdb7f605d96d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be831277593cff8a2dcd1cceeb276e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdc0944e78efc95f5e3e42a0edea29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0eac7e606f1f6775881c4b38e1f6d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d15fd5ee00ab6aa266ec432c1bc4e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99747d3fad678a66c657acb0f494bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c2476857902c5c4080188908a77e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550da649f1200be794fb203ba6c041e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dd332c3e5ac3f176c50c8650861a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1d17ebcf02badbeed6e6168fced86266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d3f80f52308f59eaa6afd468c7ed9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d11d5ea43147dca61b953f159e11a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d55e8b02f6afc24007248a22e0dd6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735d697f5a5d7307b2d19047ec4b3fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd76ff3e75840b98bceecb7a6213b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877f923aa93a821577ae915f29c24e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96932fa36e066374d545ae21d8fab2d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf370f785043125a4dd51c695f9650274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291ee2895fef851a3e8b5eb4c8da13e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a0a7bd7c7ff8ce9ad9c4468d48b18276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a084d1a396e50295d0c1b969996fd8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001069ba65c12ed9185833db08ca5dec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465b361d1d4110e55fe9bd6010be128279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb17f7cb605a6bc4a886ad5ebf45fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a12ddd4e1c514c7d1c0e92b65f6068281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943c1aefac9df73cdac97a9114bbb20282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469d328492fe785ec01d8b791170753283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d7591cd23faafadb2d1053894e7b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2e5c2107812be6bc87774da2b1c67285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8084c9bb7e9503d1c9d421cb6ab5e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203d829d8a439f9907fc4a3ae5bc930287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f7079525d5b35fa8d38e2db396c72288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d38082ee959a172756ae49688eeb3c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c74e67557febc3c309b4ffa820fe7e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a11d76e8ad0dcd61adb0df6cc6ebce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8452c7798f8792e9b35801166c100595292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508463e9a9a6d89d9850cc51d7a99d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9779feff496134a4e5874306b54db294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19907d374e4454e58478e53a46e5c698295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e337dbf5a98a27818448266a30fba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fd94011019b197e68c7404d28af26297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2662b3cb2f2e2263aa1ef47c1df2645298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66878635cb2ef28acceee4fae896c801299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe831bdc5d326d68bd94cdf141f0da0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b847774fec76569bb2fae67c4d1c3a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037daaa9fad615c31d8d952bd8f79365302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d284e20e1dd36e85c625b56ce8768b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ca47c3e2193bd6918e53ee3308b8d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fc2b8e66353241692ba71bc66a396305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7f611c89c002f31398081bc981aca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5abd92ca97329111e7fdc50b08e02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096dba99967b2ddb8b03445882e0237308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96caa3e21fc5cddbf54c376ed8c6c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7971348a9f2a98f87c5f2d508992d61310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05d19ad989596475c8d39fabd66bd3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac4f00664535a2511b6d781e8de330312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b3c2a56c714dc3aa8a3155d64c8d2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26c8985e9b902637de4792b53a7ec9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc02cbd500c7aafc48dd49a90d18e77315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d29ebfdcf91af628471721f14820b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417c984c5012a76b2ca788e12c69482317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4948c0c1fbe612af1fb6b5c897d22f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ffa51a7c897f52f86faaa1643bebb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a17a87ac5247828d6872894c793fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d260d0ab52e7c4e76899437ce2c1b26d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeccd97c0052cb54d710b68ea9757a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c94a492a48c677a5e6c776fb3766e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e5081cb3e575460789b6d393e7a88324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cd90d5bb1fafbda342b90ba7352c8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30780eca37579816ed4ac659f46afb7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfc0b3ee1e0d56adff7896f4a9866f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87a24a57caee4845b5135748fde6c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab21c90a5737b871b5bd52b74f81c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a983a3b38c02a5de5e3150d9045d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5426f51a8410cc34f5ee1f83a5d872331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb1d8fac5523834f9867a8c431bc37332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3de2f73fb62227a0b03c18eb671ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93206651a0ed07238cf6dacb6962ef5f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366d05e8a5f13920e5ded45d041a458335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dbef6cd114a5468d3ea040b1e93f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6602b7d06bf9670dfd3317d852ce781337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b1cfd2092fbac12f98e67de7d2123338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97572e8d47fdbef72a78219dd9e79864339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b6c900674b99710075d350d236030340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be75505bfe4f6cdbfb4d900580be993341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d53d431dedcf0fa5752125380a4e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60054c373e289c9da33685971e2f3f2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e1457d668f6bf06595e8899049387344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcade397d450cbb6e68b94fc313aa2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a66558f7a62df0197ba557e9bcdd3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972876c94be69e70a83bef1df622b2d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7be63e97ecb3ea3b1380f1d8dcd82e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696ca993b0b454c0ec6c8e2213a963c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db197b7a55b4f59e37eed832c4f7d800350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95765872dcf55d2919d614cc5a4fd89351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83ee05dd9e484d8c52a8cd5e7d023b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e32d1c8b858ef74582f9c130ec7fb6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef16ef0ff25771db1f39fd8ab9fb1be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000ab25f21a8974064aa2188719ae47355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd205b1736e9359655e3597a04cab3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c5ac92fe0af541577461c27020f5f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af331cb32eba5a0493d226c3fd38909358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d152d4410979c7c22ff22f50042445359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd5d1808f5b817c253904da65eb006360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e04cbf0853c4b698812306ffe11952361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160940fdcdd1f8ff424ccff88fdfb1d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284584e6cc1c2bd98e2eda19a6d910a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbdbd901c6401d1658f3ac371aa91c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1d1891e6f32c9d2eab5c891ec9f1b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178ab65a352059e991466d549a3938a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24e36604907b5723aa2fa2e90be53e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ab270ce08ee549656a49f2b3991e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d504562e613dc5c5613b8be6095b4a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23135d1cd547cda29798e093ec1f333370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775907b07751e7bf5f5b50982924ab3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750a67f5cb1fbf232da446881833b9f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768b629431d5c6bb8d56b45cb96e2f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e095c4f171def3c680c92061b402c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc236a3e53438357bd6038154938c2e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5c24a9b089feb250d47e7ec281ac9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a96e8e6788b46fba2a4b1bf0e2a96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c3edff40d73606b504eabb667ebce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13666d664a24244a1c98a00a5bd496df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0416ed90404869c8ca655b331652f9a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672ab49e2bb0206119bde52fe4746f1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d5d4dc92c1a715cbf5c44a3d53a0b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d961078e941cf7760280d6b83fab5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f95542b1319943467a850f36a41f18384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b82b25bc339b997e4c0760ebc675bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b8e9b8ba9021011ace46a8486a92d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723699d21706279be583802cc89125f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c6f06f6154ff939abf6384b0628a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9329116a44c4056f5827dbedcee98389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a77c8cbaa86d0df1a2eb7ed18a122390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aefc9d2bfbeaf912fc5b68959e070a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1d0652a154f8e2f7f5315d80ee73c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1821b6a6fc31eb2080cf828592c813393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949883f6635f977d21e7248434006f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc2b6ac54dcef4c13925b09f068ccf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f7099049139b986ed4b7d7858c087396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951a5a1f3681f6894dca5a371f11018397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5925c298cf5a19a6f00315187f88a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2bd1cbd7858d6c898cf8d17b86b70399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ead0e18f5f8233def13b33093191ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75c0ca15e31e7c0412f2d7cecbe7f43401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f3f011d6d196190b37f3f8033893c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814ae6990f61d42c6161919ec30ae9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d00caf180aae5d1f3e68d5fc2735f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed610091168a0d4165465e6b5ab0f7b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe282ab49f08c819df7e8ca29ffa9967406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e286e8c8a5db20b328bc6d197ddf1f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a88ab7f1c3878cebffe43bf611d25b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ee9328ba93a78e1e49977961e16bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848659d87abb4a3577ce044b6d1fd11410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8226b6a3b8da453200c5b7ad97f1fe8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c046c8f4711b3cc69fbb1a273bdefb5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1214001a16fe993a9bdb6d53e5e216413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad2a082439fc92185199e7a71ada51414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f48c10680c20b6ddbf269c5ef19f94415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aefe7e579a5c0b61f0b47827fceb8b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ed46dfd1ca2faf49340d67322c2aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246a3c94e964cd4559c739f933c92e4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea3ed7e130acae1827cead858a027d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf490919b55f4277374c0a6ad066cd2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace720187f4f4509c00c536cc9a76eba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725ba822a43807c5c1dbbce5e5fc47b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740328fc7d35e6d75ce709db99ea70aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489a0d8c898ce540e9defef77b03803424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97750fd3d3a1ecfe08bcbf160273481425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e806590efd3644ff7ca35f6112e90c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847502b73834272b60fd15f3af07f6df427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e37c94fd813c1f8e59ff2fe6d32a1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8525bd51e7f3492d3bf456155a88ed0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a8d7e5fbb89979a9016b0cb6b2ee9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de0bff8e818ed1b4d4e875517b05ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010211c720c1a6b0ce6569db1db9258b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33034d6d76b4cd535299c9fa9eebe88d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a3cfd4cbd3f95100eb67b1363e7ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b63580774d6b6f96c06a4a9dd658f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e011642f9d6ce4f39a8b162821fda48436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffd9bfc03533cdd22558e0a6080522437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806048a893d8651e9f478719711cbf26438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c0171b446d88baf962a2b51519024439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffa7e24c407b2c832b376ab8cb285d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdcd9da2b739274f2ef04792e290d8f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36946c00c3f00804bd7c5fc736a0c9ad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2a1cb3811e0f1c825523a4d18979c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f4e947c129e32d9cf91c1971cc2c1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb7687b5431374e368fa6271e7dc95445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51549453e27b02ea095b39b7b641e9d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3bab80aca70c018a43adbbf0c3700447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1eb0e4b7eb20a9f6de31bf51f2c67448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b218b802bc9837244ff313e8aea74b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cba1837d4109f71382013ab33c2a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae9495b04a5491c5c9e58df3295071451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0a4ce90de52245a5f937a49ae71b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286f01789f7aa39779cb8a7a88164a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4222ffaf7c31a84e519c9cffa7fd4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f61a16d4f2be27e9e25c4b373fbb5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb9d02aa2aaf4ada0e284af43bc77e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123cba99179a2befac996ddfa943997457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682362f9529e32bbe375b427327b740458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f23073518c73104584c804707d1466459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f3ae49be27ae8674392df6ccd2817460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce91a1c674552b3aa776cd3903092eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44d65650ba651174746a90ae8f2f3a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84393a0af169b5c777866c15b4246a06463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bdbd981d89e33cd4f3118dd5f2e20464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7bf5061bdac6a779c7a60ecce94e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a7176cb0ea62c0f0d30a42e392a5f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424aeacb2983e707cf4a5a2a8fc632f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d83d5871069301a012e60e597b9e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfbbe31a2faf866f3527a25d1f6b77469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e42db3e5b2b64539dab7c8ec1b151b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af53dad20a164182b6cede82ae41a2b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896baa916296abbfe361d72fb2e6209472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda5751341462d13de40bf2cabcff795473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a45b98017935389ca53ad3168b87d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c1b75082d4a3513632ab7303588ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06de8676ba7dae1581f3c61080b5f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73f13eac7ec147f81fb82d8988b7b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768fd9158f5bdffebc969b7130d8356478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7ba1678441e16f07077a283c11ea7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f2349381bda095c99a8895836233b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674fc39900e4b03bbdb3c700375d875481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8621aebb1c196a2fbd0096a34505070482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afc783d35decdfb3032c53a62f467d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08b1ab73947491de804f8ae2b36f16484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fe8f6522280100cc24794b5fee81d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989877319dd26fb60cbcc7fbc3feafdf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4e84852c1111cf8028d222a9c593c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032ac5947c4f8324ac9f756ba07f4c9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707c9e8ebb6d6b802ce92ac5b039c68489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571378d6185d1769339f7fb16ecec17e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9ee3e04709cf66a51a309d41b0c71491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86179f2957de93647e731b148e685d4b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff56ef8e48e2e1a4988869f5d6a87f3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5a041a2d560414e0b14e06426d463494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de38c2b35486feaafc5062aa8450aa0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a6064f32bbfe245a94fc35bd99297496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83627f34cccb141379302a4ca67d3f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064340d908c61624c3c98c64370da7d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b9d4598601c17a1a93f6d357be94e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae35751f3d6024c085969d14d121ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65224c53119cfd377093fd6b227be3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf1a23cc7aca7cbff44603fc6cb7d8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bb5014d5b309ce3bb20579c332ae4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359a0bb4a88d16a0d4ace65262120e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3b2b3efccb61a4686201f4aee8b80505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d39ba86474a4e523beddb52bd0d4fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966de5434c972bcc3dd3428c0e6269f7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174b8a489c579ac03c6f4b6e586186b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc752d6bba6eef8bab78dcf33cd6d8ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8125fd4f2dda39a47782b593da70495510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aeaad9e7682b87b2857ddc56f0e67f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eeb665d881ca71505a0a061e8afd92512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e362b175eb7a194409e62f2d6d38286513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28c15ee072d938a98c48e6cc6016af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfc62f0dc879b222cd5e2c83326650515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7166efe58e0e381cc68398d9f59978d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906537824a34d7fb04befda16ccd6cc3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea17574ad6a4c4701aad6e6d501efa6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dbbbf2b00f21edc69eb0a3cfab797519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c958cbeed267274f9220ff99357afc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46354cf8ef54251cc1e22dfeea6902c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a831b32e73155356b1491092152fe14522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76bc58f27b2ff26fb247914f0a0aa5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc11acebdecec87a283a196de78d8cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da42618f6e81d2e1f6aab270e3eba7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26d0232647aea70644836bb7364c436526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa1768166a2ce99f2a0f76ce6c9bf4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62ec362b9133fd0cb70ba671e7350d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb37085a6be699fa8ed12dea92f6e0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6f98fe77afbd47c95f494100b6758530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8071d96f7058a71d6637cf6214f70e23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d43e542c1d703c0839118cd711596532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d423b49b8ab831d3129a4f605ac2e87533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd43ec11d0cf469118c94374402fe5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec0b136dcf389ddb819d095ca353d7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a63fc8af99e3c97e07b7e7ebd2b8c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e960750c1dc55d33606ec6a226121d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603595ab2546398daf3f22b368a2474538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f9dd7b2855621592d853ffddc847b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011386cda6784dc8fa5c871138f08c93540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b782721ab279b631e53eca9d42a2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ec766f11e354381febf4bd22ef585542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63288c12436e688d9c246557fa947b51543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47fedeb0792626ebc337ef954c1779544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acbfbb407a40ad829b76a1fe4ebf38545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd444b15c66cd1bc3a4952495c807ec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec5b3a661b9ead8cc635c1c0fdd16c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5536ea4e47f5fa34f0d36f2419664d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d2c7a835a255a30914c2951374d9b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374acfdcb60f1aa52aad13666efe56e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ffbbdc4f89fd2e90b925703a328f7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a5a658f6774dbafa445a8bf113cc1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5340c82174f683f3b04149d9f17ad66553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af007ace4750914f24ad909771e9f2ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe62191567c6cd5ae36a631c8fa6c1d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b43dde46e93bb16d278955d92af5c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8f400a5547fbc91a72d69e8abdf92557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc6bceef93aa0d878303f805593dd8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bb2b5e0a22ce7af941d68465f18e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e91b640622111f922dcbc1ca54a850560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c220f7d39f217ecfe58efc9428255c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59828388396687c2f45584ebe8b44e63562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673e6b3709f97aa4e876a9f4064a7af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1d0e2b1e768f2b291b1198cc01ee3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf40afb92858399c987324df5be77b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c624dd5ff468a4ae4ba6530a2d40ecf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fad31a5dbfeb9e4c3e82aeea95299567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff134ffbb9eab463348c6313fd26aa3c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc91a1624942c92a8a7e93892db5831569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f4cad18abc3423e9405f4889eeac8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9956c495c77d9ab9386447d11ebec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04425b7a807a3776459f33ab12b016d8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425a306dcbe2d2976a1a843e68ee5df573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c65e936f91e70c52bf0cc5e8c57f13574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f6b4cffeda5268c07e7b737b5da13575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77458f7fccb5673edb21b7a3c190a36576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaa3dadaaf0403d0fe3c55301147ab9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ad12572e52b63d90b68ccfe369992578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfc32090ee67ddf7e98e98930b8514579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af501720f1ae460b090f02539f9da5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ee722a469bb482295d0c0cdae634b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ef4b50987a3efa2d609187b451024582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256ef6eb279660eafa9c7f5b6bbeacc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08265111ce4735da99fdaab00a98d884584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c9f735c9e937b3da8617192a91c88585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdec7de7a2a6ac1c5b2a5b606ea9d4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633291b5b71d732ca46871b64fe2afa2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5b4b4a4159b092e677f4804dd0d88588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737d21baad8d69f9a9e398884ebe794589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501897e2f8d892d91dcca26b07e79b14590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b0c68a6218c174c793dc58245f246591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9d97ff460cc74793e50f6df5677ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1f7f6793f30db67d3922a92255ee1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c69ab70e8af023ca2b1f4a4ec47dcb2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3128beb509c182f3c092c4982903a7d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502c2e35d4beedc48419623460443ec596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340e185326e75916ac2dd1cd1d1f008597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05504b94e47248f67af70d80d3699497598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532558a8d81a197a2d39712f70cbb788599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc0e8b21cea129c8f6df4727a81813600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def31138426eaf7df0ce812aed66b36601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a610eab84a2c524f4f4062631e5e3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40fc4f6224999dc676c15dca5e5851603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba166ca9fde3227076c8dfa5872668b4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d5f2a846073ab94295d07f0b58bf6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de53ba2e8796a84563d41a4f587ce01606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0640524d3cee1ef293147cda4741d3d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98179f690a1d0584190c61a3d03b2abf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba2212a66676928b6266161248b586609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259e9ac4aef2a57d60a610b29b4c9d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645bd9aba3ecd915ebe8c123232c8f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd85057e6f268f3a1977d8b6022019612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84c315548b4cc3d04c53e0bc142ee2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fd37bd62ce4dc44d86809c7422c01614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f365631400d7b47e1e59bfa35acf203615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dff82bcdca15fc719e1a524ac456f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cee98243afa8cc607097ceb7785579617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ac9ac3d145378b3fad6f973158480618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa60c18af381e884c42179775a02109619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec573eaf62ae9762483978f3e3a3a2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de30f69207a935656f5a492343993e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc93178690a4e077eefe83c49d4d3f3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8a2add981846d2a2a35297bac9224623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59c1187de55dfe81c7abae02f2a814624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb50107676ffd9229d33aa5906454a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e9d9f768fe420248e077cb8564044626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9e40347c6ae1539f4624275eb01f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe20435fe5e07f48f72ccd57005b7e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf91ed19bbbad44b1d7f78cc5d81d1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05683f6cc254a101e41a86498891dc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36991387bc441ad83d2221f4167171a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1483688f6dd0063459d4cce612b4e4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80478d258edd64c4482b928c6b6cefef633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db47b951d68bb49a37f988dbd597b6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc02e2f346cc97fd8b6a7cafcf6b7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e57d8490d05dd9435803ec2f8dab5a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e619776fef426c0eb85a8487a77d58637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3870a735cb7f0c23d2a1bfe773b9b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3eaaeb1f657113143765a3ce538c78639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac118b56dc2103690d73c21f32d6e65640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3bc8208c8009d341c58c5740be008641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed748ce32c2dfdbab70fc45c951bb732642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633ffbcb680775eb7fca779b4fe8eaf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746246a93009fe468f99876d51c18834644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c31c635c5e7d586b4fe24bf2d31aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd724e794c0bee8378b6fb046cdd9ee1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc5e2fb278a546d179c5ac6da8fb5d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e5c24616d216fcfe8b09148a43bd9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0af2a3e72c6a017654b46e15bd7d5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cc355b8683f7d18bdd2030f007fac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b439011b256ba017fa91825e1fd21651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430e8484f69d863bbd6edd4cd2ebf12652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40416484d1cd84bf33e09aad652d3696653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fd6562b83ee7f73de6f056cc9cc72654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdecd6311e882cd41f6f760af04f6e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efafeac9c3a79d490d5dd390a73b96656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699340703f76c7d11e61f56963b29925657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce8e8b8cf9f11e0fe919138542e2fe2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb81fd0b72860d874bd7fcc863e9950659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a731b33b6f6d16afdfc108ab3a451e8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef1b4dd141222b791e8f0ef5f5a4bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4558d0ee7f9e5acfee0f0dd358205e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade4817deb8b05bfee61155e06c2e5d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff414bdb9de480b886a446612ed5f99664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5370fae982c967d5e6908bcc1b20f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989044b38564d254c8fa21ffa48970c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dc034c92535cd5eb0276ae3e12d6f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087df8f712ab4ce0606ba8607561b9c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346f7a270bec6e3162b8181b0a8e6a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e947eba8b90b630fd1230bc02c56e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a8c053d1b93f0508c6bc1468c52db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc39493faa8fdba140eb8bb4a5297f2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b59b601fd3749ae2b9c5b9ad1568e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e50f3a0f0a3085a949a2305b839f9a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524fe76a130e5c134a8f54676ffc34c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab27e26d1e35580bd5db5f8033a08d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657372b6f20328aeee08a903fd58abe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849be982cb1ac5f387ff0db6f4d659a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de94c13cbda95457388a87b8a698a96679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed47820b68e25b42c45c6dd08798e48680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70245f85972e47816c32bd86fe920520681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450ec578e87dce85a0b2f324aaad5bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110d864544c0c6d803ad2d336902152683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323763cc23596c69f5732026c47d50da684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3c264a9b013dbb045ee62cff6d7a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee848c78a2b437957c8aaec431a5106e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d780cef8eee38f4164b0048887739687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd128112d8e6d4a703dc7611cb32b75688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee91f081095793e619dfcff20856b5c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6768c11a22cfb628542f32f55231be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cae13d57927f1dde357b475883fb1e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd662e94e22412bc7c7895e47278d7d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f843fa165cf3f2508d123e46ec66a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93daaf093bea2b597cbb17cace0d2c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef98fe4d87d6f8b026619c7d189b75695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fc69f5f6815f3ca3ee49091042e35696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f664c8718f1d4feaad175e532a24ea4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758a8d4962d70758451a573412d0649698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee387aa553e413bfcd8ee7984f054555699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497721e796dd128c26981dace063f31700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade700aa56b5fbe886ec42513bae04a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2a843a9497806fda2ea04f94222df702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb4d458a847fdd850d30f318e84e61703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e0ab2ef14511b396e0aaf98f3f16b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f43e67bb5f95325fee3313b615dd1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabed4f44862086c06aa1316cb274061706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cfd130b0f40792097d578d2df2793707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8f4daf123f584924c98f67d6391bf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145399ea6aa024686f3b5890b854541709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b12e4f92f49c440c70ea0e83f9cda710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62be1657423e8eedeb90b608f1b624c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8c67309fbda771daa77d4b3c398c1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db68e6a16f4c8547ab47e4baf1094cc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18339172455f38984f4a4eb59d1015e5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c2160b9249813429d1d9c0bf50c14715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913612311304a965c22126ce474de4bc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10334d093f25f10ddc36b6ad6e5f90717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a44fa764d527459be9c9a8b0be1ecd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a80190727b44bf6090459f195849a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfd226c850e748c553d47690905c71720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cd1ff8189f0d1183aed0713213597721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b66697094e0df9d67b6c658dea8581722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b0500c58489c36639da2bd5082ad9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9cf9feb6a7f059f254469c47acfaf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df4a379e794304a22306ea5156a2dd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af4b5a04089d91fc4be9ebb19754cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf24093a3b8fc4d33211e34c0301e0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a58984feb5602f8df92c833d7b149728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521d49a83031577a2841e292f751287729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd2b832294e376fc4bf8b5dc4d0365730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5c2c17ff19740763d2521138f1489731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee7027d6437827f8ff9cb3d2afcd1a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8ff37e33bb5012645ee4093eaa041733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50310a521d44fbef0594dbf95312a70734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cf14ac6f367ebd230e1cd1fb72c38735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c53180a492a2acd6faa9548673f7b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89721544cbad365f715356da4ca771f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f736cb3f0d79fb1ca8be7f1a2639516738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd82c805019de068cc4738b8bf5a68e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc1fea3aa19f3682710d0e4673fcd3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c60ddd45d21cd655353846c8b42ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f210e6c99d2bcada6f7a6f966f17219742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d6dd62c17168bbbb6df7b9192cf91743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25450,51 +25204,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25880,1610 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>23</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>438</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F335" s="0"/>
+        <v>988</v>
+      </c>
+      <c r="F335" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
+        <v>992</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I348" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...649 lines deleted...]
-        <v>1176</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>