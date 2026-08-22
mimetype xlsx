--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -3598,51 +3598,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb3cc2eb0cbe3254e4f97c4106763c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5db26986afba5cc1e33c6a4a083a8b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439dbc318462ef86607c3004b75aafe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afd11711c610cee80fb012187bee3d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbdd72701175154ee1361d00e9fb3c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d365db1971ef11ec452d1a925054f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20bdc1c667da8265105c49626a39657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573457c69c4dec78748a26f66904bbb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df629f91208c3ed3c97d3ac1ee0c8f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccb7de09d58e801270f28ba0ebe0f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878ea6b23c95f16785dcb77dd0b852c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8999b1cccf453f9f0a7bc0aa9923ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab281a7dac39a0a23b89e3df0b082e4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887cd7dcd02742f45e14e469d9db0c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3f9ab07f2cb57feabe7533a60ecdc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce82e2662c7e1fb6057644144d8d2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e6dbf37e20c487076a155e494e11b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1a80651f854b0112d190659f936a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4cfacd28879f1bfe8f283c2223c0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0951858a2dbcaf1d84cfbf0e06382220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cff2a13b62afa6c73a08f0482f191821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a626ceaadfad6dbf4708448a05a9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31823a3ac97e3e99b9807b8f50e4266223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b306a03ec73714d41e0391ef8968c524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a02c2a2c98ed71f1f08499f4ada50325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb778e9275af6303cdacb2196c4b4726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5760e13ea4b9a7e2b61ddd3cf407227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be157f63e0dfddfffa2f191a5c1a49e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d11d7f6f9e804dcb099cc070813b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadd9b01c23f87e115d6d220baaf0db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b55136e6817c32d141e1bdbc0e6fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cedcd681221c6e18713064e30bf3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7d0df6b9fb1900c293704d0f3b8e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4963e111d568f5359ef01cabd2092d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256ef246b5fb1ecc9bb74470da8d36535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620222763986f354fd0ca121221fa92936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921dcb9ae347d1fedaf95b7a966191437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a686680b65771529b9e703cd40eb3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72764dc675df212999ba619cd2a0910239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c2f8a72c1360cca239a4296ab381440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7349e789729f5d01bad3ef6f0985041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27b3be62b87fd83c02476faeb9c9f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29d4f402d0c697a4a832999b61440543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501bc3105c23cee3c800f565980202544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136d2caee7cbd616f381469d967bde945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567a6f2907152e24631ff46b90d8f8e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea165021f658799d503404e358e9a7047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8305e489c5eb83cefcd176f1ca46e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec583d9e4fa74f5a97523c1e9cb907c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8d6293b4fa5fb3aa49f1412567a6a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8e057ef3239f0154a40fe5331223651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a018ef00a07fc4c0bc092eb6fea1b3f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7996161b3600840af6d1639ef6631453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df8e6efa1bdb78e3e17aaa81bf317954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592d5e5d5294f0c65f81a02feba12d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6cfdee5847fc57a3a4cdd0e8c2a7456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ec705234189caa2634bb0393a152257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a7c48ecae90a92352336260ce1a2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85201f1ad8b49aa15926d808aff0299259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c72a77e9e0525aa9bd94a3bdf4974a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7084c0af19aeb4bd185c73f11b4fb0161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29981030d07804242471c98478bcea962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc419fe2e5d1337ee1e1599581593763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e6c0ad169d2d3f18877c7f29ac7be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a121c1a6ee75f593c068a7afaddd8b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe9eabd8127a814232d33de07d45b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef25fad7ca6504e6d272523a9a52442667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec0a55caeaf51e60c18e994ab7c96b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009f4499dd23553fb9ece595c2270b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77968089efba3f8118b5a17e32d155c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ad92182751fec2f35f04efb13881071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52979f0b3a7036ef026976687940fb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a133708cb2eb09a112b8c799e106b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc49c1128d37f82c9161aa8a7c282d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917f945347a053e8f619cc5b84a557c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15714d950a460251d061386bd5ddab7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de2ef2d5d25c205e3d6a4eb90fc6f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e8ca6ad4c977bbf00091c9c1a902378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d754c27aa675f772986d141d9c12579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae533a6f7f4010b92ed07b237321490480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd92ac055403d31818417a6d51dd78c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2e2dc7c527183dafada43edc1bb4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f582b3363953948e50ebff5b255871983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07633e6c0d2de57f05051d9ac2caf61884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91331a7496f448bdf8421a7932584d0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf786f324b009e00edaf18ec54d7acd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2b801f981e99e3ae2f21a5acb172987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4131facb56a0dc4ba43d0711c1dba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d2ac10c89ca9a3c2bfce22c84fdb489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79006f02559ab225c4886a77b26ead590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee1dbfc291736dfa39eb1ef651c12791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25070f128b8a2edb17f3cd85e070a07192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1ce7b89c08fbaa4ea152e62f50c3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a69dea59af872238a0287c89accdb294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c39d2580a79c82db0405eb44e1a25595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeca239b2813583d6a03c61922568ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a52ac152991eeed6e8c6ca209e93a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b88442575b0dbf4fe6ca23de29ca898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0c9f2eafcc7912849ce543950f2c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fb55bf653d5926fcfe2683b222b59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ddb6cecf38e4df529c61ded024f8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81671b792e59464562fc1663d531b36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bca02b1b2a1379ad646c979a41f412103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95eceab56baea3a296346a881e5f13b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77855dbbb78bba9dd163316e25489f1e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be1edcb8115173944d79d5af3833f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a9a4f7a884951f2eb7f5229f7a02b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22002a1cde58f6bdd8b8ae4fec8a33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76544e6af3b62b82d45be93365387177109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68918b09dcf2c33e8782870679f879a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c45664aab437d2c52438a0071f6020111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65744722775e03780b83f6e17da1a041112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5f645cf1ea52b8fa3ffe255d47e34113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288e6d4b202f01773d2e01643933e69114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ecbdfa1f5ee6a91d083b246ea5058115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a450e7b940ee00314aa3af1bc6d9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b5b345250ff6fa973b366ac66c780117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62264e28a4a89726eea2e977edffc71118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cd36d5b5c0b538164ba6080f4710d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38d5b697e27bd3b81091d320b916b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae190bd7bd262fceba6706ea77ce61a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6651f033ff20fe5c5c58e662450bb22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ef22539da350d70bb71897b86a352123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a9465aee82c31a9b52219fc0591f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a93640b5ea7c587787452e1e8663f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f538d77f676171693968f6beef71a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473f35a2b14421a1eeb93de425018dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bca4667c1683726290e447be630cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784f49f60c05dc7c28fdc9a5fea41ca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482fd8b205683c443380c9cce91d7fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123d68e9ace0698beed0033a5be927d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a75b47204104f746031adc07980e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d0e76a18752d7e3c8ae4757d34227133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ed747ab988311d8962b6337a6d956134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbda93656d81ca45df7d0ef04ecd18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba3e6f3f662e8202f2fbc29f6c1816136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3652fead9972710c8f444c2e87eb8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f3265e9af9458a4391cce6a34f4df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6a9fa5c8e42b3b8e071428f5c5d41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799640912db2852f132fad314db2dbb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e602270e0a9f2add00ed83ade0f1160141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c2e9ede1f7f35ca77c4607d984d5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8892739079ec9b3b61e47d8d0410c40143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f564d518b2db950605bdf4ceea6b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c910264d716c496e8a6e28144d359c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bef40b4163ae3e61b2f8fd93be7aa4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33658bf3e9b0c995cd17b30cb0cb0d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b93c6ca0806ff78dfc7d86e56c5f08148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2e703475907f576d403fef4ce7742149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2bf0d7705211530666a26a9811543150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac0c5c09df602a9f3d575a13da20a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdfaa039017ef10db259993a2aa860152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51a4cdfc4e034d78b9c8c1d35801fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2517671c1a840686b8ec360d786ce86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196900f26e10bc223e2fd80a9653c16155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cba19c50f46879f6bf9084b41c94c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fca76d95dc94dea3c063a0f877fd6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a3320761de607cca317901531f35e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2c6437598410bc7e2839c0c86d350159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662f6e4bcb708fbbbde42d243d6ae63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc502a5f493e03c762f4e8597597b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a979ec3dac05698f8e20ffb8beadaf1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31abf40e5bb27dc0572ac69db5454ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97ea21726817fbbd342cec58e68747164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01818888b373f2e9c6c27c555c8013165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a5de3028d9917d5a7cccf9bf622c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c42e48a00a89fc38114ed6f519297167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc95f9e653f6d3122e01225e21e1a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4c1d11e2cbe1062ec407630d77599169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73516a92e1dbfc9087d35866612d8528170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff1103359b1335d8cc6ca24d042df0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018e9113b29abd5638b483be80a898e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539b7eb1116076604b3205a97158da2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7090efd0dd72213bd9657d982b2eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76eb8f3f5f794dd1fb948d1ad0b7e8e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897787b1ff021c4c2b0141e9e7b560f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34040b77993fcd510932e57357778c3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828d953ee5bffb84592ddb360205cc2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20956a63473bc085f47c0f7a24a3fb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a8bc25adfdd8205e667ef3e0f137f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562799d04eac4a6e6d5a1e6adee1e73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb255dbbd7648639f3e9e4f79f73d78a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5061d079bd693c65bc6037c442d29c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dba51b9c9386f71ca9eaec7f2ff0c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06214502baea572cdbb644021d475cad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a7f5a083694cfe935ac2b94362ca8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7133a1664142dee110d444461bf7b0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2efe78c7a99d654a6d607f74810347188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c903b0e9ed62f5cad022a259853346189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb670fb94814220f48ad7ef835fbfd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48825f280534f4a90952b46059c037b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a803b55c8dfeb04f6cc73fd541b900192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e8309d56b13dfce4dc9f6c43c99b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d21763aa14c7c9f6a8ac4da059be6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37786b6fd15f3cce07116e9825a03a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af75f15424d771afd77d9c8b64885f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe30df045f2caa4f95f9b3cec5a8d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c903600329bc30c5e73176f4890aa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83715e3f58e2c8059f0b97555369cfb4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ac595060c3412f972d835ab34849a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e2dfb136cd22aa8fb0941086460a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e25ba511ff0df6991dda93fc47b310202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8152f08c3946af3683b470c00a62bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64d8f04662bcde74e35742db88662d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087dbfbd77bdfaa708445d74592eca16205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114b687a7e1fc2dfaf7a7c081900a96206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a3195a6e9635ad23157888341bbdb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d8c3d5f069f206842e89ec0b45ae5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cd633540fbb300b3f4bc6441e3586209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685012fdb66ed8166d752ef1d6661b60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2e8f2063805abf0524c993880c5c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f82a2c0d2a64ce61c245c02dd8174212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c07380333ae340e425b79c276de7f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610986a4dd675b6f9b8b751c583c1de2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e031b696e1c5fec04daa198fa4582215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ff792ae9334de5fa98569ec1eaf7b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd49f321f577342c97121b00f2c155a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcc1730694438fb654f95fa5e83105218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f927139a672cc80907f8b88f2b021de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c4b79b5eb24bb3e78629925cd43e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5c86028542f27f1f7a41d75eff0c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f699803b431f1925693d95852cce15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d9fc8f0145f3c16c14ee745713b4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6db22de0c12200dee08a520197773224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a703dca41092efdb86f0fcd81df8e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd95d8fd6c8f8fced5085cf4ad65ee2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471e8a506158353cefedbdda100caeb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9d9ca0876e188fa779cb2ee253c8d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c16f52702c5137cb9d383237a00e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a5c735b096992054ca20ffa91ca26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675a790333bbb918de6b3b58b4ce77c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf8a0d325e36ded9169baee6fed133232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3f5d6c71920b13013634c540cf35d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df6c14f13569d031a726bcdffc4749234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c7870e7a4463244e7266888fd6133235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca77037559d1d9671ad597912527af236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5847e097f5ef712437474bb3c536fba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22fc09016b0b60025d74139f491795238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9dc242a3808873f2b2e69253a45c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d317ed54455bfe8b3b34ed527ed7e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea49e3bbc288aadd47b936c0fc1741241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763fa025d40d82ed1b11b25d80c168f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97064d02191f2f61b4e727871908b678243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601008d26b0d6d228888e671cbfa7eb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacd4b5972622eb7a1683c46f86370c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0374a7be36dea83b1fcecc76fc480246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853d4a1f775bbbb37dbbf0562c67154247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d3f14f80faf18b41fbb3e2d50f163248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a70b78a612d5ece37906e10e4a450249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddc8ab67c60db2c17fe47ec345967a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e35bcbbafb6d257c22e439629b3d7d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3fd21715fedbde96976b7ac90aca4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f43fb9ba02df507302fc098fb0a511253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8789bc8458e565420977cb4f6a60031254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a2e2ccda00c988957b187187acc4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f718501b766c2d3d1926a9b2d5fd66d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c7e8536e9e2535bf74f95335a2879257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36dbc0a15801bd40f8a24e576b248e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8fcce0f75bbc5fd51014d1739da29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab179f202aa27d391b7a8443b5419ad260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5cca0833e0a0fc5e55c74e25801c1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b1cc7bfab91da7db5f0bf5c55b810262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d45b7fcca72f5f549aa74f02eb8e37263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ad3e4ca3814aa76479cb35611ae57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d73fa37a6185c57197bdf3ddcbe94b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ac1fab0fbf7fec8d080cbc7d8cae0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ab9f24a75cb3e920963cca05eccb3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf10a1e0e77522a8615759a1c99cec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a0e2ba8df3144f797f1e983f3651e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab67271f25425971c67fba196b1c09270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f55fe4770da0a0eda89902b6da8b54271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e987184922bad6d063ffe88b0fd9f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bc834b3f8bb0f15b11d18cdf78ba8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebd0992b29256125025284d97830d3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f99578c121669ef6fbf39f00fbaf47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995f69dcdbc7683e96364072a4dedda276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e87edd864cfb181256fea7921685aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188722c13bed085c1cccd7a712c854d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187d29197441e7d235cb05d67f08d7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d968ee482a1ad350bb240c2f4269a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95596ebd7193b31a1c198df3eed9fca2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cdc0704114e7b0f9ecaccfd61fc57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ed4d8d56b2e350d08a646db8d9e36283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f816775d648f9aae6712e5f4f29ce3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f10516157d873601ab1cfc7440837e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb2133e11cff5ab93a1fcec7c6c515286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c032aeb044ef8eb3dec703519f0389287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8d2ff590aa9001f95df36053ba8de288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667853a5f52fd422f003fc071b69dd50289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c7a888a2bb72d8eb2cb89698fbc3a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fbb84bf760f7a22ecfb8743ff4960291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a3a733b2cee4ecbd7a99bce0bd5c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09010a433f0b64eb7eed7382ff5c56b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919465724aa44f8c5f32e72c5cc30922294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39601e16f9c00af65d03a0e8bcd47841295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd551a286c0c3794db2b42887a4d7c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a2e1bbaad2aee986f5d7af6d6e21e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46952d830c8e7775a21a3ccf50d4a716298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19015bd82d5b9ae61e128a351e080193299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55e82ec6ba093d52954c5947ea0490300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147ad244fcdea2c8c92bb9955ec1a14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116240e7ed4fd0a0af8f86f12815e54c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a847cf3b3518672670d458b7b6415303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a231dd0dbe545f14e342a5ad992ba22304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b085c7395709b48c3bce32d4637ac5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72809ff013de35b69ccdbf38493720d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b8404d4c70affe27e3275fa934eb1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8120e0994311a40a8cec657d5ca08ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaa1c60b052d279289dd016b8edea5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6276975333c2adefd230de881a14c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77202caf9ff06cec8b1dbc77f7e141311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abc2a5ae77e9573589ad62154d3d54c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c23512c3c783634c8272c4f81c2784313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd1436c267404e8711a861d0731bf6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3e4277bfe9cc74f52c92b0c6051e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8afd4e63689bc45b688aaf423f24c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1753c459490058d75f5e003b39d50df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a37f18a1a996b79552a35b12b0b84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a57a9491e369fbdf84cd5eac3efc5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9f4e0e37b96721124dcf51006fa81320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0661b2149e08cc3899cb5b5101fa94321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517458f88e46f731bf7d6e0a0b9500d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3bced47f4f82ececd2d5ecff7b5c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e639479a28152a9839c28dd44c388c5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414f427b1a782e2c78857fcad6ce4ef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a3f89dc53ed4c8529a2565f0b0359326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffdc15f38b995637c54aed5cec461d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec1607718ae3544bc17a088e254465328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa3490df1d092e76ba8d794399c6f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23686474947f83c80aa3d43b63fae7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a44841a5475dac521c9fd573047ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ffaceed72ce8e3ed6ff84d9d6d45d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5f59782740b5de07d1308e7fd982b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a411ece1927e7aab15026cf534f532334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d21927830b1ea2c4f76d5b0538a287335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7bf2e7609797e728e99a1796fbb7f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd00bf26f383158870adb3c51ecb775337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca04f844390b27f09bb24b055a281e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d6004718310af879178a7d2882ff9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7322e2da273db83c320efb33d5aab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b65fbedec2befad06bf1954ef1a80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058cef3a3171b97f2e6d3ce57e69f702342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a367cd8a0f8662e0f5c8fb3b0fb90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483e70381a505db851e00d406fef0c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a7a9d68fff1acac01887878eb5fd3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940381360e7545b3d30279383c04b2a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c692eb45daad7571bd8f5273eec7be2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68019cc5553ec6779cf653b0a99026348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5b1b9ad7370298ce65d8b880671b4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db464e21044457221f13fe8c188f7794350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24282127aa886b12f737af2fd57e1c73351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b078a0b85b468d1c6d66e6b90bcee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a67330e112315d3d5594c34822c0f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d4bcb302219181b877daf7ff08c13354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191613eafd338cf2d99e3a9d98dfedb7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929951d2d956bd5fc58ac8cd700ea5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684577cc4f974326d83f74dc31850cfd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516071593a129b6c8435b147132a6f56358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aea66786a7eba27da3056f430f035f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14981541b259d441735fa1827da8b56c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d321d080b1894134b1b7c274935e3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de156e1579d12de7a2a4d9c4cffe36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2367b4a8b04adfdaf6a8d18529e771363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767046a9d59aff5bc696d0d0539d540364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb68c8a3b50f006097e5a51d6e649e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bada1622823e2e59fd458c2c52e72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa336451596035d56306a4449007087367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a084c6819b1c8c6da4d7783942ba2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0971b34cdc852cff84dd75ff2c2934c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e021bef553c5db2fa6eddd60ae57d5e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306a7a141ffb94d7dc36279759f524a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080623be0881f24c74d0b7f05c6b4587372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df647fb2223c978ddec8404c832646e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c723f944cd68d4f7ce59190df59b23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbbb3fd4d770e07466690baa8ef11b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6718f1569519b416674ccdd8971aa7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3933d16a7fd1dee9331f8e3214e0938377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078f774eeaf7db9cf9c23ed5e062f3c4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda22ea302f00cbac758fd768744bf4c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be4459af8fd12713383a30c4c9797c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bc0a9383e75b7fbc7229726782f4b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde2aaab3f53042efef0554d43e4f51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a8aaa986c7b12765aa3b103a7b923383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd9ec784c04989a53163cc4d4dfde2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60182758c0c3b627f970148d35b9e5ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf51f28135c2a078e27fcb9f1a0644386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba463f24e272fad7665e17129a43fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755533158e75c932910b5701a35a8daf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59461f44bf77c613a78c70ee45c798ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96146bccf862cb309d5b1cc169238a81390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae966a3da26a834a9b81ff2ca3a0ef0a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d98b1ede47c468649c5993c501c58392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acb9d7267ca2276cfb65469e42eeae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f23aaf015f8320e631006f490f9b10394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7b555bb788c74af2a2238a59e68b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb54d21d96d3395ba47b7fb226d079396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c752910531f200b7cb2bb07fc348ba5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0b4c17fd4a7b3c8132252b9bc5c0c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7027db933802c9126d1e83e79d05e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22ca38f74bcaa7ed628d324c0f88c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047e1733e87853fdb69880dd60cf81f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef9cf35fdc87fbc61493dc0e2a3787402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010c80d541f87497e43d6aef326cf9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125cfbfe43662f3906a195956bc754c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ac547048c8291d2343bb2c05fe5f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a59b2b42c93d9e93cdbff3878aaa40406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b28b35ba63ce07b7b40c9a9019965407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dafdb07dfe27fe6ae056fb3d22e452408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82be87b367aa1c2288e2b4e47d91c46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecec93f94c04ca64e6d89c27be6e8c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015d11f51c7aadc66e46e8ff999c899411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23443f7d68c8cd7e2831462adb541a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eeb3c5091799f2e7b8e36bc3ff81b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f635f4ec63f3c201022ba4e5b94588d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecf39ee1db8487c44948bc483d7fa8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb335d5a80c6c9093b751f4d0b69c53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c32a7b6f92ab0a916d5ae17bbb12f5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6415b1f138e9b67d6905d7169e926418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f72d3fe4d019702ce3713f0fe640c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce9396050521df06f2780902f83795420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a62cd1ec576c050f373d2630f25393421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973182859734953c1d729158d246db6d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50044c147f3b2b1e413678abefa2092f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5a7c698738f10e288dd2d64fef4cc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fc2d18b2f6616c7278b3f3864eeb7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac824398579b7675918fc7d602c8fb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf86fceaa6e8c18c4ee5f62c1fc772427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41c0da7fcb2c2e6dca0bc48307825d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748988e23f81c6646954ab1a3b382dcd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b022c86f91473e1d53d13a7cb3402c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d3cdfec28d487031af21af691ba01431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ae014726aeaffead06affad598f65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a70d2c43df367bd0df98cecdcf415433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc46450abc68ce1c3460ed6e79bdc0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec13f412ca11d0f9df4e2d01e80d3c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba66e3f9d80c0720c8a08226d9ffaf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcaa2f3cdc9e8df0457f5eb14fdef6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae5ee6f6e29be7e256972b3295ce4c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa245fbee72006b7337b3403ebd9329439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9e5ef5d8db6121ee9d15e72fc57cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba20f7ed34111de9a6c0a97174c2683441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4f845ea85234ee061e04a4b8bd952442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27d0dc86975d32b17a917f8eb708d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede73f833e495924c92e90fc47fcefd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d6e530ba76d5186a61c8393acc7ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96792aefc56231d448b049c93ea6207f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49fde8283f9829cb208e3f8ce5a87f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450387071275c9c012f9348b1388ee4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729358308f02030c25b9f8273b27033449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f1f80b836f23be7e8145b58b55a21450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d3ccf291e26e77d5256d238fa6d5c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f1fc8845f5dc563756b5b01b0fb1e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cefa3f0aa1b26bc5ffc675d9f351e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177a307a7b46f41101aac392d0eebe3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f0d82905b54cd641dea80d13aaa75455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e27f686acd9578322ee5d6722d5f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20569b5c9e154f1f4ce930a1bb1a06d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7be38bebd6cfacc0c26c2d3e8c54d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e856bb54922df28dcdfe7c4ae090b0d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb8995341d8bc5e789a5b652faa78f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cb5d066dbb24f1a937be65d39726b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b283a168e1bea4e8162373d4a98fa2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac9493c34ad7d488eafe012551709e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623c5c4209450a2133dea961d9526a7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864aeac6d25b958c6390e0189abc5bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a478d220f8a1def90aca437af8d80466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31752b956b3240f8a092587c56e58a78467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be89658f0752c0c2a3e037928b3e1b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe742dd1cc98b77d633e441783df04469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa33c5d7ecf6f32bd6f5756177250c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1f288e6501c7b2e4a0b23a2e62438471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09083f291f39753d080878f8104da591472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6196c4a8e5fcc60d4beae2eee41242473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc3c7cfa02c6cd884ca88594dfdcaf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ca3cadf128c4d6d575bd80409555f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bdbd94597408ae565fd58591e0202476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2dadd68deefd33d1b678652325a27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3863f39d39d8910e76152623ca61379478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768431d2ca38fbacdce1b6d1679121e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34872ba192f9fb7c7ff5c354a78c08480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab270e79bd4b8b68d828de399868759481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c309e7e2c2bbfbc783259ea0e4ad4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1697b1cfeb7321f2573519cff65ca7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6ca5c1650c78d63bf0332b46e65293484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642285fea9859989f05e10d0e4c92c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d853013f69ff43dbe5291bd294d8c5e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504288ca5c42b0ba055f270295902f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c0b20f697498ccbc5c08b93e35c3c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbc2a2b5245609511ee9e425d06044489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4259aeb54035988f8ca1c0f1b9ec7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c1c163e880dec9c08407d6ae61119491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8038a359a4ef4ede792511e2e209c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94047164e794654c1b9c0091d27bc3d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b741f64d01d757fd765ea42d150e0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb5a29dccfc1d3e0a9f5e40e33beb5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ace3bcfb80bc41e76ccbef3855fce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aabb6c23644371f4e4c52294063af6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ceba731c55efafeb6809f5a4d785e6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee414a7e56ad6b926c45c175b7482e6a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4610f80d251ff0cc041158983ca28500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa8cf41ba0aa82a30b952fd26b53c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac20143c5fc2baf6ebabc611cab8af1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa8dcb423df958e23d67f6245c38f5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5698fb8de849b8babafce6e0aa4c54c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfa767d07d58e524f1e0c230556320505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b910926fee7045da771073f00104580506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8cf507b0c2d1d503fa5ff62d1e2a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a2087a2bb45842164458777efc47d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291e295ef811f45f321e609930eb058509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fc684b37bcecc66b10174d9f5c224510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfbaa2c31db6cb395e6545865c7c41511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1bfb558a614d9c1e56240eaf6f6f62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7deba6e4e7eab1921664a79a31b466d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc64bb0d8c3826463a28eaec78e5f16514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11744edfb5f0476b11b0f6819d9151515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156b1d330a6f4e74a02a0f2fcbddffa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c3340224175e7bc503d435afd6b4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7321a89a4a1d18410eda8900d16668b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb916088f9b4f93fa17ca54e11d6f581519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ddc9073da2a108e730a4447d34110520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961b6e8cc0edd675272f5f3b15f23ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb208519f1006ca955f3fbf80b8ef0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a398bb384cdbd2727ee7f864aad6b19523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77241d02638c78708e6f10f0e4c8be2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c335ced44607b38f383f011aafb1d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b66343d31bdcc14980e74b6702122526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060acee3aa5090850a989fd9bd07cd2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4271ef3e22a0e1e58a2236cea3e64528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdae0daa5d22253cf8cde9583edbaf3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb47c06594f64c5aaf870978bf2088530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af2af9df940ad5d092cdb7a41a5968531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d9626d7e0b6cd4c50a572908d4111532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d990ea81049c67909ac5ccd7b4d29533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833019a634ef0924c3112a972d0de5a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ea3148ce5524f64d5b17756385724535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919678f4d1e510e3407429c2b81e067536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1eda6cc326eb5ad2491da0e372eeda537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c4f67aa7f0cf797fe4fbd30ad879e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241452844aa1331347656c0aacf356b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33d7bdb85364d681bb4070b7fd0a7c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e47c8daa6eafd8897dbca8ea9bfdf55541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1baa02b91112b43e5a334a5f0eada542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f5343674760367525d627245b8478543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cb65902bf6bfcf03a072a5b6354d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7183032b426cc07546f175aad026d1e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a03df822cda857c3edefbf408e726546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903152c8d90fee36d4b4d1fa7f5699b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272a3996b29863870b7cd21931e12f2f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ea750cfb6fb20234a90a4bbb5a0e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5089cbde2f64c6c533241835d06d5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23827b95c659361c74a514d718b4d1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ace39a988e3eb5a47f5b183ba2c336552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07797c5c4ccd24f06ce646d9ed2a3307553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747478df8ca3a4809a743fd1c5626b33554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f25d9c36f8962e285b3a9496eacba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266391e93bbb8c5070fe5cedf7a026c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd60dc1c3f416724528ecace8d05a98557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88247a6d4d7895298235bdeffe782001558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb4241a51c7bd02d4b48422c0da2bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac8273c1aaaf4c4096304d7c24100c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4adaeab710b01e0215080121bd24e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b24c2ec72dd4899fa0acbaeabb9bf1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160b4c1d5cbce979dcc03af068c85b4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91d1f6248d0fee837d36002efa9707564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b06a9dfbacebd4f39c7f2673e8316565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9ba951237c822791a1435c6e90c12566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1388318efcfbaa9007b94d337b68601567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822efaa6d88c2a2f0b2125b55523a180568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9c25cde618165bd1e8bcf82d69c9f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9800d19761e0b74ebf816375438f178570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3654d0927cc142263b24fc458015e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ce2a2c9cc1193c6713c8c444d7beb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5388c1998df9266a5a93ebf67dfc85573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deabd471f508958da0c0eb6abd85899574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7832a692c6fc84915dd48d9f402f4ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511ed11f721f143fa0a14de49f7161a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c39419a33dc51b81a6332e3ad7777577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b53814ebda5cc2f16edff3060de8e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32ca9c56bc084776b7b525ce37def3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25f67d767a654c9bdb2d71a412897a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fafc9a399f76404814087c185cf00f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755378e9edd1fb744ef73dca7ae219d7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3cb8c140dd85f1b8bd57e52bc09ef583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bbfb13c29ba9ab8dc6c9abbfd0e2c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90b24247c18666dae1018150e4b82a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb5d5ff6d862a4fca1de3060ac1df5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce630f53dd4f46897fe7ad8dfaf3a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f674039775251c5dd215ddd05a435588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242385ef0f099f3ad6affb93337e2e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b29140051b1d2bf5a9d6a51b44b9c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfcc226ad6253813d254c82e49b581591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e779234f5edffaa3ca55baec06774f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bc6a4e13f2a4d08a2fbe459202f50593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49eb4f3298ea8a72f44972870efb9b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be107de5598273b0462abc240851cb7c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad48479c83fbb69cc0037dc75f82b30596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fe735fd036676fe998c8ef123cca7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff48d2aec82e33561d12fde5162e0f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473569cb7c12bb7b1e16190917dc9528599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5dd5df72d80ebdf022f91074481a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9db28b7905bcfc14e7e10a1c18d6c3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30caf365f37c8c4209d899174b84c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30e6b2d15ab12ed6201776669977c4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b51b2757ff686e322d09b3a15f7cf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31206489488021da16657633098b1f7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe66863ed1f026b1e741785a056d32e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2f4e9a7ff143dc9350d0142b9e3cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1a4232b28ee108e2c458063ed14e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5897e8506d13945d204f254bde9a32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57190ee99cb6a30f7a1f0531d959fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23e0dbfb03e26947dd08764ecdd575611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6f9a25aaeb099efe5c54ce348c2b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3b81ebca0c348e2233c6188b35b7c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f6cd54370639509cec4537b4bc130614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d5f44f889177d4182eca8ae4a9de6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6234c89305392571b0822ab3e6987f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab31c24240f45068756d820beacbe5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26777b1f20dc6a9eb6f6369463ef7e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50f92abafd0cad28edb475865c5881619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b237ec5980ec64f920cf414244a4e7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23df03b7559f786f48cbd3a384f3a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940f8ab48f3c7260909ab25f6aee138622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201165085457639ebd178ff5a2bf7896623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74887ae5e4137b8c7122a81eec4302624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd789dc57f9ca67d16d5492582735390625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279b02ee345c05fa8c150503dd9c812626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef2fc85c5eeb87cfc051a9872a2efd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e028a127eaccb6e877150d8a2cb5cb3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285ba62d935a181fc7dba95afa6eceb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667bf42c299800ab04093c80bf20051630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88bb3fe81986ba51bf8fa9f9bd35be631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c089674740a782d80bca90141c0fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f2b609319429da06c63931e781765633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c26b940b44476a4ca2ea97ec9b627634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f31f76cb12ee464b20c428d173bffd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1c2fc03714a040ed76fd3bda3e96b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ea1d7e1bffb7b68af83c8da382738637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87344b968cbf5d0ba6ec0b280f7e2bd2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b804ccc04337ab06e381e99a5b07e4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70f00edb8f7f89a82cefb01b7780da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d2b7f0d156be0309eb638a91f4172641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789d454a30361d8610db23c888c4898642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57c78cc98d213e7700cbad2b7bcded643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f87f8a603043f783375f14631b9848644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202f36af3e392e2509170717641bd97645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6117de952eb16332d998660314aa4b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e19a0be9128995609dba3815d673d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cddef5a26a49e8ac6aa0509507a430648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba46a256ca6eeeb4d0e742c81680bc8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4f6a7ec8ae40cc01b5dae29248b5e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2767f2d73fbf337168a708c4a655a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85adb8a9faf4a606e373a465648e86652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca0c5ab27db6c6f4c5915b9dbbbe6b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdb4212d9667cd899a6e97f2ad0a16654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5d1e4968bae737e8ae31cf37f3dc8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41c1f2859b18b93d51a6dfa3f39a55656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d6a2d18fe4cc49b45f23ee635253f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32903bfe50153181c440c7f80af8fe5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14031c209c5f5ef33437a2e8b93ee894659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f6ba427d6cf2d2794e6c88b175f13660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5880e2694541c8827ec699283d467d2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a579dc2584f64d5c0c6e966bca564662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b871da97545202496da4539b754b9d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8de70cd3d8b4cd07f0b65c426766be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701dac0f1e9063cf76adee45a90ca33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcfe24a426154bd39e9871683e5d085666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5bbf3aaf739e8e7524287ed360ea3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55606ee6324a42cd4843a188afb8e563668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a38a47fad880f5ee100c58a0f3066669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9576e3dba990491dee29213a430b48670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989795e6839e0bd73f54c032fd7e943671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cb1a7db29ed6ddea8a954c54e215c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06c3029abc1fca247fa4a160a2e944673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e84bc2fe423b8e6a960aad7e03637b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6fad87d0aa27b764945308b751e19675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e738afee26386caf574e68c61de9d7e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1236c37e0858f32368755cae2e48044677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fd850622577b158ad3c7adb5a3df9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf481753f4804d8a00d6f622969a5a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9174c1932dc9c3dc0469af6a9b9e77d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73e808d8480641278f159489c8095c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f356ffd28bf3377c4279d981bd438b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85eaa8477a7815e29edfcaf4fea8da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a49002aa86577db9430a523c532cdc9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c222d08e4a3eaf05dfd1b1ecefe64f1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee132f4ecb9c5b89681a91105c508405686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a015621a410e34d5929c40653849d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22009711c94a3ff5fb9296c40e3f860688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1f721b80cd9518e72b8f6740be600689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9e8723fc64200dcc1712dab694816690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567da17408f2916544c130417367b2d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a11a00a12daeb27d05fa04d8cb288692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b8ebe0533163f63fa13529fc719e8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6bd43abc1540ebc945377d54b57a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402420e422c024680c9016b3b59cd457695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec5213f89aad9a2db5328f64ecfb19696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a6d3c76c5f0cec86a753496c16169697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff493f7e1c75c92e96c02145ebd15f20698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdce1005abadb333814c1c5b8e6fa7d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53d5fbf499f0bc1e55407011873da3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9fe64df6869c97b84ae9b645abc90701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932fb4a98c388c6139724820c7cba0a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc694f68250af1adbdd5824e55390840703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf12900396863a257584e56f0d8a3fc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d49fa8b41c8e2a68681844aecbf083705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a783b93dbf73e3b3fbb59d918a7425706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d5b1b34ad2836b9bd465304e88668707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecf64e9dab170757e03c8081210f5a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89a38499ae0924d60817a938ad188c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055a7200e6b23dfbe465e5356415c27710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea666ad81b434a8b834517031fbc39f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a491a8fc90efe727e4408647957ac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8197e7e7e20ec209a3351b3725422713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff658a067c48fbf0a9d930b13617467f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460af013d7c4575e48d5cb4b807f82b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35f3fce25d98186d9b2121418b7771716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc6159467cc36a12b41750a69d19e2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaf755d323d0517635e880782175ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034243ba71dbcdf9314823bbb34bd48719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97504220b4d90b4f303e970860949d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361fa8c834d73c474ae7e8b8068e654721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc801f9aba11e4ef3ce4ec7be1c9aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24d69841c5c3be8a43143f9139cafb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c9077123d2beae9e9ebe0a3a016ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a355a767825f5382587b9963e6f4498725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b00401d694e85760ea3ca5d350216726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32b9004a4b67211f61cee99042084b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ffd12b0a0d743232ebe7b1e415e910728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6584c00610db6b050036583876781729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0321a254133b5fb475c901e0fe32cc4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e3d56cfb5eb89ccca9d8775d618722731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19da0e19853fb1bb1b02bf3407784f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737b4cf8c510158b5751002ef6320a5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65658afb1530d44c2a73be02fe6ca01734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d46e4b78cd97f87a1c4327dba12c96735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96134e10f10e28e33ad8b5b4574e35f8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9915436a94a865b51d502c7fe72b8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9b875642bc2fcb44edd976fe09e8f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44660e68d55d2f294a5fb8e77fa62f5f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70664793fa66234df0187af37dd8c1c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e61f0c2df416556fd7a7b94080b4d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c3d7b39fab234f5902da1692b2554742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3728d5dc0677c52bbeb52a49dc744743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad720aab1d7d0fdcdfcb47643873da744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234de380b3e82a55fad95f49e7326c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83d713ab96ad05089874c51b032e9e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8926bab7d6b5dd74558d640152ac8d2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdeb9390bee74b726058c09235b313748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c10ad016a5172ea01d8dba045cc06749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4ad9ceb61be2c3d567158f4b27ee5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2574769d9924bfe47e227e0c321228751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f53526c11044458fb005a37cf5ebf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdbf29ad3c25ebe69a37b3df1bed5b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7e7d064e2b3ac58c27a9df8fd9801754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36e93b6ffee515ca5a3420992b5c5e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b65675bda905c9162f29152958dd9b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899337624cbb60326f6aa12feb2134a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f3146bcc8c01a889502a73bd9fd66758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2319bd4e2d5baa4d0367c0f402021759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c522ca9915d24300d3f755219cf89760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf742f0770981d2cc86a82c9e53d66761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b08b9779b27d6b442e2b19159efbf762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757e4f911e4d3f0192cd41e7fc1074f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe05c788574c9882e7557aa0c5a529764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03a82cd75d804911bc216c06b30102765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52cd764286bb867801370e77c0d7a22766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc653461bc046098a693ed981d0db8d767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf27e7f2fc373b769b4695d9ca5c948768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c059421a7257875bfc0349a8672ba3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca411f2d2fdb7e3b196f3fc6ffd0e6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f7942dceeacbf25eef78fab9f01c9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b630535cfcf6e20b52544f2751013772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a003b473205e8c402bf3b8dce3f34773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a7b964baf5189b8957dccc4a49ed9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d936f3806656db41cb8dad83ab1ba7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66b81d759cf5a7b0ef767c6a927b15776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974bc2648cb7bd7cd6bd1d21c5b4484777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10d10a66033c0bf3715e308ca4c8e9778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb14c863a253ceb6f7ba09b720db345779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d303cc3430a02805bd04836ea5e09e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912e293c0992979d63cb06f93af93b1781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e596deac5f7fe22b9605b567824d837782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178adb40b6ee192ab34a71bf5f86337783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc1b0aefb9d0b73a3db7d3187a510f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6445fe6cd7bba07a05035ace1a44b9785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d175f71c1f29de05d6da21963a3da8786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41351cffc5b7aab5b5ba304012797f26787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231d035acaf8ba0a4aba1ecb8f7c006788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cb393aba6d2e5417ac250b83b5dc0789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a49923df50620d0e2210ae67b7421790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281b575559fdc04bc4fca3c3351a7a9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6fc2ea510d1ca48e4283f5706c983792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d837ea3f3b5829113238749298a9c8793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c694990fc33edf6626c47a356892625794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad483c514a0d5665d548a68233c2a20795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bb23d01e447f9fb39ff52c59be0b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223fde4d106e27ca60f2e4177db2e172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bad3855c93ee0cdbac6f54734a2be13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a13c460a3ff4430c9c4f8ca26b8104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2ecdcc128cc99a15f87f046b5de705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947db4cf906410811704d82f09f45ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6f8ba66beb4a9fceaab53578e305a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133a8bf2df66e2486ea634fa8b3b5378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5b44aeb7cbc47631e8d6cfbd6dc5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dfe32e63614e32ad677e642c2015810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3fcca80d4563a5ea8ddd3fb9a962211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef0be531651d674eacaf1785fa68bf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0201f12811f81b027857b5f4b2ea54913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc70af5ba783debf9884b6b8e49118014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b232d833206c234a1bbf4d0a47381f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f8fd95210abdf4041da50e55ff35316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b4cb837c0e3a00d2f03e1c02ef9ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b9eb1dda6a644f612f226e78e33ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819d6fc108cdb5600602487b99e125019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87ee46ec4e49a5074878c390f0fdfe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818b6ad11c294237b7d01901bf3b0af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8463725c428ea78e3f872dda8e54d8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486fc4be8101a2d3f0102b4f74f37a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4020a7077e8007ce47043d1a2a909b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08a0c40c017e6f16437eda2fbc83dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc6c6d6c72f8dfa16c237419c3045c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7bf46bcdc38895363a8c90ed3d47b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3e7537ac5e9efd6b92c94805c25d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b46e1013aa0b0ce984c1b7d55bc70729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d086ccada30ab6707be420bfb691930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b320e6db516634d9fab04f4135eb3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b8b85b2b9d8634ca0abb65f20411732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80cd43df0c6180f3be581bc9eb45e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518171e07902993b4278736938ab0bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732ef9ec8d2af068981e4819edb708735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be2d504445142d8b9568e3142dc6c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c33ca04924d18f03dc9254ec17d9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef596723d4be0e95b8e16f51617e4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e89f139b1a91aaf1b2945b0bd5326839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274a2d488bfcdb7d6aae3ad429befad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626384203a5d75004916ea7fc229d1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7e4c4987af5343a0793cae3bdaa8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916d698a804c5be4f7923e89fb8a0dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5cc1dc5c7d32166095df8dfd7580c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970b3dc69dbee0f2f4be100a4337c2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172d36ea9dcfb6ffcef8fbea92d058346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5feff573568b49e20d4e5940c56e0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031e2c8c7d1a3608e74ad4258767f3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7da35fe78ff614ddd564fd24b413a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355876a7f6b25526ae0c6ed57e84b75a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595bfa64d7cf4043630997cc99b1b1a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9731e94475c78f0b9afa1c4e9285752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c61ab84c35e2e2fca1d2b03d1a044453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351ebf7c1dd1f9212b3f857719ad6fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d1f30f0ab98f55f02c8524108420455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a59a83dc9a86c18d5e487f9203f31756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a069bb2c7bc6ef7d736a2396d0b49457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91588f802ccfff259042d3ee2449c0e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f8af507d3979e4cf44d6ce6c65cf959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e503e748ee12176ca74cbbe658c8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa288a420621bb72eba26efb0810e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cff0ac43e235a8eda9bf1caf03c7162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79962280c2640fe3542e2ef1cc08ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd90936ad6e305b4edf284323bf1f5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1178b4373899bb55cd2bd317f52f7a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242f0edd6483d512854ff09cedf1b0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e653db8bf7ea3d09c99ee1eb82c57e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3ac393103ff25a1d477b5f78dc24468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486a18df5ea2f69a960541615ce04ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ccdfee1426bb69dd7e4fb82a7d0cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b570dc70ee780bda090ab0a805d1bab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dad02f8b6ec8232c47198216ef4e4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04255fe4e4474dc53fba11f6f1e44c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b0d3d61ca3a86bd947be366de130a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412158f2be7a9a5f597089fc974660375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3259a4d9d9fff1a9dfa3c8ab7944f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448c2144f3b0d01a94806cefe3716fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37746452edcb0ce860b380d8845124a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c988b17b9206e38ae80edb0051211f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543ef1887dd4710e65ef5116c1ae42f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d56f3cef9ea367b1883786a343dae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550894aa81a866f78dbc5be7e6bafc2682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed842b03e7fc4a9d140e338def99fc583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a5caa95ffa3f706238148e48a174084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32355efe5cee9b91eae01f71b3f4c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a108bd4706b0866a19a8ce2c1bf18186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6480b922f1d8e4616f4108c45ab9a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26fb0ec1655c5b59a1e9741d69416888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1507e55ff9886a2b39e302234313289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36504b6131111a9c3f6f6757215a02d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97352ee3e07c68e51327edacdf1b915d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8813e6d84a7fc1901a4add19df65c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872908375f4d79a5f994ba320822ab1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a85fde2b3af949ce80a504a9c63da094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9a543690a32f41efd65c1344bb45d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178aaec03b8bb9d7c8a4ee98d53d0ae496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885eb9860035b3ac02cb1818bce5fdd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599606d671572dc93f6a3ad17b4302798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd435e0d11c2302b8aff726575c12c3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987fd1387d06c03e6736691a182c982100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f30c15337e928d56c1890cd3d56a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e15d2d8de4f00a5a77d7f0f357c1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e91f98402d9477cf76fba60edb6f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64174f64ef846cd84b6bd186fad48034104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a563cb6a0f72e16e8e679b5ecad2093105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75234398d4ac7a29f458bb08909cb3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e2b46d52cc90bb572b65c5557f7df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6adcc3d4f9daed715392b5af90d2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba891e66966a6533db1dd22a76383ff9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65f38f2d782f6d7c556be2b1193a80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749efa65ba63cea2c92f490d739190a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64440a1c48e0dc6e22a1011e31462767112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae83ea2284856285a9024170c74031d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20173d2b1d776a45d569a26bc77d83ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e36b7177f87a4b3ea939a2155915c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781d1c9a51ef7f569ed2aad33ff0b74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82dee8780efe947a41bd303faf1dc7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75dca07dd17950cccad2fdcba25fac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22e6500ceb32f9cdd5dca58710b35f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdbe80bd280a4c14c302ca6e71a9fed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d0d49ceb45a4303f6eba5e1c32721121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cde8cd11090bc82323f144b6e62fe7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47897f5aa70aaacb93bf0cfc1293d5d2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc991cbf1db982763df208116c0aead3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c12cd624d49febe9e92daad3ee2105125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084b25088e4a07181ab5351bdb7c47a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5b6b1a6f0b5315a43644238bff4f7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38774b25c23eea926944075c2500488128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe7314bc2b4709cd92b20202ad2437129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66ae8a4ca8c6206bb26ebdf3caa9b2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8de4289f6b9b72c1b79b8c3277d05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ed995a0054717dca75861d3cf6fb8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b16fa37506db39bb0857c00bf54d9f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786d7d40e20dbd81f6b5b232404715d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a12383237705d09ac5e86481c1036135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49759cee6d742f0454a36fcf148b0039136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11259c31a4b3db1b4948bf1f44bc1de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5ec160f27ed392e6d50532266ad1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fa79063a11bdb7692d1af7572bd05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88126cdeb1cc78a0c8ebe771bf8e20d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf989034009711156a041c32810041141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6b23f85d036e9ee295d801f801e95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a10401a35013bc627a4696531c742143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d242d4bd8de5383614e1415a2917486144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b151f66b83754cadf8cc3c53b37d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e06833298341ddccb9f0a41140cce23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea97498a1225b18bbe0f11b6e68b5c8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c50757d7a461e14f5a7d4c9e6efbb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fe04cdaf4b9266d7f091aeb174114149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee49279fc45029fbd01e8205eba350150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af3475b1f8344e6135b34fbb5fa82b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea125a426046c9166cc516c68ff45b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ab13f1eaf96d99b7e101329a7bd1e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ece171778a47730b0c9b80965bd13b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc21544aba403f45d5384d06e11e57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68994d3210bca001af99131798be48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfe8afcec500b088f41f882b4f18c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50620fa835199c5dbb0540c4bc814dfa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06fb32632c7b11d58bb9d042ba1ab9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24a7b1719a2736dfcce040360e3cf5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dc779fa9d49aed5c2688ca24edcc2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b911c9fc7a864669ad80e94c1020fec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c8556a66d180b745e2add6513fd17163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b14c75d78fee6b58509b80aa59405164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b86b3d55321f2c091dd3319f4ab805165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d624501c1b7bffca95bc02955af261166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340c04de70ba57d1cba643b5db5cb99167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6deb5afb7166e8937e357ba4aa3d91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224c78b3d83b8563b69436a51deba00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c005cb6f77cb820f68f020fcfb501170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8f920cbdc8da1569a09b64821219d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ee51ad4dbf661dc5281965347e8ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc91e66d31add99cfb93500667d8bbe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d0c320fe7bdfeae664a4d7ff13001174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db49a4a6600fed34cf105fcb661636175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69404b5fd1dbe971ca26f15c52fc429176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ed99cc912972fe001600ef1dff0cd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd47d0f40f1a4d140c32490dcc9a2a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59d908c41f3bfcc31f3bf10e5989c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa883b8ee6cb8e4be8798286e8340ad4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c70163e471dc5d5e221f8a6f6b0e01181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af597941efaedd04f418fb0bd52740e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ff3eb5052658ca9d23affd409a479183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a1d346607fe5fbd7fadf0c9dc42d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f7aa1f94293811221cb0d39497591185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72404d53650cd88114e7e47edb262c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2ab26e37cb7d3d9d0e482bf566e93187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030aecc7fc10cfb985f0bef06266638188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ddf76cc23debfb5da0ae35cd8a6f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33703c3b180b5aa1acaf03f9ea3fa6fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b3208f6b94d2d3dd356928fb2be3a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c6f31bc63643f5ad4a543f829c82e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea7f3989a2f0d750500dc6649a682e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee917c0c9b467ceaf2dfbc7f95075924194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11846df27adc9567426a3a7f36bca76b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afb844036eee06b99103cf89a09457196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212d18b7a8caf0cc59ed25844547756197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e4257d4a50e98e1529f69fb517931198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c41ed999777701c3ac005ba6866f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb1aae34bd4c60f63d662eb685fb2a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c65de639d281ef014da32c24db8283201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944998f6e77d94a33558e9aa2c2c8cd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6c80c7eb1bf79cc600d609f70f2a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90e9ddaa0196a263b7790168300350204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55bb8ddc5c8da622b7da59fdd418c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3dfe7db9b26c1a129324b3f3abd86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a072f46241a2e8ccffa568c4576d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c4d393bdf3510535944b5a30204c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cea4684b39d39ef14bf4873a651cd3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e1f2d904f57c985ee2285eae797be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ea7de556d6401ef255b7b23b169c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc73aaa0d4e2610d458efdba7ea6c45212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467c3fafb2903c75b64d7d984581885213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eddb3487879b15b3a1a0adf666313c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edf991de9a49f5fbd83be7c6f45c7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277647e5ca794d2df7c08f2a9d5bfbd5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9fdf4325e336a010aaaa813f7e866217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747bef3c6d83329d3847530201909f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8fb623b6bcb12989f2723a4f99e7d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c85fedbfd3878ac3ae3940f38951a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa300c8d8a80c980a8651c0cd05af03c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bdaf80c3fccbdbb0f19cb3b9cb6b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09d1e1d553f0e79b3d0eb931c7adcd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1f9ba17bcade50934a8f634308fd9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f465c82b45a09b79d768e123048fa27225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8925623b458cc4cefc69195fc77c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cba4c8f71fa3b5f75408006ec76cb0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1be3a429558516d7182c0ce5c89a01228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e052ba897cd2e50e4ec39d236fa96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe75a160125835ddd84177b9b2adb38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741fe59adb0eec0595665fddff256ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73ff7a73a4f4335498d20b35ff1c43232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012ae33ed5432a95f54b5762be76c55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb7b02ebbc4adba2af26da1f7adbe42234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318366a1574f1911aa09171a8b3883e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23775a35a2044e43af1a4eebd68c2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88185ba2ad32704f106012bfe6ab8195237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab45c6cccb615a83bd493ff86c1b97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8ac6ecdbc6b9f1c6c89674f2d98e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659a0d6586a3884b54edfa56ad28858240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfdc69d83488ad49b41e7b6240a40a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56613da5506bd2b116af698f43214fe8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc065b7019d23f62b3a145724491dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387071d726f89d10161985b90e31606244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2ffeffffd321be0ca87b66cf79268245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f4074da38a7634192a68631459a3e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b5febb7fa14e88c76c9bd97469b64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c989663708c806cb913c70ff9518f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113029dcc669f0c2838989f3ccb2536249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52249a6537693ba2bf22413a483b40b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3058466349406d10d8eff29703a0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5734f7ea0138835997d20b0bd8bda9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c5db7c600580e300420f42a4a7395253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57667c9a17b9746ec9d891f54e215cb0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c5c36d8182206fbae1a0b98289369255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f06211faf3655af00492a7cf589141256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14673e5092b0dcd3038657ec8e48d3c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638dbb7f4e23f71b424dd8a435051e89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ffe5d0453f098364e7d4d2bab07ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb99e720c7293447cac2154f08c952260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89e087105bcfa2388d846c56cef3eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b225dc562a1784d3c063392bc52d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4df6835db03eef0bb12fef4256330263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22befecc159ce2055d1d2fd395aa32a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4033613e1585f1140ae830f662b3df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79afbbe374c0990d596e6dce3ef03b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0cf62cb255b255ed079d0d92fc43a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef0ca90debafe253b61b9fa4d7500a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6aa7766ff5cbcf9fd26680d990b8c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff810d34561f7052e033eb30c6569e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f700c3f107381676106a38fab71a46271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fb77ff3b620e9e446a0169f3b9a57272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f509281508ea60231d536ca6eb77f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478105d19241fa20b25e0b324999b0e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fad415615e14767166a03cef954d78275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938addc0c250497bc15915709649e48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979a44065f8f270a6d0332508f35e6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f6e816646a3653eb0327ba1870f3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5e283e2bb76d0daf0e402bf4c7b0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c65870f21b9e37982bb452ec2e908a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafd97b1e34be55d40eb2cc829a3d93281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a445f09c6c0a0cbc864d5653319e3b6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482a953bbaa07e47b174f4906bd6b34283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6661b7d4c76a5f3102a44ba59d8972d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456f09fe4d2302c8793c6a036a1bf92285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8acd592ef7866aad1ad29219d6ce0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355d0a57a357224e786f709df5fecaa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17644a697922a78d6b699dfb90242be0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facef06b415ad97ecb6512390bc10aa0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca79e6c429b7fe18f5952848eddb5a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d36d389b9e2f2596436527d7d784e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368fe4df0106b0c6571a1531244804b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856209d2dc3bed15a1d80c49b40e33de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40a49edf4c26d6a06476ebee6c9ee6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f2bbde0489fccba19b3b4f4a6db09295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0a0f9ea7da79d28701c86a2a6a5e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c95d5a9151154a11368bf3b8966484297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081bbd589eea7d917f57001d286f75a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553e6b3090f909b3a1b3214285aa29b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff4da814c22b5da318850251c07f2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77939f9d3597211756ff09ee2192310301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9734ca5aac8c761671fcdaf9f843086302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9228ad1c356a7e53294353093450b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f355a14544704f7bf150e8eebdef187304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14294eca8ac28a7e4550e565f6200c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475079c9a310411dd5ef231c1796537306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e8839b4b2a65cfec9a21b33802c1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c5006cc02e6b20c8e59a2322c2e3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8484dbded71127306d4f212f735d2cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e851ed132622c93ee27bbe6f9c9a14310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a925372c6b30a72f5db426b65e0231b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfed2545e90df744a063c7c9ad0a60312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0981b3d11fd0ea76818b95cb865872313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf46eef339e2be7358fddf41ee0bb1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc19b3c22a1f3cf2924f30fd165cbe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2580ace26ded0c068e87fd62ab8da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f607eea8777f839767d772f62a817317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c9090e58904e724dacd498a9be1aa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6894f86bfb19c9582d3df49dd1b30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd824d2c253910fad06bd2468e6ccfb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82fb39e78c0f4738628b0ccaa554a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258b73f7504eef6101a125e24f148ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bae98f9503dd8e87292b765c6884c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75945bfed1cfbaab3f5174c2425f80a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc077a3136c35434cc19afd132af68325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c63a1a4314eeed08f15443fd3e82c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc9bae47846a0ae0b2e20067990c60327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d064b34804f5e8c163416c9bc21f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224a9e4d01d622fbab709180852e10c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8df77c3f0f23afd672ecc4645bbb77330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d061375f29f95f6cb379d9f99c56d6e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724504fd89f1b85756d970964f27d9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3d8491ed399072f4cdf03c4dd2742333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c6c703c47b6ea72c2f92b9f93e063334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb64f79026bb7d8d5415fe2b698652335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4230cc2f398bb6b84133d5d2216231336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752487370bbd54940c5805cd5e0e5dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028d5370707131c344b1a5f826f9771338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737aec102344a86c5d855102f87eff07339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d5729c4bfc8896a943088916cabc8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68853f1c15ff0a0276259ce71ab709341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346829cf2e08f1ae3f6146b85a2ad2ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21446db5dc8fdb89769103cb3f62bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdba525170900920ca41668f0dcf64344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8e9a44fab5e5b06800430a0b897a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f4b5b7309a329d35acf38c8d61d66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417cc29a2db943658a456f355e394fb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb0a937304e09d6cce5e97b3b6386a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7729681908ca341154d202b4d7247349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a46d9db2beda6146a253797eae5309350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587f514a554ca7cb8356e216baa7ba8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034216352945221b7129580ab522a52352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5ec5e0b06b75015f3dc11a2ca811e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5603f0a4c940a43d16b948f03aa020354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61a3ce5c64ea469ce86255fe3f5ed6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f78252aabd6830b8d1f50e8b937e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011c34340a2a27cd6d335e302459c9c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bf113fc388ce2d0efb8bfe970f626358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb1a4bda9403d7619a193d9a4707c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae55f9844a1809e60d6dc1a23ca64b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36deeece19c907d193847cb6b8e23d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d683bb556712a2f59f90c77630af8d3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847db0e81b154710da10af3ec34ae9f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846333903866de1f6fdcc0906a435fe2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b5ad325276e4439a79468dea4dfae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45739742430a3a1b465a924a750d81de366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf669f0a03f9591443be517ef26d98c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505d5d817f421c3862c492f499133a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960eacc97218d3e3ba9564f11926a72f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bec249d032c02a43ef8496ad882d59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152093d1404f8451b7308052c1f3982371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba2fbe20730a13d16259dbae0b7857372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6349d11580cac2d12957a92808257c1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da824a5e6b3994da6e82a5e037c353b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c025f8d96f26ee9d93eb845e89be7a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bf31aa561fe01353354f222707802376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9865c8ae0874998133a0d95677b0a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337a22bb9cb25dc593557af83d96faf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2d3adba3e03c4baf4ebfc916f97ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205c7bdebecb80bfc9172413a1552a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a805967c0d9459695472ff41401273381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd94d999381dbcb5c22ed469412f7a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d1ba420c5131f23511b1fe854c740383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1aacf3cbcc3443b81dd3e95ef74691384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc0fce2622648a3c8efbdf59f962bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5088ea983ef85ae60e4c3a0b15cbb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a608eb4ead513f16755d17084fdf0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b753ad0324708242b38c26cb2c3756e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f41b13ca1442be67133cf63b7ba3e7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a315e769a6c968a04a2ca64781cf2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de208f45111e089e2ee8351afe929ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523cc41162a9836a259da5fccd345ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06473743c168d5407beef55330579914393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a88a23bb5f9f32d177f4ac33e47aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8c72ddea4203626088c87c2c2f5bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc54590ccd50476bb158851c61e038396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f9e2b6a57f16d88741667ec14b3b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c84f7002423584f96c5f3810c28489398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452232f05517cfd9930173586973dda399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec504cff4597c53fcf10c80528b23ab1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431d22ce822e1e666560c327d7dfc69401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc516a37ca66a999e26ae123f070251402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e06088c94bbdabf149d5d7cb5a4af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77300338b04d35e7f95332bf3b84de9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef90b8a69c7ae2a90482e7a47bbdce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d37710f51c51d1ec71ce38ce55152a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40088af3a45255c2ca344a15f75581bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cd4f6f6a8f22cadd3416660750d91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cab4330147a35a45f28ac0da484a48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490129c2cba0bf53a4b9c568cb757b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c276ea23d6cdc14d68c380e6f449d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a218f02f4b54a8d82477771f99bf77412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e11d2d37c9893571c5285e782a3ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f771f9e99efbe1a52f8bd6708e3734414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f6d15475ba9657885a71fc77f7bde415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e55fa669657dcaf4b2887a55a9eec416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55354ce0a6de3941c85f995b4b13ce9e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0958218d2792a78180c7280b2dd9ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ec969c794c50ca514a5e5472dfee6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd241d4c5cbbcb75e9e911b4e67f83bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8e1eccf17d66df80e99c897c365f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ebeeb13083abd9d051fcc3107656e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93e93112c7abf5bd36a493d2d398de423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7a46cb0ea905141dc91f7b9e49ff6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c58bc797371bb28dfe33cd1570826425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b6bf5ebfe6a65a3712653e2cdb036426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d825911052bb5dc8afd8ee3eeb50ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a847d1ced7b6615735d5ca145522f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adeed89f043c54d29f9ad8e65dddd8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c14e9476538fe2268bab00665069f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff008d0706f4507282a530179dbc9017431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03311b16b12a1bce7feb400de3238e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060ba6731525fda2f58e87032134b5a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe518f40b9025fa692ee54ce1641042434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355fa75100406d053d9254dd101602c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ddb5cf715a7a3b291d80ae661edf0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a9d300f9918860fc4a5365d878ffe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719e73721e685fb20a771e5bb1e6a31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1e2ac591ff730e117d02bbcf702a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60df80bcbc1141948c8deec78a04e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3412b20f19a2c59ce97db0fb591608441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954a2281f6cd423589e0796334563c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d16ccffc667d9e0076676391efa37a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5f28c91e21f15a85659dcc8515c4a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a9f3fc051082ad405a5055292c327445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a8bbd8e8b74c70f5de111b6e02901446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab1f5300c1996880d9b96e550a404f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28beb285bd8a22ba471fe3030c4cd5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e10d70db8a283d206c61bfcdbeb660449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec57ed3e80754b0b13a1bde2ad039c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48cb333398c0665fe20007e9bfbe9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb4ce61193f8af424bd9f1e6ea3c6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8481ea8a5d94c112240f078818650453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d22526154583edcd3a8e76cc84567a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2bfe19fe46abeec064a86a98b208a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57d8e0c585186fd3c38dadfe275ada456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b004380179af905a6c572f2266392457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e9a1b6fb1f5ac9dda2c05c56651e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04fad1ef9615f3c115fbc6c5692493459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761934f593d27b713a96855dcd2e07f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bcc249cb0f7cce794976824cb0a6d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cff81ab8ede258df496eb8f67f730d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433f056290dcd8eb9baac31ed64663e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577138d0b99c76812f2c25a5e35bdc8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfedb9469ca5c22ace1ca4cd8583df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ccb19fb41b34974e89246d7ad0de94466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431d1a27bc16a87033fc6becd7a0102467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a17014a6d08f7f9b938c6d8353b2c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d77fc77d73654c7e9dacece499e9c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d2ce73a7778a3afcd7244533cc6a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8050f72af36ac1154279371ef5585471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156b892384339282a61066a27f43d43472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552dbd3c8fbfa82d61379caff434232473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aafc7a42281d8ead8900af4b3984ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f154da25d465dd8eab746e58377044f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c1db1cc54a483c047769762607d0b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d8055871ee11c934aacd03504a014477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420cef5aa148d1c778cd32f4092034a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85403b410d2c37135a2003a427753a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a0e02d3cebdf56bdb989290227bf9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7b236fa587bf57f3946431d31147a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e017eb13e44e012d93656ef27eba7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0870f971a616c2c75a29d6f35b275c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79198d4e1f707498a139e5a2aa67d98f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88265e1f8348a6f500a619be6a349452485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f74a97a4eb05901d6ce58fb1c5b3d7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15281712cc8807b519fe4997a105bde487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3407afd996f3e1c2c08c797fc8434488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0b5a615f8a13c06bedd1e5db33081489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b5b0ad7ed4bac8a1e056f517053dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01965c0d99cd08813ccc1b2df5b09d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3870d6f97212dadbf6c5da8b4717c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e86503211222c1238a8e843b69b90493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd5dd10522e3fb81a048dd2e157cfb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224a2f253fc222979969b7bc31aec00495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67437448bb0dcf4d2f4713a284b44026496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250cc545d6172fb0b972ba89d6cd076497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fd144ccd007b8f0f40d8b765d85f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcff09dab84b2ef3192dae6a890f82e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612ec1708c93499fe7e6df505ac8ab6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239a5625a34e19fcdfe995a3baef7dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda115d9e40a1ad1201374213c710da8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b7f28c0f72ed6a92af71082b0c663503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138daa6a3ca5ff77349687635b7915b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cc4d9bb6a63ccb302735c4a2ea998505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5547a6abae51f44c91ab7aa939112ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e4ca4fa030ca4fba781d5e9ba0673e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed6fa8cf0b819a9c6337300c6f9b72508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15da793366dc9c3f7204a5d012d0cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d59ed6f001817c0a4afc04fbee8de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce88822bf9033143f6e0a867623a493511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285e9c4e40851f62e57365582d841e8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404f6b16e1a80b689a8e1f90bbd9484513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaa654909cf5efa4ca49f370c10073514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342c6bfbe774129b7061907cdd9c427515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59860520660e0c676c1121743dde48e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39ad88f15fe5d52f0a351c9c6bb662517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116dea77461e73f6a211002db0e1af2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e85bef1d9420daa1f0b3c65aaaea8c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34f07c86f0b823022cf3ed708df0b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96f8a95d3250298dc7ecdc90b29913521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d6920d1de24c4b840c4191edb65b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ab51af03c40f3e3960fb5fabb9c83523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6aab1bba4d56df2c62945be605d08d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1adc2a4e43e4581c151a3ec806a3ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98a65726e26d634fd1a94b8613ea6c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11650ea5999d23650c2c33bd9ac788da527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c0a901961db4764e3bbd51c00f397528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95444a53763b0e57f59109eb98f3a73529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ede3f14ff2cb50193b147985b706a5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2306628eed8dc839944580a313fc7b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0887a30ceffd841d924c3bc676daa3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c98d2a04cb0b554e7ec9b7a2b5163d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d161d0d5fcb54b1d0c78b6d30cb888534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bd0abcc7abdf981201dc5a3cdeb2d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619b89472b156f6c555875ad5d95e83536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae68b7945052511995823c82867bf95537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228b966f19e43a4a9f119508c013d4f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08e59f2a3ac80fc450d47766642fc8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec84a58c3f109542c58b581023e2cd1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27dc4091beb01d8a5f143bd76ff3e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d38fae1dc79529d2153610c17ca4d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf584453156f46dd09b5ef0010a707543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e92bb56e7cab60f987e7589fa114f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb4980a738360de75bec7f83f1d7ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece85d57d5127df710923569e7e8630546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53c249349908aa1ec5259a0a8f629e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa15e6880af7e186333e1d363773a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0d614864ce42d1229a3631b411b5e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390a5c791f2b5e82334520c984fe10f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a907b42f36a10a6ac1f9d4546bee1cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab04198e069f399e87d5a7af3689e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d9b06f109439e2ac678953f3d6a3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fe25133bd6a547d5382e94c2d4510554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640927633580ce80cbede70b2aeb96a8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaeb81593ac23db8c71662cf34b94f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70541c6134da50d969e354bb1eeda083557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894862f227806a2dbd5f3cd018ca1465558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e220a2c89d141a9f829e9a03531b0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d0ad936f1f057f6b6a3956355f971560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dec24b21761517f6da8e08b921d02561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4ce329c565ed631a746155375e987562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33e09a2533adb1c54d071d1f662257563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ba1eedf026648e12d0cb06493950e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7a97af91b2bf5df8db7fd3dc0c9b2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7eeb0e02e1f5d0d7b2e001ecaa040566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37c40fd5b4e1f7b10544fccc3596c8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f5eb45651ba58f8cdb8b7b9a0abbd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce5d6efdb9beb326c9c535081fc4e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064632a5a94318aed3a6212beaf5cbd7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a397dc6016a7075716027c0ada11c61571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e983bf61d2086433a8484fcfabec3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0d2e7259166bd9de06ea9bae1d3f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07fb8eadac3505a231e00785ca7a76574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5a1bd753f5be52c755f53cf42c142575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cd64c6fac994ed7d2cd29bd468c1d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738d4c7522db81d052f0390d74af5e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34682a88c3b4be969474f9eb44124024578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d059db6a698e702ca0b4cb792aee6a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24ecc21d3fdec0f61ee2c777f0d285580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862290915a5c067c5034ab6554e06ca3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5f8d2041894785093852896ca18c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b25289810126104d7cb00fab657364583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963986ae3a8ab671aada0ccf1c7cea13584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a7506b96b2511963eaf7e3528544f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e4b49abd9f8b09498fdb70d465230586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eac3b9a9817e3bb2374137ed05f19587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c793b9d3d72f1dafbe8e42d1e8989c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8d61cfa0294499a15a3c975dc25b0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538935d7a5add95a52cd0ca913dfd12590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01162d41bba2eb18c02f5f9c827bc9c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e2956a5e1ca3694387288e3ab3f5a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabde236551bfa60dd17aed807aa0ddc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473d646afc18ca4a2218eb4cc19def8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1c335d82558f119d8ffefdc810a79595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a22530dd7ba39035da5f9af47bbeb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce69769c9c7863d47b555404103c2c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dacc2a2aa97896758224830f1c7c8d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aedfe3d4297b874d6966697c0fc08b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8a9ff484ccf72888cbdb08085d541600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9419c3599419f5f8c4ef69295e819601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ba949a5f95aaecb23865f29ee2e7d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ae000cf21ddb02828f45e71d9ebe1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48a4c52dc8f92e5a514f0bc5326053604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b2bf1a8f61d88a3d2ebd942d5ec37605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2cd5ea6ca47619a4d5c1bc82d5fa8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db96c81188c5f8d2d68f8ff9150508e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8da1bbf83ac67f17976fad99627111608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef872ea248fe87c52635fcfa1616422a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf9cad4bfe8977bd927d840c625ca9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e4460226aa6dff414c52a1cad7f699611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa647701b513867622aeb2e28fff4bdc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37789b146d569a1b02690732a6f224d7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140304dc3c7ebb8015bd299dad197c0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4259b8dbe36e29b0c282ac63c63771f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b2d5706c87ac4e0d3ebe25c3e076b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674d895a055f815f112984b76bfb295617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6a5fb37e4793926ba3c9ffbd57f1e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d6edc87f16f68b2da2d8788a30789619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0dc4f02363f91c9be86aa3334f06f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf5aea676c6bf9025a28261bf7bc6c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c69732ca84f062e752c48e8af5094e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350f3fab7b761cef5e72f9d6c327c0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a641addb5c5bc85fc7b8d0809423085624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41982f969d4cc336c5bae4a059a91935625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7beededc3b422938d079e4a142a8fe0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30717af594387736662b34cf14e3995a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f72900b91dc4c0f26952688ff9e4bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12ae4bb0eb1f09a3c134c2be2312dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5535c99ce4db2ab7bc0e69b5b8997630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1ad60e5fa09b9d294c117c1cd4acd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621de63daab1d762394940dcdf8c8443632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c988e0a950b5f63356f9699585763633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b5133bf78355a7a198642d5290af9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be744d372b1c127c06818b7dfae8f9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6408fc0da86a8c44669515fb4e55328636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99295babb8671d00dbe277c05a79f97637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f01f168b338f2c666dd2078c5678f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7560495d04386347d7af3b1b04d019d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da369af8523dd4e7b6a96923a3d22e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5013f499d405dd95f48b49b71908719641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e976cc56bfe87219be6aba6ef27dcd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29132e7b0111db483adba5b281e9ea1f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f1b7356b88722d7759967a81c76d7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd729283567e7b90e9254b54a25edf1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6450ab882c023ed37a1b8135f77d74c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf347dbea4f87fbd36a3e615695288f7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ac8fd156be7155c06178d1b798508648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6ae925c65c64c08c2fb33ee2e17c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18825adae9d64e1c34776ead6a7faeff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a75ff13efcef7c849a955ff3389d09651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ee3b707dc0021bcdd33da956fe4b6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955bd9a284b1364ff6881e8f55b5f6c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f57fdaf90b953716248e8b7388a180654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8694643967cb81ed95ecf08dee834bb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9661fbb5cb323e5cb530bf7643a5d86656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993877ca69fd5cea1ce364e9682a7e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c733da31c727c97e5b7faab8443f02658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d4ffa42fa2e26a5ed62afe7967035659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1c869bf9058c3f1ebc86a5fdbe9be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d923c75ff3686d1d8561e7499d08f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb465155bef0c7100472b6f76f3f5b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f7022ced3301938e92546f7224bea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20b4fc8a0f9533ecd15fcfbcefb1e5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851181054354f4cccdd4dc9e412158c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4e8c92eb39a0890c1e2f2b2b3d485666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad9aaa113ce23a23726603483e71da667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fa1956b7c12c3da653c06051bb049668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645c1fb4bbec61e729a8e26d7951767669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec5da0ae838ac7a92033543a31106b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95306602391e7d08d79214cc305a3594671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa078e93ce36328b78bbefc43e1d7dc7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba023d99eb68d866f7da7aa0f8e9833b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac95ac79e7f0a825b946ebcc06d7cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2301a4467c17d59fa6d827be39b09c6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017be20a7471c63c1ae470fe5c988467676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480f0729fbe0c389e4a57d3b5fd4727677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a084e745897fe9cbb8c23c5098b20ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a447fb7187da8de92f5d99ebc3430679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d165472e36b622af605bff2b43d77680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c047b93f14e6ff26bfd9cf9103c53681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1ebb89ba87107d0a3c524870e3724682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3739981c6b5f2d941e8a49aa0dc4d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89389b5389635eb8aecc696e57624b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f85c7ce5f1e1859c82062ef10e9f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191cade865156ec6206888f4e61ab3a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b10d91b687ee0949b1fe80fdae760687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61438a4ca566ec0a360b3bdb71430aa8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8a13c15edaeb45d82f5c80010d8ce689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b40eeee5efcc9e577266fcdeaec6a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfb751d45558040064718495a36d5b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1196883654e945c6017f83293fe778b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049e14f805fe81d2bd651592917b8c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b63582ae53f49cc6662c118f58da97694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c5d26c5758937ec9ba50f347e7d7f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c482e65062352e029182d748705e721696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834b80d7b3d9a507d102110074b7b90697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd329e66a2089d61aa09b130c576bf7a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a471d7d172d9b781adbf4e418e997699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef65194510ac93fcf9bb537984df56700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498666726725468aaae60e6a3e2550b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c2b261c2938e4bcf616d22e297d68702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac60eca76cde403e489cc3d1f66f2c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dac4db428dd380287fe2c9ed8fb943704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e64cb6827a07bb0c7ad7fd751180a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943124aa2cf3b929474650c85340894706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c48f937034c42f947737782d51c6b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0b6afc039ac6d508257563c4ed16e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20eb7bc48651f45970edc25ac1a25c3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d5f05825ba89ec24cf28084ae0d83710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43404ddf77a2d84766a1181971312a9a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded589728ea3f84531ef5f7f411e319712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0c2d3e90d937f480f78bf72a6c670713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590c50a3351131877a6092978769df7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a8bef8ba7a27da1f5719517948b7b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1b5dfe956fcbae8260b21ad8a5621716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67de8e25c502e3c53c5b6102361b358717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da136815d0745b9c599601c3eae670718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f256a5627b50d8b7e7b40ab6b0cd877719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb003ed5606bf0c9ece08c6fd3288689720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32155fe2e2959ad7846fec6ad5558298721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a4ae9b5f91372b6a48d3e81295dfb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510b885301ab91dd78425a12840ded5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a9678e5853efa60412fe56d782a38724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58543fb5c312c61b42fc7ae249e4a80b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dfc9446c75c784a6d70cbf6b5b94a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69498043216a437edfe96efa4af517727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d07156318f38d6f8c5f19c9a2d967728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368ba4fa6cffee477f1b675184456a2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448aff22d5f7c5d00637bd6eb31d4fc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bee2e428df13199b72afb8c9f3721731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346f47244d3099e65bca8822c2a97de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ad30db814a608e98226044452b723733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd178ebdfae84a56d20a7bf82fc042734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030560c0ef53fe97b951924c94a311af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de844b465728ede77553982d80402758736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750614d883ad6b6a4cba4c8b0d082baf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65984f0dfeb7cb647b9386d7ee118317738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e3fcadffdd7b4c7228219fa2b4431739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4fb622f28a7cf8cf409c6c610332d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53627b8db1c7146fc3fb7dacffaf33e6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e2f6cad85a221e07b7da67c718192742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848a5eb496bad8229921e9c12393a0a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b4c966513ec445ac59e83421b9a1f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6815650cbecff71e0672dcc572e5bf2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678602553f5b08a7ba2eb6a94c6fc26746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ce3a4160ad67292698d9239bc9c5b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80683ebcbf5dd17da0e49a0bfedc9aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d25ceceea2ac697c9294af236b16a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37da84d71e4c6162eb354b5cb7b7cf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c750493c6063306490fe8daa8be01581751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f92a412b00e3190028ec54e437bba7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238bea88c90ff30731441eba8416874753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7900e5f3bae103dbc1a4a04ef469ddc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056cd85835782b1e4f9116871fbf30c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11575e2b61d833ee757241d189cfcbcd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3bfb2538f6c0c433ca67f45a6952ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e1d2f3f769b06fa5f16f9087e8be0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cad2e6199cf619498d56dfd7cd9c4e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36280f596ec9243101e7cb3ca36fb0a5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbbe5d741fa6ba04144a1fc2b77afe5761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c607431a7bf1b2fedef332d9274699762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa319c2959a40896402583a46b8f1306763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cd2ff131bb42476b1009dbe8ddfb4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009cc33f216e92c6ce8a687b6b8f275765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186718bc405c83d1f44cff77f5503395766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921adf3c8ceb57dbb36d009c7a613db767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b3449a24f17cfd18b36d82302f5c9768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2096e39adadee59d5e07a5678ced361769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d496fe84fc0fce4bbb0a87f9ec1908e770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c68450501c75748430824aa76fee15771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377ce067f44740b8ff3790f17041568772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45534dca8dca2e9bcbf2eff51053684c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387212608b641be43288382c799f13c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a3ec4800739a4483e0f5fb51c7d72775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bcacccf6ef701aff0edb71149dc92776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864e7867203641f3ead81a20641545f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db529d229da56bec74d0e3d0fffee4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0686c2eab718d4eff65e83d1fd200d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d33f12855968d9b6bf8a25a251bb8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb381d70cec468d5b079ee797b7e0b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e8ff3669359b8f6a221ec5eaf7e56782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e80e338c7a4f0fb830937786c81e7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafd9549eec867cf75fa2599981dda1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ccbad733b87e73d763c97dcc6cd20785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4ab3202ac704664aa93767eda3aa1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f946f469044386d615ea74eee3636e787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f429b490f9d4a47153f5a35d77bdfcd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389132bb2513aa8b611baf49b0441d3b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09220b31e432f5d2d87da49dbc478e790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6427b8a9179a53ff578970efe066c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f2840c4e67b23d63dfd1328a6875f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2e0e855169945436a25943672011c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb608c10cc3c03287b010adf44a775794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ae57cd794627e9f341ec9cf2d3b33795.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>