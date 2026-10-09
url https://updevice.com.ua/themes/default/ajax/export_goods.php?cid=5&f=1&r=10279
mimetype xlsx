--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,245 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2887,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2962,95 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3070,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3271,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3545,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3598,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0904bc10a5d7c8f78a7452884196b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d9398c09d3f489e31b8754dd08c0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f36764b7d2224cca569394c0d37ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28840e5e278a2b79904d9489bb6840404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb11f88c9f04534132278658b0561ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e725c38babd2022e5055fba5c598f296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b41a814b898ad8d4a07703ab76e017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044a0782d448b6333e288731e7b617c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a8f87b4b477e844692462ef2510f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a48278d6ebc5c87744e678a1077f9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b28720a599a56d30e28492f46e96f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21146baf82908d0ba149d908dc644bcb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023d28b276c8c2cdb1c2014de0f8cbf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5ae27e3b894cd935d3ccde0ac8e9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2565daf0af9ccdca4d6d22bfa9875115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc013024b16ce9c514b668e24e069c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4c1e2dd7d9c3ab38ad46fe902a76117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479023500e9bdae3e02c93e4096996e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334666fdff8159ef4495266e0305aeba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb3d20990d47b91fbf38f5268299ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e81be4ef0e8e33b890cb8c13aef8c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e243533b4fe420ae173d389942b2c6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc462bcd13d4c1e91bc9fd56c53f7ab23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d971079f80ff96aaec14365cb69d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc60200242d4874dfba3c3d6dac18a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616d224ba1821d32632632eaf58f16f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c09ff7d0e45840a9823745a638cff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9e8d0025201247114c02d6d40dbf928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b6a58b95b3ee54f40eb415aa8bc1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8490e7fbb881027c87024f29bd9ec230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa24ec88461cc1958a149b23c64cb8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e686fd1b538ac679bcf6aa89aa2562c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8506187e5d53b0a6bdf072d21027d5c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d12b50a90823ea8b6772ed60bc19a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86a029353e68aa3598cc9527eb57c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096526fdd9f526c19689662e1a1266a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02270a46616335ec20f1521660d410ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f35a7c1173bbf8eb5c5759f99fbbc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5627bb968f8a36105cbb72885507639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13564c2837d75632157394e81541147d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a37a466381babaee1c60ddb9bcab741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f43590315d1db0dcccf9e0cffc90c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d44696143ff9798c6bffd71e0ff5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056f94b3f5a3fc80bcf6a1d5df92a2644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a73b579b97d3350910980723c8b44045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcfdff3fb0eacfa66875321b797fa046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4355907274cf950a3e5652b0595590f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebdf35d0471dad10a6e908299c5f6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202acf45a941b60cb69e8d29e02585949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52088a812acf06e3377edb9381c14450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5d227d8684d80b3c036c67abcd68d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfa7b4179bdd13b2441681caea80c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce17f3b8ccc98ca490f165dd3fadce553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc13356b4dcf41722d194ccc90a050a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27893e5ab18ef7f18b1b8ad5f7271e1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd63016d156990fcff806600f2386d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5271d31c4a78e18bd57423d63b6b1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09e842bdcfdab8bc5cf0e96e18518258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70baa5e2f8310d068e07b2bdc15ce28259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ed0d9338b26478e00ae2b5cb25f3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23e8c335509e83e15b0d75bacf1f0c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83200ba7c3fed72bdce1f663c68120862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d49384a482bc9190729eee99b04c1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2af50ef5cf4ea7b8e310757d3d6d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3a24d8ce8e228746106c44da3f43965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d3c6b908388058aa4ce95a035794966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1c25844046fcae7b0217e36fa4d3d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ebb86a9cc1b661837d3d7e9b212ecc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b998eefb70f9277197427493cb8618a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ff2c852ee45dbab3f44c1fc2ba2fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdbb482ad1d2e5f2cc48516a27721871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167edc39849a4337b312c1b098dd976d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d01c6c4707519998a87e2fc4bd277873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ced5eaaa2f0523be8f46a5fbc927274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68329fcba6462b16d88a7564bb58758375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21937dba953300df89ac5db9d0a0df7176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2ca0087c4f9ad288af53fdc0f068b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1f4729bd566f45ccd349dc27bbbdd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49329cafee609bd54eaf09dc59d45a6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f898e8e665f65c0a70055dc9fa75b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206f9a223e459223d9b643e6cb88f3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48959adff744995bbdde8689e40d406982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd7a873d45ad30b9a5ce9a8cc0fa8683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16af63a3f54d97a2782a6db345000c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923409006a3b3dc22da70da5c26bb8d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e86bfa4e3d8703eabc9c754f13fae486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62944e6378e52c7eaac4600ae5a3ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c04c522a0d325b4cd2e38261ab5ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5305e39a9b909498489eb2aa7031cd789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c648533398f96b998f0c55d54c3e86790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d90fabc61e08e3e2dfb9818b333cc791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada258a85de381b8a4dee6992666ae5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719b5098b10154bdf71100eea9b345293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2f527df7ded59a161770d9049d0b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f284bb83a5889f463238249b3c74e8495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8027ed08b3d122f3c384764c2bc20896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531c906a15b2a7fc2e9c241af0c763497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbe0942c00a732e87564c1ab73896898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd351569bf108f1f02c11b3dd6d27e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f25515c728b17067a02876de3bd75100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b241663da9484bb0a480c403b0168101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165a67e0b1d13b78e6ec59dcbfa55a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e67a9616f73557f1448ff2fcb3a1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804238d170cd283d33e4f06bddc09779104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43183fbdba24aa357eafe8d3911264a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce2a97baad11d52df562761091fb0e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a1c5c31a934754d9073d2c3be3e1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfde0358f94789d629bd8626742af6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a79babc2bb408d1b44db7124fa26e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf593bbfb69fd5e573fbde79cac636110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbe562e39168b85bd53ea571071530111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3632189dacdb83a7de4e591cc83cfa4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec9844ed7240eec9e76597ee4a7a3e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c5bf54d0f7c52cdcb21199ce21143114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044cea6be3f3502c3a936df152d83d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba758ea9e34179039b3c6a4fce1bb2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129843aad9f915b482e5e6873225ba8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83359e9c406c2bb559b9730b6a411f90118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b349161ea758136fae7e8f2dd9c0c65119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61488db4e1f912a29a5496afebaa04c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078a720a0792e68003d7867495cad1b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7318191f2dc1947827d6fd7f4c020b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8862f6b053928bc1ae87608a18f3773123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a93e9c78d54d1f05703e9f4c6c5b7e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da78da3420b3f744ee2939d2410ee8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69113044093dc17336c3c6f01789d361126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ce4d3bb514c2d92a3c2c83172d774127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579c7651300b7c2b7d69b62fa8d9103128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027a236c165de012f6de373ea92c2df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca995c3f89d400facf29e10d368bc413130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1272d086f18099a7604220a9b6ec9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4a56ff8563230bd8a8aa02b007f6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466350def90c724e7c354002eacaaf7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d3854b66e3a5bcc186f61107b0741134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e616b761fda30bfe4056965cb1cf91135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace13e7b867bf2b3fff890b4fa4b8649136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86941583ff62ac8ddf51b3e01fbd7db1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8dfee4d4981ab8c18391e649fd8d4f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9cd88c6306edccafa50e228a88ef1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357112e5f083e59c96f5913d911f2c5d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ca0eb8d4e4fa2a04809e0e9ceba72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7172ebd0fb5051fed7eb46268bc457142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf9c49bbd0ddd623371745b4c317d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048ee29af24211d9984a0e72f2203a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4252b34fbb43d43b49356e42d269d6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4a314e19e730ce1b0a0c7610c7469146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1523b9885b43400a6d43de75b3fba5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815d53cccbba803dfacda676edc6b66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20853c96c1b6f540b36bc3f5c8da5b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6621fcb460115bd5af78681c8f9c15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282f9256104b736bb878bc4e0433d82151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b9ec89b2ccca7e4d29c00eb531291152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90119073324b669dee9d9577b0196d94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf3051786a572e3571ac21f5508db5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380112d9ca18b9818c7927a01953cb1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e00f5368963b23f26c069d1790195156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5dd8a63d5eca909779efbbed81461b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5229cbe8fb06db05d718b59b7885e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5343c3e8ac6a425eea7c37e91d4b62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294faac302784f0657f44c8cd2517bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610252327d7ad59b9c906e6cf63aded7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51434001a55b6b6347c123dca2644c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cadf059d04b7dedb27bce981a50ee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0e90234a10bda94f9958ece54f789164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b327750228a0a86cc9bac0b0d6ad286165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c782d177382be83f0ab12c26f012be166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd63f18227b21154e218a2e65f4358167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad0d6d668c16c392dc6637e4dd1424168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576037995a440ab73f0aec40078ad9c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01995a3a22a26562f8f6ed9c3da925170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad4049ddd9ef1edc9eb1bdc882224b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46260af1fb684fd59b72a879e8c1745b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bbb3fe83825d9c4a26e03d79e3bd6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ce199d54725a744cef95b764056f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6294175ba3b1af29f5797231609a72175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b721c600ba4bbd6b24cb0abdf28fda176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedbc8a607370f78f997a1939d557d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec127b9355ffc57534ca0fe26d07164f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c2418aa2fcc670a376007240f13ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34705a3799354edd9627be7585fa851180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26257dcf659f9fbd6c8e52485ab6e867181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d1e00576ab0393a9bcd6882a2788b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904df792fbc6ddc9d18dfdfbccbd4f33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c4ae9d1063eca10ca4c77a08dc36f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484b781f9e58fe5a069da4c1a4a2b36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed7690d863d532281e0ae4c6247772186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b0a5e22c829e1e70e6aade8f91fe3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34467c0418c836024afa22c7c24e228188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8e559be14cb8c348c62d609988721189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef28f1f41176dc309812f13ce955b97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687384503f22156412af7a96c7a865a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699fd617c4f2186edf79c6e0f08a222192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff7b47af5a07fb9b9082e9e9ea88dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863559d12f95a81b8ba8397952b8e606194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18433cae9ed2a52ecf5e2b84e78fc78195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d1dfaeeafc5a8ece2a0a69edf3b53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92cd911f245a1a840f52b23df2669f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f570c7724d8a2a4f9afda066746687198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d770793a54c567a5664d871c1b3fe1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e929e64be46e4abbdb072116d1a1517200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2b27dca4070bb3fc53569b4c4ca32201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa6ff934ec2e8727ea3871b699cec2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84925023d8d105409dd0003f0b194f3c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b5b08dc209fd9173f42fa3849fca1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45d107ff0783e44b565c69def0af57205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97918518431c658c3e41f9fed0daea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5422dba7e3ce190f84562099debf50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32542786207a33309985dad83739c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a809d9713c0f6108c8f493f879d9f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75d62514038c2ba7b19bf4792d4e2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5b6fe1632ce1c2109e68fc4ae338c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29a285aa595e8b2ebaf601f2671826212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b3c45fafae3d7e2c06ca07a6eef45213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c8f0f9774e4110c1e87a75cf9369d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe64378462dd2283418be46d38720c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45b5e66c96aefd8a8b58d4d4b2b109216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06892201df2613c806ba91360bedf1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71f0c2a6f20a3883c92a5b6ce36071218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55583ba582dc73d5b7d99adc2a5ed047219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de4605564d296261ec82189a1a8fea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004b65352140378c54cbd24202e2997221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f04cb90da5fa5138965605ab48297222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797a0e34ff545e56d080a8472461a65223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e527ce3436e070743d367a8c5c9149224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad695f13b341d9e1fff11c7dced3f0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72147b4bd00ba5b4afcca6099c6733226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246d23127bfb19babfc6c9bf3eb6161227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe73e2a33e31fa5cb1c71ecdbdebba6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a52d36c75fedf7ef9e9136da7c7092229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd524c1ba33217fe3d56d957cd3298230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a656807c65b71ccacce11a321f52970231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dd098b8723ac9bf85109c5a031bb9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37f03529406ffc37cf8495707a014f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155425c4158a6c7075984b0d7479a21234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90063eab23742f5488115a5c71d876235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ceba67b5b772c5457652f6d94c2fd7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de3602523ae48411a003cdf9f73d8c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701be65d5bc3f55cfbf5ad8002089600238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4e3126d4c0b2c17ca0786dd2cfb24239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4fe39f25812baec2f37c99d503530240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7625b22a5009c5da7fe680f30ca189241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02739a9fe4616ea63f1e77d6b46d3cd9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec463f0c2d51fbc524217186a44df970243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504057164a95ac68fa9a7852a37bb6e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116cbe160d8d7124c78b0c378d5fe94245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb335d366ebbd5aec4eaacf5bc91d5ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c481b4b0ca086e1958489faa128a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6e5ab2ea1c69284ef22732bdea346248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c933d1a4c7e62780625578e31b435d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f64f2ec239d597c7c879ca142ea4285250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4237aaf3b146b6bdd64006cf04ee5bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb91608bfc00b276c9d040fbfc5a51e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1ae1bf60c39d4e8dda941baa1f133253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9943626cc6a76d21f22460acfd170254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e65ee0395591249d2f6df655f585c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940db199d19ca4d8493b865d5c6f60b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ad40995f2835bd8dc408992aaeed0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6f54f9aa2296437d4b68f9663cfc1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff44916d3331155cc9cc21642bd05e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b6b2f0c16aa16f0469ea3e1b57e77260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde50839f93ac8b5e225615c8a9ce553261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708fe41401c3b3ac220b75832fffdfe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165b8f7baf6072924673e4ee9d58015263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9a1afdfa87e89ee06f4a15c7c0cba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38423ab8b73ec5459935fbf69bc33ed0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6300febf165535bc23f5278bfe480266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6016bffa16c90289fa6e053d351a2c5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c2405f58f2bd69f742d7ef5fb27cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5cb3734541b5772b0d7f3b2645a20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5373cfd49dcc936942cef73497d81bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dc4c715bc682f576f1603f6f8f65b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8a4ed764243e421afd5378c6bb738272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14917abaa69bc451ffdaff9f868ccc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eabbc61ebe2f747e01083eb6130a4b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5d5e7d704d7450d762d5a975760a7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85251adf91380c52ec7f20126da16d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc92b1db006d9a63c085f9e059f10c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da8f2406797136670b55adb186344c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebc2c024c947874da6a5b476ae1182279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5696ef75ad4ce3b5801232f6d2fbf2b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d0b9f3e06b9f60f62721cf3e0b216281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef4157d12607f9660cb1f68a80cb66282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e861f959900db766d03eb53683b2c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e321e84fb362767d59683b3ea9e25a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b080df012afd7cf532392b17cdcb24e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992052fdd25b3d41581d2484aa32603e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ce44e2937a79926c08f68aa1fd714287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88074602f988bcd9f4e3c29179bbbf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11c2a434dfba409252d75eff34d2b4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619afa70503619337c267955db47d73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16ffb78788409ca9670ea252275bd1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db6fe15a7d8c0df27b80c761ee8ed6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280fff6bb74c66bd0b91cdfb584ea4a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756acfa58357305b9e8946e1d3a127b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41f2e70560747aa3ae1a527115e787295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf9bfd3bea006ad8faa3ed15dbec4f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd44d74dec6a1e909616036b2a00675297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73041d310986d9df74e78c45e1927afc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6be53697b4f225733d6f39ba94ea6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a837a8404655474dae89f30706754c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650f97cbb09df817cd141f8d3841e37301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a23f8da337100a18874f3b2e3f5d7d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc27227f39aef0f2bdaaa00950ae84d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b958ca39f9e6a9193325278f41ff6d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b3ad19a317c4cc53ce0e20cba491f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3770709559cb50385850f08d094f441306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018a656d059417e40a33afbd45c4a89307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57c58146e0948e65a92f0736cb110e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997bf9612a9762c3e7c2e61d32441a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234f93e0d03478218586f09ae7be3f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656528eba5cbf40294375e557cd0ae5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4846e17e0d6b9882b2a1248d5d6b9e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603921f5e0ffe5dd6d5e30aa215787b6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a74513420e99adcee7daebc80dcd1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7ee4dc27f74b45dde827aa32b6f33315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55608948fe6c3891acb1ef8a5be81374316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddfd2a05bfa1f8d5629a2d6c5483c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9100b30ce5eef1300ff3a9ad97162318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e9c6030828c4bfc93f69ad37f14fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbf2266d9b058060447e28aeea6ada320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21918d3e9a9dbf1b622106f95e45d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c79150c45dee2d7f7f7dd98958a68322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea71cf5a17a895e338b3be30cb4c138323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaa745b2b5fb5825455f651f91c78b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd406939c8de5d4743c28cb6dac3ae1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff71e9dff81cc0f6875dd7aca7cf2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d39c04c3757061d09035636cbec9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32791849c2b70ff180d625e4011e19a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eee4e59eff0ca0dd26fc0dba3bce3c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54129115b1735267b95faf263285604a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106abc8d4bf48af40884251708aa5110331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fe81c0e8aaab62fd2384c6049c165332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12b025aae4168574d83b65471d0d3d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1427144bf700ec9649e28f92359269334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daa9ac04f80b25e5a4877e92658be5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d444833adebcec39330ec0e2f7fce95336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acf6c7c2e6e84562de7ee472228b3d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dcab3b530a2b3466208040f9919d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7374f9728890a9266efe589d7eda66339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e77fc5830ce7b4459d19609af4963340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6999d2502affda7ae5d95cfced1598341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d654c3d207dc0298ee642595a5fee2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5ba3723b5529242e30d80e630bfe4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcc19bd184eb31b11c700ac5e62f97344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d39b40bfefd3b4bf71fbb4b435bdb9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a722572477edab8378a3b177573e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862dc6cefa37e520dfd1d1160170f71347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bdafdf2f501eecbb7c210c1a0d496348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bac7975c0ffd94472ca42d2e7743e2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3309eebadf210dfba9057e8204e9f3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72255fde62d8d148c874f3d6c263709c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd458c02443095167653f66c51a476b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8f7441c48b054f0811950bec8262a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f0e745233dcc1d2ebd1c62c69f2554354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cec1b269bc2eb0828c010288d2567d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d45f075d602cf61281044b8dd9621356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ac3c435167d597ae7f463d6e18979357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3ee51a85daa42a266057db5f8e5de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c0ac258bdecac0a081dcdb864e6b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd19b35530b11a39006b4e52dcd6b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81b179b7607a00f85e155c06735cb7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d73888a9c2c3c0ff82dea86feacec5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccfbd39e351a40d627662ede3f8bfd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4849b0f2e9f0106f94e3baf188b46c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7ffdc16e44fbac78e84dcfe36a9d3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a6239a2c38af1f25684a857678440366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f94fc1a0362b52341219e775df2cd3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef57d93355baa2e4d510cc6552d5b9f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8d44bf0f984dcb79c0b83d204c18b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcdb57b973b275b41bd3e743af7cb3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dd083c7e7c84897d29675f753f4ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24692aa0124e195a506ebd53f32025a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171b263d6570a5fc2a3717f8592a44b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba59ce982dae3492056a932feaf8a82374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbcd076e640cf01ac5f9f4628f7355375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb7e1f467b86d9cdcf724a0ee74c43376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055880267133c9422dc6cd19ab3155a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b856b44a201a440bd3aa2993c850333378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411729633edcf7cde3190de28bddf1c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699d690affdf5e4493033d42c9e2eae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f451d85ffcaf864d29280ae29c19ff9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a671bdc60a8ff39e5eb01c42ed869ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdad02f9ec265335703938ede2b065383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16834345920b0184e5638aa43cc3aa6c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac794ad089c4808f70f5d3fe2560397385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fb55b372beeb9c4ae2cce5888800a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69b79e109ed63385d1f5767d97d928387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecef32b62f9e1eb366221c80f7f7ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93398953d44185fedf20bc85a03f654a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9109a79ef55c14cb400d870c6bc25745390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950e6a3fbb0eff5c2c5d85bf23b48b7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5b141ed24bd9a9a3cb96997d97fff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d70272d7f5ae7a4a39126f869f387393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c5849d5c7eb7c816fcdcebd00964e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad7d675af33946141b787d7ab7f32a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce2f9a80d2aac9fc6e8cd4a5a5307d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77e9c63652de1bbbb09c908eb43b9c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a56007557e80a3bde965cfaaa97665398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8144a454f15ef8cb8df3911c6740a01399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d011fce2935f32d0b0adecfc012e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15add3c0f21d5ef0a1f92b561dffecb1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba6d2d69a2cd03455787827278a49f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84f02857cfb0db3ef8c2b3aa233bb9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d40c723f19f7096b7296490ad358ac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9a4dbbe61913f9f406ae71697956e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672998a5a74724067d35debe5f15bc9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4f58553027fd2c6bf62b2931a30c8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676aa9278fc566f8a020c3d651191cb6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9a209ce9ad4bb3cd4deb9964978e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3cffa2e63306941a62a1f5d3fe5d2c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e025980530a4b1533e0c9255bef7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f472ae6410fc1c5dc0758d76534c59412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7709ece94ecd32df7eac836602f455d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895f854b493fbc956d1c2b55b5398d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affbfc4b689fef4f0e0030d089ec7bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb2d87588e01d06bcd2a176025461e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5296111b07279a484b1faaed23d54417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87da412629dd6139409c363b49b68a3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e54aa728d1203063c3d52368aef782419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be59b0485c202757745824176ba45ee420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bb4a470ce67fb82dc58964f5e7663421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ab23f9611baacbafdd509193a0289422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392978f84253629339e5d7c4a5d5b756423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c806353e0025701e20875640d0ab0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55db2878a2e0ed356f5f2a454b72ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acb6703db8009abdd0538bf6b4b152426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac96e0ca5d675ae87488d4ad16c27d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b17748a8c7a39140a4d5c4dfd324c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2c94a46324451c81ab573ac583464429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2efb188b63618c14b79cd455acd9b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df913cdaeaa8e2dde1cc1bd1b85bc43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1cdd9b463f98f9086823e080632ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53395de4e732cf809992e8146a3c724433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d5a91379721bdf36e75ea1de76fe1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe03bd6f7443c86ab11b9b49cf642a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cffd0d101cdc946b234515c01752b4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008df6987a98f4b3cded0ddc06a043b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf254be10b3e77f42e87b33bf4cdcde438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ee87b856c930f3d3c7d555a760ceb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8c83e476c6670e927b960379fe9d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b62be9d3aebece5e9dacf1ff924d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf662484b853b84e3ba23771398bef4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c233edb1f28a8168efbc4ccc4a239d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5ba82e53e94a1ac55efdfc4c5f9ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf60f0663e5006e3d603339a6c7444445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758e2edc2faf33c7c74c0eb0c277e4b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af5ea935caad7cdca3b1a74948a254447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c90dbe7a8b1bd3a31f0f4865c6bad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3a571b88b832bbcba080f50a46781449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bb0c652b0f936225b9dd896fba163450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518234af60a5c5374b6ebcc3437a4256451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063637a2db9384a7bb8021bd51086a3c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d2cc38f13a1b0f87f922083abe654453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f78458329c782bd4e666377849344c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5443f9b55ab13a43427cd03ff20e01a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38969b9bb4190f8e8e61b7aba7efe349456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11557ed125f729e9bf61ff05a9f22d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fecc361b202e7516d9bcadd855ba5a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447c52681ce23631fdc20fb1b34d175459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbff2da5e5687b38995ee726a27948460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851aa50c1cb3ec8e99a4869da14b77e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab7747859b7f0d84f6dbdeeba1c86d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842edabfb5dc5776b2629d5fc1e1cb3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f0dd337d07ad9edf3e74ed18be64c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca400cff62dbb606090fb9cc91150ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc65f778b09cd3ed886c9b00d0d30e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ecd597cdf4d9dc826e7c52c102ea9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d9c711fa46fe1a42dbfbd3514cfab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e31cffdc06a5d601e1a304f983572469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747afe83c01d7e7892a2210e31008ee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c339666d872c8f6367e382630018e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83ecad0fc35b439cbad74e6335feef472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111ead626423d638ed1110c7c066d52473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31ad1c09dfa31a1b79e08c9d18c640474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c22bed3551a6ed652fddb2e3496c8e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c421312d5c5cb57c82427a422ed67d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096d29e6e701d7edd445a0f26c24991477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45310abc4b8212c7070c506240b57ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a40b196eeffddad4056a5da7890df1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27153fa7b49ba157dfbad7ae908090f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f95fed2958aeb8b2d320160f3cd16481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860233a344a0ff7e706b485b0e6c5dae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28a4979bcbab81704c3cc2ca2bf2ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb22883ebf7865ab70bd604ba4501b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc65e0fc7b6fa0bf397448b2819afeb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24022516ee962a679dbb134aa90978c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116be866e54e55cc9ba97c1f329cd38487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e27a81242b23825df61e9a07eda07488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957c36ff578c456f1305725f453db64489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ea8ce3fa7eaad9ccf51fedecc52aa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9915a7ec3107e4fcfb8ba112701f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e188fde1a39303c8871c22c27b00d90492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5baa782cc475a9e60f927f10da957b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04eacd77fa3b1e0e2b3c0d7da56c09494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8394372673c136da9aee0485ced50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc66228595ff2f6e127e68e642125b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ac5810315ca24649410a0b18ef493497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d768b4c10fe429a03e822e3c76213498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7fd2b015a5e16fde7e1c04d219ff4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e534c2e81ddff9816dc0d6f183f8b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e1d62d0098f64e96f15d6a8728f29501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488b3c39fad26d7526e4eecfecae7d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c54a0b2d13acd0b9cbf9ced99fc8fc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1ad6dd7c5e8189c872bd01b246a27504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19421f2cc79a764db276fa6d809d9e19505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a354693a32716eb7c4015878f47ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649035132c120b7c4803396bc120a43507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83590af8c30eaef906b377921ab1ee03508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52e7d720ec2da0ad326c73aeb52c33509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea98d4fc187bdc7d3c337b866923ca7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157b03ce62e1eef88a7701f28f469b9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52539164f6f5d3d63402e67186981693512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0184109c215ff0fc8f1873d4dadde15513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93dcb4ee43039c262425151f61e5ae0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32aa5aa4b9a8fff70ca342db6f444f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07a0c968de0a74b1657a02abfa94cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221afc74d502e0a9fad10a3ba6a002c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce555c66a326aee7eb860bac760288518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ccd857386b843f9a2e86cf3edda70519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd816fb358034fc1c093f41f0d88344520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0c271337f938309874cdb702086cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f416408d107d942ca88bd96f89d26522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebfa3811919edcb950565e98aeb8ce523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b819663a4790f867523cc685f52c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b269519282157f59962971364911c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fccbf3f6ace7b9082a452e45f37f921526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39405b0dc699d3233cc3df941bac14ad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e34cfac2ae59f0f9dff50cc51d002528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caebdbde76757dceddee6b809e730a27529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e684e95712cbc020f2f98218a88fef2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e6c978a2c699b8f3159532c1070e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd974ff56733038c698ca7687df0c38532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c49568a4c08f92ed790fa6e3873563533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303eff8fb725638ed258f83ab4157b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6873ca170f155f5e71c8f0c689de6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf249e61c8be3be7cc6ff34c333bcc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c2e63a31344d9c0d8b13d9f05e370537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150afd842358785bd20914fd00eecaae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d18bc1b3e5e05168197f906b50202539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f30c006305a4a76e765cc7a1d802a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccec01eb7a90a82b105506c5226833541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e242c34d20877ccf871477c916486c9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b48113a0253ab94693d048c64011f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06b1bf0658bcfcb294cff8f165d86f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347950440ca34980d56d5b62092b4a3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e515e199c338c020a1dfdf46f9c585c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcbd90beafedc13747ae710227f375547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d1e29d12adbace6ceace8a061e69d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4e3d14fed32e64c25519581a275f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18613d8725b4082a3dde2b551b1642f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2b94b25a6a43d9645ba4044d70bec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eebf93d8a70e25cbf6d92cfb0dc4bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2aa77550488ae54cf1fa4deafe3d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89d3ff357a8b90b787a3e85918ddb0d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b721fda4707529b62ef668ad2a9ee0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea215f044c802f8a3a29c7893a8ee0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfadf2239901dfc2feac9a8c4fe83d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae948ee39a08b41ccb1ef2cdf9a7516e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c213fd3483e56cbe808dcc67cac0662559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a492b255812dca69382ab63655c1749560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c3470daa15c4894196092e83484a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978acb15c62467b50447837931d0764d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73421951d43fe9c82e5a8c699c80cf7f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d468c2aab5c88efaf33ced72fa9d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264151eec7dcd6b63be576647f7d2c23565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d515259d6645d129b3aba9d7eab2c5e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232d00a1604df14fc8b942317f75edb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69e30d094958bee986c1a0c2d2f408568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d771abb8d761729b8a6e20cbfba351b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9bf6e6dc3ba3e97fe70bf012df323570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e5f17a870d4b42c4d89cbe1020543571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67781996b2f5fb8952d62ee17aa7d898572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c4c8c5f6793f87391a7ca94733adf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02bc23518bbe9f376a4702aa286389574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b65fdbc052bc0efa48affbb4eb576575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc117275a7066d77c199e72832ba45576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027c1310f6a8a6655a3b7e18681484d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc172d51f99b3a02f0b14c66862b5d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3477119a2c8e78749211c9b00665128579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6ef69b6209ebd741b6b44c54b56e17580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28813233f7af4b88c5050a6f75d2e4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa41675f28bf50339fadcd5e208ff34582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9401e8c27e0c524ca87d61828c5b368583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7feaab22ea8a44d4a0fba3d2a69970584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2c35930460851c94804fda8d034ff585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101aa80abac165dfe3236405243bd694586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b95b9f13d1e4e5fb8175c30e6c63d9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcea1a7ae367915c2e4bc53d2b55de2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359689af2c9481d2eb7e66826406a82b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649fcbf6f7188238d0d03af726fd6ea5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9407536116bac53b4e83760908fa4e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff531f9d6a633768543b62332963cb76592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3fc1e82ba8f262900e75149b7fff7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707cd37c1279e82721270b4d9ad194a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff578ecf9c136a8cbc9af1311803428a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe7f9e3cd8bb41bb68428dca7a2659596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03087b8ff71dc5e22eebf37fa2ebb46597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed939dc29e018ab201ff7529ce064f2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cd44abc3bc1d5e2637ad4fee1e96d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c6367757eaef213ab24ec18e617a9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300a801ca6b9afddff00f52fdd960cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf290190f30536c8c7691bf94c3520f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175a9a4c885fc6819d0aae0c6344c33603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a782c94832ea556f8ea4602235b49604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5d6c11edfbd2f6dab2d7d6d491187605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adc1d9205dfbcbb207d63d0a0f8f6b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab3d6f3005b9421e45ef2471e39f3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f3deddbdc78fcaae06c9249fad97c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06436bd00b337135936e9f518fe5e4d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536685a520151d22dc8ea8897125d46e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be723e2fd5eb96c654cdc3ad0d31b7a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b55f0d1aad700175423edca607cc9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd677cffa3e51490f4469768dfd92f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5fc8409f5105dc92f0fbe739cd25f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c5adfc3caa657a2337cd776c57978615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522d978daa037178d930356794ccbd7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52265e10f8c2b52a1d1852502e14b8c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452143c540d204c84bb30500c5e4fec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0164e55205050d46c2c8ae2db3633619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62427c3bc248463222495eb06afc9859620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdef607cf0ca594760421e039d6497621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90176b3bcad0b910a72c8e3f25055574622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db7035553ee0bef8b2453c9ca339be623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbf42f340d4acf4623d7e3d914e86c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa04e6abecf873099e871d4f258ffa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64281a4b6a8ef82f52fa4ab61695f7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bf12fab1d5b11547535c9d54aa231627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326a66a847e5d83d699cbfbbe0d2e08628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded970ba75c3a7ffe661cb75eba78779629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a68c0939248d9dea845dcbcc53720d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d4e3ff3f53b2d604023538eaa53a0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e6c5f15a54e20bef8aa743409a5c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c81c64fe688c343e7b013ad1e57c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08037262b9532ce8384b7482135b0c29634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a76cb20f912c492514c69a59055a91635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32993ae10a130728eb3b4b2917290a49636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12dd7f611f8ddf1f24f1f0fbd28aba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158a5bec1fde5379c48b00c0cb56d5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52d1864e4768aaef8bda666af89194639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d198b9a50cf342a91ab13767d7d39640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024107a4f92ad49e702c3eb8eae6bf97641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b566b953fd4ce4c7bc3533d18d969c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d8b3965527586ecb8e24700f43453643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df57a724f3c10633228db782a0e76ebb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adf50a3cbf8e5718a79073a10d8608645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd5535acccdcda852a8c0a41fab5c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185933813beb714a16ba8feb6885d3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1229f638df6a2a9bd5194c4b1647d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8deb911294e66df5d31f22c2571692a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05bfd94fcaf8a73e15d73185520940650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cae31185bc08cd533c05e842e43ae1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e7a74bdccb41022d3ae1bc49a6287652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e312732834ecbc0e53de81e64762eca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f49fcba6a889c15bd83935e74d14f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d169437779e61e436f8baea5b273f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96010fd7e84846b00091a717cf96b13656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31b82e9014d12f757f091565b89b2a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9595a084250e8844d5481acda5c7e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d324b26f9cec4e0a30ee88e51626f94659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3e388fea9cb391b5a9b7721c6d8b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e02352e9f0c0c851235f57cd8038ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614827f3858f78d45bb677b19554b2b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9865d526b4c1b4b6d3881aa11b60ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18b638a6daa2b59fad4d99a1887f4f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dcfbb15eb0f3aa0a6461f78982745665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeea227714ea85445dd69e309b81e05666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271578f3230f81cc2a8f4689cf2bd1d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f109aefe3a4e8611809bac2e44f89fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2354c15a26008ba0d007cf9ac572f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4674b7e444fed3ebe2c4effae19cc4b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16700c33b46042fab356c5915d0e18f4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde07a931e73d6aa1b0114404e11510672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb94682e1505b08ca5c91b2147b102673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ae78bc9517c13e5a74e5249feb655674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0f68bd97358235234d1c805368b4a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be093fd251b2864489b95c941e7ed89676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2fbd70abfd80a091ff8f2a19ac48d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f310b2aee4e7c737823c2623532c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886b7d9b44e7a800666679ed78e55e3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8f3ffd32038c4ce1640d7fd79f2a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9039d26bc58f55a9e03c210cf3fc08681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1d42086a1b9cd0050666bd182319e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524fc2ca5c6de2aff4dc270258f2772683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc86a695d92ccb666a089ce18b4c54684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228616640121231860297c04da393c56685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a573d786808f2896735be555df5b4c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9f39c343075911fd92c2866b2c0eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd3f621bcdff4e35a53d71ad3e6d0a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700f84483f093317a32e4c91e7ad3c8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373942767391f1b4a1b82fe9ecb25eae690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c103129add7952d61ed8b05141efba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cfb66c7b80e8a64f17cf1144977f6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695d0999f5b9b1dae65f6bed45912ee693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032125a5511a8e9d94d79c5dbdfa0d38694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fca05be63e63f923428bd26cc7c0d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1227c11084eff98f79ba61b2295a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db430cdafcf659d90eee35d0b2bf05697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1f5c824d6d9f2718658fa9ed3de78698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cfadccef0a81950baf8b2423fefa2a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11cf301da18a433b8913e9798ddb83700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853b0c4ad60fd2a67a59f4639e9270b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76492f0078fbf49952daace19c2748ce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17df95f2ea2dcd78bb484cb14076648703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9358e089bd39c5a6bec1b85323c205d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135790425222e39e2e325e719fb6f3d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f9263f04a0d39076c2bf6cc1e2897706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd671993a81f443b4d8cff1c8f71c84707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264a7c60682068d5facaa6bc5d2f378708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d406e13be584de8248748d1f8427b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa802b4159ef9fd37110753982bf8bcb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12a2bdcb10456d1d048a6b72ce431b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674dc29ac3ffda8173c279cc7df09784712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe5b727c0374c922022aed0e0520e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4863893142f5db00a33e11010a8e67714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a299bd0701fb3ec4d7c5f6feaaa2f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf01138d818e4b3986b8572826178c1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d977e29bbef6a243e072d99d64ddd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515b75b4d8d9ca12fba3954a076f7d0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027314f4f9c430e02007f6b218d2588719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67846aa5f923d8d006e586048b4196d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861aa13ba97116be261e3d6b1c8a8754721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133297a0a095c9cc33730834ad034c80722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02459d386e252e87a7dec86baea5a61723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdac863b8aa100f74ea873e9ac81382724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e84a72bb22171627eadb4bc61b44f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5783ae96da0b1d371b4bcc7aa35945f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86a2dc3768e7564d8b4be8cdc3841a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb28fc0370497074b760e72eef3516c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20583d957e83f51d60ee73b491286f90729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce66137067a5291d2e142b5e446030730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e548b7dec38cb4def2c24bf58c45e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb075ad57176c044d09d53e0e7a8b17732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab58282baf47a14724f07e1d1f56b45733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289f16f919e265fed374ad453a3906a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13039a24c8c4b661bafc47a0003740735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d346024f370a448bcc276a0d2cd16736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb133362e4ec3be924b0b011906fda6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b7216bc1c21252fb5a08eef6796e0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64247a2acc2493d3442cfe228dc65688739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3995d4d91158417606cd33e7ce294740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e643d54c93614ea0e8f5de84b1f8a47741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee04fbf9c26e9ede5fc51813aa59825742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6eb6f1dac88dde91bc1645cf81e05b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc51f985b91c83652241a0451869efa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176683713995ecb850280cc5a86279e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334852411aa114c1537bd2605604d81746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b88c641d9dd07c7b1e41593dd1f3e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d53136cfc82a2ee371364f9129663b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5742f12ca64647838c421430c866f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3faebe49ec16a27664a3597826848750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a4f16866702b22f2c542a1ebcbbcf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956d38b0c58250852708c8edb7bb1f0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8681d1e812ee7cc78f4abccbd83263753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85996d226a735d9885b256528b46c4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc926ef054b39c13ea910c463cafa68755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47744763104abcd6bb09bb4df5210563756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261f25a4c68f9a7ec0c74a7835063af757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d823cd9a6c5d1b4ef131358467a0ef5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099524e414177e1db8ae208a25c4062759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4130ae4e593409b40a39d15f8b077cc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618d7d43aeb4cde14399c090eb02a1f761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8e6d71386364b461264c08fdeeb3b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e0229fc84e3981181c846031772ce763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908c6219593bf9e7d091efee10b850b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced3eedaa0a2e23a3a7ee49b39ca723765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9e0b3a28293ea94bc4cc73486fd94766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6e587c32f795427ca93822265fe73767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633048836d586ced5d871ea00f45a4e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3e104c5d36627126df0a5c83316d9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514ff2c549e27c63a6fb83b591f61a0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a093af408984e16579c4ab6385704771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f3e9e0673015086c58fdee5b96fed772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e9b6eed7036f70a9c4c2343d06578773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be286d869d823f148cfb5439dbf103774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58f2013cfee4d8fc1cfc2c7dad8f6b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692671a46d4cb4e3b616ef2b33241c1b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0984dfd56e33e36e12cc74aff337dbd777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e90845c551810a45e378e9e533ec80778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7a68afc58f27790b104af0079e4ff779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5538e6f1d41471f363e1d9cc1857c6e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad0e44270bda1f18065ab411805df9781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a4c1caa100636632d823cdd8e49f4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c4b4dba8621077fed8fd1fbcc5a60783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b17695f5c2aaf10fea96feb60fc550784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42e067b5bcda7803bf7337aa99a6f8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208017d696e6265005b2e1849555706786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8116303a747804a50512757d485cc4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbe5d59e1bfd18de2c5aa834c6cec7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d450c05e119e02a8a6b24c93fc871789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1700e80e775380041cd48d9a4d8ae2b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d929031a139a6e7717d590b75f94d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b08ab06009c66d73756d59e7ee51c8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82756b08a5709ef37ab4dd701f82fde793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a09fa7782d3c3de44856a301eec7d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d963253390caa8f355d6f0b9426a15795.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdd6d5059017c1322d301abab61b751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0f2a05b891a614fef78ccf1ced7ed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bae051fef851c2159bc3c5e64bc8703.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f6fb1ce6a1e7f47eb5a859e824fed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62419dd585887f42112390457c021e7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715f921eaedcc951ec747f628a042106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea1dec4a233efbc6fc945330e75b5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb19775833eb989937098d5269477f38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5444ead04c6c7a01c0e24e0378a329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f91692463648ed786b7d000dd3a1f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb094a50e153b49142f5fce152b2a67c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3b5adad6738d179efd58aac8f49f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65174b0b9a8cf2141ba2e70ba31435013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0052f33da965d626d55c96f137629ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044cf8bbca89970e6dd9ed587b6b04415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8b0965d4a8d1cef9355c97a01674616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fbc01886eb4c0313e2d9982fabe1d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbbcf160b14cdeeec680a60154890a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e53d6ca2ea4d65cb2947b1aaa8ce4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ae594a36e23a9bb1f8bd1161b363720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab2a4f46b71baa8e8ac3456d3b418c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea0eb75e5a8c5c11905b2daaa910f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27d76bb5637d617ba5ee3227f05cd423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43dcc9d98d55451ee32332fd546a9124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0568ce292244c12b5fb3dff31c4ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9192dca7b5954158acc6ec50f47127f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b0b12f64485ad2a8ac2f27fe1f1a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e2d02b9e689981022d8d386d3b48028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ed44b6d09d2304794626a1e8288b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbb58c1385e0d14045841aaa25eb1430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676526b528e9543d1eb053f0b29324131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0aa46392a77f7a709d62e7780dba232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9b4532704df806a13229ce84d517a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962c7ced4bf2b8769cc6c28fa19fca634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96b7ece1a55428ee619e8dab7dd24335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0957654d0f2507e306661cd788c8f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067e7f98068102eeefcba653cbd25ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1980109e748220f7721c7c02d998438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa89416e153f1297415977713b9fea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78d91ddcc3802d75a6cb7dc5b7125840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1cae18fe8fbbf7d8dc02f12ca573a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546ac2d8aeca8bf4672560c42cd98af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00342020fb5af3bf37d344da91586843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f21e87e7678e52a458ce89d41137a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b8880d0dcf43c7d8f263d56bdb584d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b5b076253719119e7633604d1146846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc926969adcd77eb2a0221a15775a77447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef6c968ed967d782f5fbdafc109f6648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2551572af50648f62881a614849d3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd990366fd2f97e51919cdd52c14a53850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3f38c096e4544caa8255a79d3d8e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d341e30ba5b7c10ae6aec3669671152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afe6105b5439eeed04f23eb0cc2d8d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1efce56ac8710da269cb88a88f194b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c202c6c9ab2b6a378d2e4465c590cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53540cc62f70f13b925edaae0e4e8d3b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fe610c3aab0ea61bf0a7dd0fe4a8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26367a4bf7fc9ed070ccf3bdf95e55d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5264980aecde511971956df7d811fb859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b8d0e59f54e99bfdb60869e49e54660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcbe2b921fead0a143cfd2ae3fdf9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fa5a2d65466f0959115eecf4c8bfb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b2bee2473ef781962b24bfa18657163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf5cb7b95713e37fe5fe8887b3669a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c76cf7940c68ffa78d6a51c5edfb4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803473f1ab94d2ad68ac4bf5aa07a72f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7260d7c1ba4b43eabc4f84a56351f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494a2f2e13d71759642b45bfdee55cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e78c36e3c07219cee36abb0b8846e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0b856cd08d2bc096dc126217070cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c1348192dc15fc8fb7d041dab63d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b74bfe3a1f8a3e0f9f42d35ee5ffd972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bf63f14056b99578bd5d7e22d089773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb988fbe9a0def205e574a0fb26e8874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53246a75af2b261ea8cc7cfd807aa3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d00a96ee588392932a7837a0e7a8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa644c50ee916597a82ccd995b8f9c1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c024582169260083756505f73771878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83142f1e040a8daea8ae53e8d7cd9779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaeba1541e6263b3fae00d96314c93380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136a63d201c6de39022ec80923fe9a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec1263314edcb5b894fc751e83654b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db84f102782e9816a541b066689a1c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80915d2da83d9960657dd6976098934084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a37b5bd6d2eb542fe1c5e10ab5fce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df9648473afb472780a42d2b03dbd186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7e0a33020d5fb7a85c1451357847f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d43c032d22a334be5d097ab16401f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c468bd37f95a1827d9c3cb57eb14c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a856908825f10a60e4fb2f5c84f4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f5b01841dd1c7fb625f8d448358f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338aa9de7a95d035c9f794d7cf1a28692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cd130978b2f52aa2cd6f2db0e329a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9de37e455411d5b72e6a71194e7bfc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b65141d652260a89aca59d4c83497b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d1537cdd190df6c7bc704e10b14b996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a839de732b3b400c5403d78d9c11b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2c4331c49082fdadf40c4111a0f4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f24e29b02de67820c154c8d0caf0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f780ebe7d5490b8c5859b75844077100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa361c53251abea9ce87071bcd2868101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b0c1e93f8f95b26bbe63828427a56102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf9d99a8a51c99ffb3afebc08b0ca67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f83eb6f3665ddc9551633273f9d659104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a6577a1fab2a462339664802444e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff110ba9153c1ae1d1933717c4011254106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600564afbf600bcfea896c519be973e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b0f4a39550ea86b30aa79413ff46e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394d92d7f4abce5f99701b7d391fd56109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba199f1a9312f258d109a0013ae5b0b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ed6a128e3032170290aea39999462111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc946ed072d1f19f059c7d6e9fce759112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a62e39aa216d2003ef48e7e4fefde4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99692f66a56fa73b588d21554b58ce7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33080d989fdedd76c1ff704666ba4dff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a266491c9ae7d8c938505b2fec8632116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67886822d0366626d6e5efe9d9fc4745117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08153c6a81fce19bb948734fdc139c9a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034436cdf5381812f780b1a2dab9aef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346eb5b67d886551a86b7cb667d0976120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9d8d1daddc1d2e834b3f7ab42a16b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a93bbdc6ef4cfd6c1fe37f32eddd7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6c046edcf9f35b8e6ec4652293847123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b55cb3274557091924677409a95ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a178d64d3ac87d432f20330ae95af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55433cacfe15126664afebc80cc1c99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139f4db60135b7039e9d1be0b3ece34127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef0364391b22cdc00715737e6aeda8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d57b9c2a2a330ef4e15b0ed5950a90129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1d478d505b3537f6f82e2a980ddff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976f1bb62618fb5df93f944ab4c0753131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca96e9eba8e956e5f22857e936af66d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1260576716e4a364a197b7923765a15133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79990c660794941d15c439b0f54becf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e953afedaf479551d261d66d7ce48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9481f2d8503939a5278a01da7f425136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee470137bf679f7252abe6cf6b7d67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b53f296931c20a2d0adc48899909c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65928d69ffcfaf760a1ddfaa0ad001dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141b0a1743013a62cd77bad8470f9f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643a5235100b0e6baab9c61c52185b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4793cf0d94b76953e82a74d74bcc7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a40274a43a5abc9119468e466614e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966ed42cd4dd14a6bc7de0c7bea1e76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73618677560239cd77dbb178e177cc61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8060222cb3ad805d7cccfd03e1b273e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff261dcab1fe8931a21cdf5d27e2d54147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723fbd3b6216c179193b8897fe70fa6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218b8f54019acceeadfc39b021d5d88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a30eb5b8c7bab73d8fde33410f5f4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03292ddd91361bd1b2f870bbdfbd6d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e31951d6f3d70bf8e6b6dd4f958555152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d3715efdb6963bae0927db5355953153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e70774410b5f9ebc364dab1aaa30a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a7a0b71fdc93f1d49adcbfd3b5c14155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf6d3c38ea28ab1b68a787844d544b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad7f1d7591e4f9f1b1d5eb580b73ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae352f6758f86381679349af718db67158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdbf5a40808c6a62629f01dba29047159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ce7c139b54f2cd464f1be85d4e062160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ff61d1f6cf839f39ff63995df90b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbaf205f4babbb63a50b0f155d2db1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027925de736ae3d0417da321edca154163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41d5c8b0822a86592686160c037c8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45053ccfd1b81e3b1112647a7c5edfe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37c1792dd5d28d2506cf24d026ca65166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188544a1936ab7631ddd8d0ce5d67342167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e79f3e143bd082cdc54a5486e9d178168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b6ae63ef8e13504ace4a304aee298169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720041dafab5f462e93c8a2bbac76786170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296bfc1d4a2660cab0b494bd8435d10171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2dc607d79226e91fc7c39ee9f6596172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bab519bf537da21537d512b07c4e91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c87af24b5a44c7775a1f226c07844174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13511263a6ad37f9f6db07da93c84f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1690d7ce4d93012ab47fb48666198176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4c08ce71109390cab3c75b6a33476177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006008d99db5fae9c8ae31cb3ef5c8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c81377e35ebe2be7381b21cc7e4bab5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c4664ae9e8ed044619a95c4a50253180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9b5ea7e5fc1d5abb14ede467830bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ed380b1373dc4869b56b6bc4eb5cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7798c2c184e8b87b9f9bddd918a4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3201ef28a302463b4a597b8ae02d001184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7082f709a98a73c7bfed40128afa2ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad059fb7ed2391dae4913fe4ea698b34186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a91b7358ce10eb9e24b66500eadb9f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fe4ee9bcf1cec1cb067879e0f101e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfd72ac0b3bdcfd0bd0b287e12e31c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9567f6b4ded350b32fdb6522f846723190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75eca0edcddde063b072546f453b0b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d566e7dfdf1dd08bb6836754805f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1a939869d6df4214c82a814e6d64b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed772eb28703e2fbc1e68a01d0fd3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a63091464751880a527204c067756195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7dcdea8cc0b58d7a31ac9dee3961b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577da86d55293896d7f316d3e75b6e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ead157d7c2949078b6fe04c6fb720198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5ac752e53fe41fc9f5f8114df326d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e3232c1362770044764815fc5b4e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f12be8f07adf283531208f21eb3c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42691f6f6caaef78f15c9ffd522cb60202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d84a9d4e6de9b1e53c041cf41a3735203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fae0597318bedb02e81612f22819ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc48448313c8cfeefde274b865f404b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c9fb41d5faf660c628aaca598bdab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810213afb85021c4beabf67c147bd10b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a80a1a20a28e842e087dd9293b6fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3168e127fdb2f5ddbcdebff0ecebf3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d81e3156e1cda6051aa09a89c7033210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdf5392170ff1406a6fbe211a06f27211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341b0e605c82998c61a0226d4619c24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bd6a11870bc16e3ccd26cda32cb32213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5eec1800b2b44261c5fee31230caa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4b8fddb8a2d21db6fa6fb751eed43215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bc52b983f51ec9241e638f5016514216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199082024656d01bb47bb43fa1cfb18e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61735ab4ef3757e94e7b3ef17a507097218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff2402816b8294b322e4b588a599bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03617e29d2f59015d443cb4f3950ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb54f5107f9a34f2374a14e5a8ee407221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad85368fb0513d33e473f7be4e1eae7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66aa1498636759639514f417eb921b2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c32d04310dd0e81a0fadc425080720224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e31931b93d7c0477e44fb1949ca5a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284c3ef98ceedf4d8c2dfa65c35b130226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2c96e40aa5af552f15a3b6ebe0ef4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28aae57e3eb053b550e385cf66dcc9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcf843843287ac2b532dc2f6799bd4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd3226251821447f0e5601fc0c9df2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b11c6cb111f31f9ec8864a369f6d3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98bd363d63ebfe98adad1d0811a35f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b578a950ebc25928f5ebb2ed048c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667dd500e89377a6c8ef1b7b869adb3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e1b1af589c1c53e48884c2dc40b98235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba577a3eb262306aae15928d3cb8338236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245ad5526c108e545b3d9687f95fb8d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3867db29f6ac948d0a15724d537aee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4e908de7ae2ef08905fb1fe77ebb8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c609d6cd15b255f38bccbc019943c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1adbd42c4ba1df800eb40fd3a0155241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a75734c8eb523ce41c5e6145de2525242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf0b5837ce916dcf39dac3f2f6be2a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0ca78096243a128414886eab4d842244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696aa9953b18ef8f7b63ac3123f8176f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7e3852d757466d6b8681be3d57cff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f43d8ebfeb67583bc067128e80e9e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a63ebae9a16f20514d495e2a5c4e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99640d489eb765db1ab02d9f9f6f72fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816921f4a59ecfd25c3cf9db4966328250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8f93b08bd6ab7d773796e2ad04a80251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e0f3f5d938840e8dae3c432763324252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af5971e4c8d671968f6fcd6d69381a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd828f2c7603236363b3c59d70f8d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d58d4ebce24da1fe5a27de0b6a2ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed1ab44905e7e8405a6ce69ac61851256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1279bfdb6c892965ad3cf3e27134771257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922159123275f5673f64a5c39facae9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03767a1308afab161a741c23c18b4703259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08beff5aca593af361fd295e2656678260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300de4f89b7baf75f629b5db8f88056261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fb41d8665a16e0dfd8599d5f30366262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e87381ada97a2752111a244bb613d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9730ebe000fb26d0bf21820969baf4c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321e5a66a34dd8cf9ffe427d62da998265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb855dce99bd395a329c5239667c24266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dafa19e07892932d22932570fe8680267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649073c9dea9a6aabbaf0f42b0d9dd8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32089f76f6209a17ade50f0b45b6050269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb58a71ec4fd3c7407eabf1e865d50270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b544920bf8717de443fa887f1a2151271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e95d554d406fcc2acb0e3cc316211272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d5a6f6a567614115e9876c3065a45273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec13ece5f64306dfc5aaa09d95a483274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa718bd6eef5c6bf6213e7018385e9b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03cbb35cdd02e300ce2ed8e2090a12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1196f494620a4c291b860f3086f8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72846afc59a89076f18e2cff56a2f4f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddd203bcf28e0a5250b55369ddfe55279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a696316bc4717e1a5f54e7bc32ee3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae0d0d0a81c4bde7ecd0af04570f14281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838b0dd5b010183652b1c6677200b84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8884ea1b063fae8c5b42fbfe9e00c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024b80006d8986d84f903e3bd8cc983284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2649f1493105b0b88423c58f790b0de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50d8aa4da75c1e5d02dd3ea475e813286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9377577df4cde03995adc1b3f50ed93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e629cb66195f47acb2a6039585b8e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5803920444e1a0601e48407c66e304d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4558fbeedf3878c08e65d870def7c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac7e3d8bb015c4f6d15001190d5894291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c252459f4278b9345a9589712d8294292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d05b2c141c9d10a85cbe2ccb7c607293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca43d80ce16df9ba54213c73d4d971e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a90b7884595915469aef922ddec37b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b753b51861d951529a3b7af214a06296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0acaacd7cedee2390ae9dd13119b25297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23daa24c28b07897dc9730d907f253b8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938f8980666f55e5b0df3b9af9b359a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a640bcaffc6e1647aa542dff7074822300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a25f0c7674c2b66575de3feb174d85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d726b359157cc45e9ef70d7481a5112302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1615a270a4977ce9acc7de22473374303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca48198f3c433c972625979a70f6dcc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128c85445efbdb1bca66e978c7ad116305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801fdc9d5ce14208b92e08fb6fd4671306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a2eb6c7eec52066e9d76bd5337977307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b578896c95eefc57591214958ee21d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a5675b7313a99c6c24d93ca0c0891309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02500f7360dba68e43886d85e15bc12f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9410be1b05f3788eb2d7ebd55dc515311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ee6384a75bbbaf5275fb4d0bc28c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c559937b1a114359d8ba04b114f76313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fb153ee54f0f8bc34f2719a22fcc6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc5de20be345f2eea08d6ca4f0242c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a4fb5350eea2c30620a4830e558e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4277c7c5f4894add4c6eeab4f2ea8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dda5a4753f6d2e936cfab56e398602318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709c689f99a081db8d8d738cd5f6c36319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80561ed9fc51e91938bc937f73ef3914320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c87fc1e50ebb321b214ddeaf47ce74321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979554e8c13b9462aeaadd1abc0f824322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fea30017130d30e4c545b1a5f32ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad8c77e114f8ed658434321f0ae809324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663041ba2ebed351e74f4dcc10ebc20325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3a15af72ccf0e4a62561c3d805c7b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fac5ec4c98e71d1a8f532bd344a96327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b624667cdfb97299c65062c3c2371328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787b46953ae37b0d590cf7f55e27695329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bc99ce24c5de9fdb851bbab98536d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723cc7644bf6154f133d049feb3f4f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726bc6b93ce4294f69b9fa8b4cb41ab7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c331a4e8a0b6db8b3a2a799db55db93333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6afec6a83053f8c7d36425256650a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f953b6159ee6d0f812a734c309b42b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7711bee67fd44653bf8aefa0e0714336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99893d319a487778212a2cd99b90df3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d3b4edc12324575d0d636f2a2825f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b1174b703e1bd0f87b147f683ddea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d473c29cfaab497197b6bf7dfe4dd1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff209192761a145942008594b6723965341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8018fac3d7bf4d7d743ed6485a5d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319f6e21dc55d131efa6b8ff3afad56343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92d20d1ef8328f2edd30d5d2d0717e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b32f51c7658e5fe9ae542534010bcb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4b7cdaca9adff8817738e82eca5f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99724016fd20f464941d68b54fd8b9e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b45b2f82881b76e55c0361390319b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1160a7845aee25ae64457597d560e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6af1744f4ec5ed77d9e69f54b1a15350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed9b7ec7ec590b72e4affdd9268458351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ebb92d6df19ca150142a612485996352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa87dfb586052712ea30c9a51e134ea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d63bf0836013c917f6a2c0d556ee8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723b613f3c11bc584f5abd3443419b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ecb06a509c29d767d7e8982997db6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6c0036b8413992754d09cbb3ea83c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861eff5512086f986352ba5e285c9e25358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69103cd40e2129f5863baced4382bbf7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d62c1d88811528be271aceaa54e1e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc94e5f61f6899669ac4787a29be4b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7aedf34f74299d77d6cdda5d1057e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2521d6bdf7c55f9a7a647ea702182ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00be42a349dad666eccaaabeee40ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddd6e8d6b2022836ec46722818d985365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0f22c8eaa0d4367a8f444b4a741e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9de4bbe669c3d4a1f7be430f78764367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dd598ce500271a7518ae9d2c73921368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f7bc5ed7e1afe4828ab79f72d93ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213fdfa3f27679b9b0948dc1d96b75c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f9b6d808bc902a4d8861fb45e42fe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eb3b7d53964c272d98ecc2f809d6e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b387f0b899eea7096af8074f5849d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46f0f61be5684474c30f9d94e820cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d0228405750e05b91fb7e51ba4d29375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c50d198c4d93369fdb1fa8de824ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f488e9cfd6a52f09bbd4765148e41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fbe038ce56c51d9f0e8227b42ab21378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa73338e1113e6b01cff762aa45667379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e51eae7c67ef8db7947a325456db69380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e6ba506101e81909179b38cc65344381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7f31eb1beef2486abece7f78b6243382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129010123d68dd2e832b7c4b97ddaf48383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4ebac1e2a0dc869e4032571a0a030384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aaa0f1840699a71c6e6dd6d7a2428a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd9b0e99cb0d30eec4b77be25276bc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94260b383b3d8a93a9fb0fa402259c0f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387314566f68b9779ff3c216149e1859388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd315be5bb59808478929a0f299b58389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720df2c5d0b37c88137ae1ab6083def7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273a7db0c89c4880d004d006ea9d052391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547e4d30bc3c14c5393cd3885ad6410392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4999486f961b831b3741115a33c44c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ab9024d3123fddbccc1cd00f888bf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101bc849180774380ec6459a8385be20395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d218719cc0412e512ae66ee411dbcf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3ab785eac273dc5af45d2a29fc959397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33a121310d77a198d7c6619735ec38398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5cd4abfaefc8258e5255c700112e86399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0452c1795e1820b7c1bcd44080011400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c6dfbd83f08abb80571907e9b2b83401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf06ec140c1f8fac7330f6545954c3a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692bff918afc00fe3af1a24c8ed918e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae161cf9a1fe0b9159422ef367ad0fe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae2427d426c9d9fa5e500d3dfc6f09405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e914f31ae4a9b69f503953c6bc8f82ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0cdd943a7031804002e30cfd0ea99407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0222dd380d34490796d4a86beb3bef408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb38cb5d874cf0b09c6d09a5ce66710409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d9dedeaf32b72d246b4cdca59b1a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed8ac7ff4f8dea2c0d90e4f9f7e0db411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb059a8129cffea5286e698561d3c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef660b45a335d21e1338c810da6691413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9df03b090396d940d61135980ad558414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4fd2934a202efac0a7efbf85f8e50415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa1b4ca33d529d1fda1c26e4439823416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67df3e4937103bb8902df852372d39417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbe2795d739eb65b4ae592a0cb2fed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40eb6285e0cbbc414b32b8e5e9db74419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e81f39ec976838df57e69e06545818420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808660f61204666ea772548a04171f95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec35e574b7e8df741feff42ad656bfe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9afd71ca8dcb76d900e39d7640f378423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e123ea5fac6a35d3f48a9f812a2250424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cbcc423e66f0235e10c82ae34bb05425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a0846fc97423f61a1494076b7916c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4ab95cd12673280a12c58d77e5fb7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d54cd61060d2b9c2557da88693b92428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c45863652cf810d0d6cd1065a96c58429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49793faa573ac3bd727d1f0d00d1308a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd58c0a8a4e09a3575c5a8c9fac17a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaaa4ae93090d650d0c12c94e398f76432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761355dbb3f8d00da5280979ee8beced433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204525d17abb1272322c878a31d36921434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e260be4383ad382e90e59f95d315070435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6309d9ad556e40a8b28a82c5a061065436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162cba8ce2289a7adaa16d137560306437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc933dbb1f129d762ff26a47367296d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183c743b27e4ded40b44cf63cbd28ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adb7ef9267c77b5f88788bba8359c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da1e76499e016e43d54e51c2f29f5c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790f7ce6819d084170fdf4c4445154e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb7dc305ad21f4ea37b0ff7fd9ec6d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642353ebfd8b87cedf6364845eb6167c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd3460537b45636f1337da2a1d85ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abe9c8ce08c7d88deec17943496062446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea3497124668ee077a39ae6533a497447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a15bed72bf6e807a5a54576fc42be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ed1dbde61268a7fd31564baed265f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3df911b4af1a1ab964dca35ca97bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85482601cde4b8cbf10c5f781d0308451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9eb9fa986a355fa357ec05bdc28b2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f192c114067997785ad158debd0fd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b43e910886ab90dff8c25bbb45763454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b498ee7e16125ff418f4704322a2a25455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fad52c45c7fb8c6b360c635a293ee5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43695a5fe5ab2f3e5eab441b16177020457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f5ad59b0e997bce634de2f693e300458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d162516d0e902190809db7d809ab1da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98086e6764feb402608f5b94ad88c2e1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8d438ef3271216213b75093e622b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9e613724062169a89bee3a9a1f63c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ff9326d4de8247a16f2c0a772d24f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd56ee6a0da51f14ac0209a187dc301464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e115ea277c037334f1cf88d5b16c8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0cb908a266dbe0b1343df948aa1876466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda81f3825d89ca057cc76309b30b0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25c5a92ee7dbf3668c337142ab652b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47abf670b501ff58e8701858525862469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb72a0b270a9bd0e9d6782d44f5cabc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a93e270578f6f30dbb256ecf508ff0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860ca685fd882baa5f17b4ca64d4819472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ab7d67be55a231b628dc7b86f3fbb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2601b3f3934cfb37a496c024a8f120474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6e7fad25acc1ec8253e9ff6416993475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888cf710e21d4600dc58f50db91ddbe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbca57b86ea94d9b775068d98053024477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76a03a5ad50a4576c3c822f3a563a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c630f09aad944494b959b4e7247f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d1525a7f02a9e25e424ff7f934c4d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7b001692daea19f4302122865ab6e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa0826376be26b8fef8d28512b07b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c0d1ef317ace752d8bb5ead93a5c84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a02d6ba57e90b41c784bc5e445e6a1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f6c7b229142bea9d6dec8a2cb47af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7a1d38b9ec71afa41a878fc7f797e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8956111996cdcd9fcbe1dca8b0038487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53972ff8e5a3416a048ad2d1883eda1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50503f6006002d1c86571e6d5ae3dd9e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b203313c9d7c9cc40471f8fdc8166e5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d053df53f98c4bfc11b0545170ef2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153473b9935385803f5247a37b45355492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdc01f51b187cc19d097ee03d253bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45103290721b0c30d3d1301ef6196d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89135db9facd623b3d65bfc6b43c5f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539873ba93691923f5c8b7549c45257496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab5709d5feeae8ef46b9f354fea184497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb952fcf6dc55b187aad4fc09e8eacbd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3381ae10bddaa825710f5cfd0a83a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7e214918ebe710590b4fb50fca8ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1051988244f6e55d889ea5dc42ae7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb66dede22a17fbd271b09944a1d94502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db1ef4c1082973bbd9d1e312986f263503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380338d1c4f4eb3e74e466827e40c669504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc411185127a8fb26ec24186a43b36f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fbdac49bfc9edc7bd49ff4e03f3ca506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553be7e9707fdfd80f38206e027dcc5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afc781128e4b6f8d0510534913e63e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8c763850bd1a0d6715c7a8c8e51a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee53d500df4e17d3591779278a2d11d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7af0766cba727d6138037d57bff73e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e28c67b6ffce5a625385398391c4b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f328c266d6d2efa495a7abb8a21cc3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f1a6d89b4754b1dd2e1dff437a193f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ca6f8885e1e0b5a9d84e776644fc3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a3249d4c6c0c4a6bd1ce05e224799516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402d59e10e71b891636047a61ca096ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e3d14516355ba4497173f9925b1b2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8b19696ae31acd1bb34ac67c34c49519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0dc58afa0addec9b2080719c60de8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0c1175aa97cb7943a1709a338f8da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ca2c7619300bf7020d4a9e0ff5829522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4efbc2b145ec6874de0a3b21663fb6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9ab21633cd0305cbb38598abb108b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fd79ebcb06025f23031046cc940ed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba6763a6097f0f8fdf883558a035c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4363c0237094bfc4b2b0fa769d3fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da00bcd11fc387e2009a6253b3c5d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec93c145374940537fe9e35b68bbea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08b08e791a1ee60a43391332e9e6f7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34577f206afc34f68da3800742a64e99531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121ee20e307ca5316fcd6f73423d576532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9802c2637878db44d2670a4f445fbe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e7ce026432e2b00138998aeb3205e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7f861eff36cf4a8d9bf567bd79a6d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f8004abaff6f12c9cfa6fb86f8107536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460e922572f5dd89027758898cffb15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99107cf1b56e35ed52ed3ef4c8e86413538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61af7e203fc07a60b4d56d383e20ff7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825cba4941b761180e9023dadf23528540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ce578907a684bb32a9e08713111cf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aea9ef705f5596937548637564797c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e3fe7ed331752cd829f39f33e37df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083a4feecca675da0410f37d1bd417b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16715372fb64e1561a3567bcbfb75688545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee3dda6710938cce5139c5f279aeb4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4356917646c0548246278f66d115f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419a1817de4938da5767fc819d9d31a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46aca771a40406ed97322b3248ea7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f68b90af5c85f8153c4eb1514003caa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd39b1fe2586fb8ad91b99f2f9779b5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacce89cdedb55ac23087a61c698956552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e525f6f6de35e5dd5d7fbf8a38339bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f48e4e13804161e136b6b03c16399554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef2e4d648d90bdc4065213ed2d7417555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d41dcea1b4b69341d1fa9262d8d76556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da16e108d2948d70b9e97ad6e74ff76557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9acd3885593e21425677c6d70bb08f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b11b639d4800298a004251de175666559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cc3948934e79f98f7996490d246b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888be44d5e6489102cd5081ea5b983a3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992667cc1e31f7da6bf9c14cad8f421b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26f58a6c00e3c6a5d223f37c2a7161563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a69610f4bfa2cdbc33a6327874c88564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1aae3308f50692999c5ff92ee2b396565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba664b1365c79448c04e0e59729cf7d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a7a8dfbd68bc6d5b17de4d18e71dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617928eb8532fa4623e13d1acc2eb705568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57920fdd23db33b5d3be9b219dc7cada569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670909b011a8243078b99a86813cec03570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9b6faae96460da5a576e72d77cfce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1188747b2493564d9a560563c1089572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1530aa851c491255ce083927d969c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4802e99f3f9ff4cd7d22e1ae63783574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266648e96e6c9d85e2811664ae8ef3f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869972d8fbbc5d632d5957590d627cf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278533b14075345b794d795bde119c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55523e36483d905392127cc8a1f8f15f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f648881a1281392d7dbd67d852e33dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01c465c2eec114453daa1626136d01580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511b55ea03b131c7a4d58c7d693614a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce060744fb389389c7979b40504c135582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586eb2dbc22705b41b0d3c66675b6ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f08d6bdef03525979c42738b72dc7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8166041780be858c8e57ece80ac44d7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef126dd6c6c56f81d121c14c00286f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ab992f0bcd655e5c10aa432a9f60d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d16069b77b153db2486f7415914351588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7f23424630f6e0cac4da058b53e3c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67999b722f7cb135d01091b82174c3f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec1c1b288e99d645084c99d8695cc4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ecbb76c8b2990261ce6698902d41c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41deb6582785db831d88dd9175d655593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc9e70c5399abd92d4fa89a2b17839594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca75ec1c72d4c327342279421e6097595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95ba9c8302ecdc82594767225e9d24596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558c7dc6e7bd5001aa313d60d0eac96597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc4a331d23d160a7119808a999708f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8b6c919347e791339ee7da061790b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e485bd96fdfc41f498e4e562fe1d9eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9245f4c266b3d0be37bbedfa168582601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69264240060b37ab799ab7f7b391b39602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa0a538a20331f34c0dfc645de0256603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182b3267ec2ac3eed423a82960b7865604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ab6875af747eedc609d56b251b227605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2115f1696547af630a13d79bd70c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86722291d522160dc822005cb5b097607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535eece8a287679384cb7be46996897608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755b7f3d5edfc4d79f5b348c9715945609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138860ab3426cbfada9adaf595d277ea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e4cfa621ff4518ef44c5db635283a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c18a7246eadf5fafc392905185abb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ee45f99580ad4bdb5797d508e7d9b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7ac60b37069cfc3380bdd1d8458ab614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99956744b4d47aede24572828c73da3b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81ac2b7d83099858970ab962080b13616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b7eb40916d238fea102efa77a9b94617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba886ee4f0d9b1ff8941678245bca2f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61040f4467508fc6327da4e3415a6eea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afebc6b626380efaf3f1294b678df2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648f66a9542161d482bb73eb8e42689621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d048406bd36ece5475f458ce4c108f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815700cdc912da34d61164e45af59ae0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08524d8eaa45f893a70e1635a3c011de624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e76a4abcc83178c4da4b2983c87c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ca14aebe80552bd782f4964ea7172626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f420606bc62b7c04e015cd5d877671627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a9023d0eb1f0a78d8c47fd2d68ea5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc866c510bbb30acdb3e10b0409b196629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb2b7a36487ff72cda2e36fd2378f9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648319c7825fa6627d6b79784dda950631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d8e7ce00a34cca5e82e07a454ccb0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6214e00493b420da25282e10bc690633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7b409b06ef18f16d240607b366817634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a9cc3affbe3bb710146f2148a9b46635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd5c5d0c4ab834b1a458d067d03dad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c3902d6300e6b32c3c7297cb542e2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322e10e82e8fb49da308d05c137ee55638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caeb6fe6c87eb9531297da2bde2ab9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340adabf60165540167750a967571f24640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2383f9fa0da7e476fea9c9d7cd9c98f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17822c15ec405cc60c0ff7b2217671b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde596ab84c8f1a79d3d1b0ad6d63015643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538fb9c5266e45dd1d30df72d102d1e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551ecf7bfac2e80aa8755e4ae12745c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2021f0803d4651f1635af9ef682351646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57bbf15215431ab136f3d4fb8653c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7280b08c78e06b6c88d16c9bc28b95648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530240169cf08f0be7507550744d4ecd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f5214166406d8937bd450a55d0264650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae688b23f7ab400eb1bee4389553660651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8c0cffed6a3817a43627cec7cc816652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486fb9e05020deba69d947bcee8a405653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec970f8a15cf907a703c95c84df738d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65925d96d34b476b1fd384aeaac246655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21337292d4aa79f3f5caa79a24a48eb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dda2a9f593db13723a432db445db7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c20059d3c54b2049c8d2f2b9796128658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca0ca2632afac0f86c2d4b94118617659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ead9999c52ee42faff39ff92865b25660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d322ed45d711ab3f2267a897d5cd2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f143187b88b83da7095e6b5fc604ba662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fff731f9e4d8ef64e2377408117c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c70a03a1b857b822a24f8f79733b2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03c5653b689a0aa3e51cbb19ceee08665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef20b3e42d6f74ffe4f8025d4f17cb6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f69cb45158a8bd1a9e60d331e978d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5ef9f1d2b6ddee2a5b8b9baa73a46668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962bef3c71653bb69f46cc04224eb48669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c96f1fe2cd0d7871759fc194cc9ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df12a89d0ac7ec1be299a6bc4986ff3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff297628e80327c520dc73e0de5e1ab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d0be662b127b54b7e9d152d004905673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4e88cebd1b6713c23c5f477f7801c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4fa4908a35b577fe823beda4c16f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f1b69ef8214238b358a0dae2a02e4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f1f0bba8b0d1c8f197c7a67fc6b63677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fea5c87be4e0c6648fa64efc75057f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602f73f9167baf55d6f4946908460fb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904465ac14bc82d1a5db5788fd0626d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f43cffe3ad255774e7d198fb14e89681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa0e5ab1761d365064d543bc85281d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c505b5bb89f50396eb7f55a508832d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7241c6c3372c4bc492f890a16a67b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96124bc95ea883acf08e7da5d1462843685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1746ab4f685de821e0f7ec568144c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1ca8a5134c7054c28666d8f578579687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba11176a77afdb9f9e42909713cbfd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5962659ee10e7b5ea2ddfdf3829c11689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2653f1fd2b4b478848e1dd098bec2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ee107b8cb8ea276a86d33bf4580b1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01fcc30f804483709e311e710792a9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79f8b8b8ec64dfa6c81c4656b35f63693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1d544ea6748ec0d26346dd2d92640694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff239f1439cab8522c28a0e73dcdd3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff49b0ff284dd29ba30e468c98208f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705673aacd22eff397ca1201ee8d2a0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccaa272978a63900de4117d2c6b673698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d55f52aad03768b79a1d1516533bec699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed988bf9fd1c43e2c0d982230fefdd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559768000fe6850e5e75f0ee59a1945f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e037d41e217fdcd25ba4bde6a962ee5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7426549f83fa45e5fd74169b69fc80703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2c0e1053057c4ffc35c6e7ffc0fbb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15abe605a2388d5338aff720f0a246705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac16f05f0ff8e19c3044bce5de771ea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89c364e4dc400edb492954aa05a870707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792895d76e16e0a4f7b1f010a78a8ff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2c42211c2eff18777d24abed736a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd8848d6cf447f7201147dc21f9c0d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d22d4664b56d73d17f00bca3d4383e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ec1d6e428568be3d2b3b25eccb6e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4342887d82304445463f87d582c6572713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9426500f6580f5407fc0b1c67cb8e2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaffc8d24a1a5e38a85787db19f4d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e109825db978bc99673ca2fb23826716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d46afccf7d322eefb407c561bed1ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fbb4b795a3684e9f720d03dfc152f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab766d5d81f664f2031e01f0e05ec38719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700287d66c7679ecf9a3abf08bf4aea9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d1cd05f01cbd8fc3f7454665522e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab39a7ab617ff52e7a99125c39c1e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992dafc0a6174f7cde930345cea62576723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcda3efe9eb947c515428805b15aed4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323d0017f4f1f13360f17e7424e2036725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75353398cf625dec059e336069643080726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc88e4d4fff142eebbd468a422cf22e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee07859a8a6badc0281d570163cd1f7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a65543f63707fa05e911a84bd7d9fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1553b1b8886e0c0e987ddacfff53d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762203addc44acc9b42c79f891ddbdc8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e378692309688236430c13366f32b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8993cc2bb80790cdd83f1d4a98c0577733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31a558cbe117b493b1916c0517f521734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369f0696572a6209bf594c2e98b951b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cc9e64d0fd543168da7badb4b0b2e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b30c882ddfbad5aec6447bb665e95c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea964d6343135958321e39e93b263d41738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa193e54e5c0582c6e16699eebd991739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf48e2503058d61d9899d3826d1ff8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e656c67dbbfe3a96a6ecc668c0f6ff741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4388cf0e1a6a385aba486acba8883742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e1d18f1fe821b9bbdca01c053cedf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef9b8e223f9a53fb3e80cf7abc1fe8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26bdd57420160906e48b3b5005085b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f8ffc0b5741f137274b8b8de3124b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf031681fc3ce71b4d8d5ce36ac07bdf747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5740,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5800,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6340,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6400,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9160,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9370,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25450,51 +25222,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26000,1490 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1438 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27750,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J400"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27826,9961 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17348</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>11.83</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17413</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>23</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>15.37</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17493</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>14.64</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17502</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>16.84</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17560</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>823</v>
+        <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>19.58</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>824</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17529</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>825</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>826</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>13.01</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>826</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>827</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17514</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>19390</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>836</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>837</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>0.71</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>838</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17593</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>15.62</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>843</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>844</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>846</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>847</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>848</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17642</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>20.99</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17643</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>18.31</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17644</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>22.21</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>19442</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19443</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19444</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.7</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>18291</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>17.99</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18292</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.49</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>871</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>23</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18293</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>875</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.74</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18319</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>23.31</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>878</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18325</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>34.94</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18370</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.01</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18212</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>378</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>10.8</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17143</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>17.46</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17144</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>15.48</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17147</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>24.16</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17154</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>122</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>46.75</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17155</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>21.97</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17158</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>5.99</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17234</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="E306" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="F306" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G306" s="0"/>
+      <c r="I306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>908</v>
-      </c>
-[...13 lines deleted...]
-        <v>910</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17235</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="F308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>29.51</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17237</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>9.02</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17238</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>18.66</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17287</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>438</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>23.65</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>924</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17288</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.36</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17289</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>15.76</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17293</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>13.93</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17295</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17296</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>14.64</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17297</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>19.45</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>949</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17522</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
-      <c r="E322" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F322" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>19.72</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17588</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>7.61</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17589</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>116</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>14.45</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17657</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
-      <c r="F325" s="0"/>
+      <c r="F325" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>18.02</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17658</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.59</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>18274</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>968</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>1.62</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18316</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
+        <v>969</v>
+      </c>
+      <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
-      <c r="E328" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F328" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>10.81</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18320</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>19.06</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18367</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>13.96</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18368</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>35.59</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17097</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
+      <c r="F332" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G332" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I332" s="0">
+        <v>10.81</v>
+      </c>
+      <c r="J332" s="0" t="s">
         <v>983</v>
-      </c>
-[...8 lines deleted...]
-        <v>984</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>18353</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F333" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>40.26</v>
+        <v>23.13</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>12248</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>31.41</v>
+        <v>13.81</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>12251</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
       </c>
-      <c r="E335" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F335" s="0"/>
+      <c r="F335" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>15.91</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17536</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F336" s="0" t="s">
-        <v>662</v>
+        <v>303</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>20.27</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17537</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
+        <v>994</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>63.02</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>18269</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>1.9</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17164</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>21.33</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17318</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>24.22</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17319</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>13.8</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17320</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>15.96</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17321</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>23.09</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17323</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>25.95</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17324</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>30.97</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17324</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>1025</v>
+        <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>30.97</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17325</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E347" s="0" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F347" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="G347" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I347" s="0">
+        <v>3.4</v>
+      </c>
+      <c r="J347" s="0" t="s">
         <v>1026</v>
-      </c>
-[...13 lines deleted...]
-        <v>1028</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17326</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E348" s="0" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F348" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G348" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I348" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J348" s="0" t="s">
         <v>1029</v>
-      </c>
-[...13 lines deleted...]
-        <v>1031</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17328</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>29.84</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17328</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17330</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I351" s="0">
-        <v>53.5</v>
+        <v>4.79</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17349</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I352" s="0">
-        <v>29.73</v>
+        <v>4.65</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17354</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>49.55</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17360</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>25.8</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17361</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>122</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>22.25</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17364</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>8.210000000000001</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17365</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>15.15</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17366</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>60.76</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17367</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>10.81</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17392</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>23.13</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17496</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>13.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17527</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>47.22</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17617</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>16.61</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17617</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>16.61</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17618</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1079</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1080</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>10.72</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1081</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18256</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1082</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1083</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>64.55</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17298</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>101.21</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>17299</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>708</v>
+        <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>126.27</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17511</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>108.2</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17464</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.03</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17466</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>12.68</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17483</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>14.31</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17486</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>3.4</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...599 lines deleted...]
-        <v>1176</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>