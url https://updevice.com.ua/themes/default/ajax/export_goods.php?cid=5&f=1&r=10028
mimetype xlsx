--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e954c6b581a3cdafbc4b05613f49b391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c14fc9f0ad4b7e68f5adb2511eae22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58855e4a1f0b3792102d57274d669fb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed28441bf4d9f1709e82682ffb494fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51fb2ba9c748dfd06de167891d95b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715182056b98c92baa6fcf3122ab6fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232be9d688af1dd9b6c6df2cf4951ee37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9dd88f18ecd854b69953b53255b1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bca1c630fd34dad87538d264fac329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94d9b2a2ba663c7b024f621ecfa30410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8d0921d0aa9aa74c231383668867111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1317759dcc2bda3d08f23e70fde4e112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec593ba4b6e51480ad62447cf8fde08513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbdec731ff2df759e44aae5ad6e31a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21391e53ca32cb060a30be7f86c70015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7ef14f1a14093247a21cf96678a2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542aff6a325885ad85c94697f33a256717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2bbef0eba5ef4e0ffed1f0067ca0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3561b23d0546e21759aa4e8de71ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ccfe1dfa4581f948445e2bc31314120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23260cbd616497d3fe8561d154b0fc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38afc0e6d14474efb8d16be7cfa3ccb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2aa727119b2364a3e012f47e3d0efb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3a0a979fbed70e074086d6113a91224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e6315d7b8daa2015102ac2fc944e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdba42947074b929a9d0bccc223c65226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42ad6fcc1a07a021468a8c5fd25cd127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd47689ee259203bbe502d16db6b0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77e5c166140a014542c3b6c56db44729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa852b904eb95dd92413bab04a2a8ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ae6b9f402b52a7326bff6b7c4eae031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8b55d1f9361d244fee01ed37224d032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c760b11e62f6dbb5de0e81bd74c5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7286620f7814b554896a87ee18b19c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59866e5ca8d8fe318c5e431c0ce19e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f35a4c61ab677a46db04ed95910fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b6a3666d1d6c1c5c50c59b2841acf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d96c4cb5e53704bda63dbb023aa49e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dd8c00f8dfae09767ff24dda8ded839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b1e216941851625572c713916d66d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb87f8f335619a075f88d94aae254641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f15da23a25a552d19b3bde7feea2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd220d55061bac65a920d3bd2d5acd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27053f86e1dc223980cdd749126d0cf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e47f928d09afe356c6572192be9ff445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729243cea85974277d137c8c91c87ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cd49dda3655517e600e1be82aa73847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4200f085e2637780f61b6bf08e31748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efa8ae3bff6cc364b05cb1c1e0136249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65e0ec2f41fe92e558f1d6eb01aafc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cbdc9cf21bf1e58f6c8c6237fdb3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325afdee29689c88a2f7ce2226f9a78a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e40ab04d2976371aae5dc377857b4e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315b701ebd4b08ca955ee632a102fae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea398558610e5dbd1e7ac3b310e0cf6755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b6d2142f630b22d9c5868ab6049f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b08ed10d2daca60d9e92b6c9190a6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13e20d5a8d1d3cbb883b08621a1c6858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cd68984e9434bc24408ef88e98e8759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39378763a9cb77db19567589f16cf1bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb556210635409485cf37710454b33e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e8ff729081c0d6d01baea10c3e85c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7166a63d1361fb592c43c19beb1c6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6876e6acef08058117675edfc7262464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ecd74dc80f045357f4a713b8f7c0465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405096600c93900b58a822226dfbdea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c824d3600841aa25ebbabbe082f2d4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe1802427f9ae6656a75f7d83881e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077de54a2bd6f693360b8280bf8c25e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea191a73cc1fa0b65b56a6b8368ff9170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b530d151324de7479794601acfbb171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1b471c8f4d2290666a83f1f3c4eb572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90850c70ff6f128957a28fa58cda1f4073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b7950587b6ae6adc34680c8269c3d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6546b0d315f3ddaf15b276901401cfc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dcb4c6eb9e848ef18a383c5eccef576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242a2ba18ad80cf7606bd82957e2c9177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df834adc63dde3a7b7340fd4a68025b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd243ad91fede8853bcc16d33721d5bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4af81d03e72043a5c4e47843bedf680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e5716ff11580522d65d3e01a3adc181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0aa1e605cb42dadc751809b3ba49b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0f18bd2d41a4923ad7d74ed7fdd6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ee931f68915e67dcaf1a5646f583c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602dcf7d6ab1cfc265f2db8bbf807c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488f34019a07ca8e849d4298b1e768786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ed83a0eced6216518ce61c16a901e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7036cd065e1c0eca72636901d1274388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb44aab97b09e910c5da6c67f6d26e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4318fca617074c956ba80cda646fef890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b2fa19f43c474d137a985f609a55391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012690431ecc0c40264171b33ccff2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2aab35f475d13727c459bdacb4ab2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cb9b5a3062f0d02a8f4da979e39a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9878de742c2076c17fe0aaa240f0dd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacba4540c10cb637baa100d40d0edaa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95926ff01b35271e0d11988c13200597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb685f800e378d5ef1800585930162898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2a9925b359056621e57892d25c70499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8b0a89794f7af0e505c2db5bec096100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cd3777882830d4484d4361347bed0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bd962fbd36c682d4212998b48bfe3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd49b5b11337387b6601b64dda3cb8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bc201b598335399950ea31e0e6e98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0202fc61b5a09c880698c92e0263bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1cf93519bddb51a1b040573dc9b45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ef35ded5c50b70f9d780910ca373c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19be173e429c1dfe46ebd514bd1ec4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d9cb57bc3eff6af728664337cee14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f3a6f0b49d9b16b2203bb0fdb0463110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291d56670f02884e6e68452f7648116111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c8942bd88e040dfa6ee308e234329112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6257db526b6cbb649d572e213c99e16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b590835fa53f28bf415d83c8b394d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d040c09d54987f5057cf28ebf1a55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e663be65c6679bbc3605ba2bb5de65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b711b18b2eed1b1826604fee6f24a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872703bffc575b3cb5a3b55ed6f66d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1024d5df558d2f321f3867436810391119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831602f8edd7705fdd7697716f3a4b3e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbcdd04c499ac46cc4186f9f0a411f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a208bfd760a50ae023493ccc9e73f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9365bac34447feecd7001fc6506cab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43986927c8da757ce93bc7bc8c8a86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b774800bdbaaab3417c57c6f70ad99b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e16e902f154cc7f97a7c66059ae41e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842c1c4a65f69f816a35e215afb6a52127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762db28275b7f94297f88e3ef2461192128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2c9d7d5934c1127161efeb5f1c4fb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560016e1cca99176c76eecd68011f0ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b452549476b59f53b1b7aae3ac1e73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b1ddb05f14e3f5955705a4e249152132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9c9d6cd0bdb1b20057cdf4f11c636133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e2ca79de6f2ff6d5d4344b06142af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273e36201e0df2810b0ab6d4dcd0137135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71ccc2b4827ca33f00a488e9d1ebb3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863f6c1cf8470789c10f6aae004040e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52318ec201d56637f67527d873611cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29d01b469ee9df6d65038da9455192139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea84ae51c2bc7e0ee5f42a0bb9d5e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a96aff904215749e889de14773748141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2041a73af758e102f88b3ca42ffcfb6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029d510afff320411950fd2facbad67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff0be1e2fc0cf92dff0530a34e6bba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da4ea232c1f010cd95f7196dd8be82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b53895b94a05901fd4959ee0ea046146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c619650a30b6a4432ee84e772256e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6d03a6a62d0206674ec537d65438b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ad921c59efdd1f5e8e9919dc33dd2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a08fbf6f122194bf37ce5f1b802c53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf9dbe36626691f550c6e800c782fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4be7f82985e8d9b543c66ea09a239f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f805bdab99b33552ee047cac5e5b263153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab21ba2d929c537ea748bfc36cca36d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218844495043c77b02b7c55ca978aa0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4bcad7cf5d590fa73e389a230bba8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff1c2cae85b939a286c2a02b25548c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccfe5acc4e26b698fb5ac7d680eba3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa9e7af4d575f8ab44adcedf74985a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab569b37984f176478d738fb26f7a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c07763903fd85e02707e0e3ab0944161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119419e964b86dc03e8114cb24d2a4df162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bc771977b6041ee88bd024387ec90163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e25e43f1e1e714debf5dbea4a08f05164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda462ee3eb71d03d1f01b8b759676b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e44908a80fd0e795e5b4399576638166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2eec9d460458128fbd3eb6ab6dd5d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e6f4e3b359abdc23c2804bae2a0c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a053bf9bc2458fc915f8b07ab77e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986362eafbab08524aa33f5ef6c7ff3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9cc059447787119d66b962921207c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16bb96417ffcc7db0472d4adf5c4cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1531dd7a171e4c5020523177221d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db5ba215dd0330abf4a6021eb8a2c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f30a72b6fff85cba024e6f418a3391175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c28f4dd53709a796ced1cf566c00f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2fce1fac4dc56fea68e5c25050d29177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8f1027d7e88e9974bad462c7b6044178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281b6e204c097d8998934350e9f1422179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a26ad077a1e06f2236d721f6b54de1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db2d2bf11b082f0d9d46d0e5e83b54181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58354f53a9364f643b224519fdb470d0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e12bfa3dfb340a8fbf4e87e994be714183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1d96a51061f72ffc63bad2b79af54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e235ba652381bcbdb1d5a107635eff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f041b6de8d1da3e8653a5818bb73c9c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44580a66138d059cc5822d09c1b0c8c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e02c0f29aa995ce174932cdeacd3f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa35e25ba87cce3cbc4a98e8ae9977c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b060dc214f17455893445e7f783a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc602db9d58a6b3b20fc4a25a25e7c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8376ab52f316309681d2e0617a3f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a501491c11c63511932313881b0a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17860724c6d2d7d47f3ad8e9c317178c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7736468cc16318e2c4db8cb0d3890195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831071ad0e127ee33c579a610614687196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341a96e099400cd897af3cbafaf29db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d74e2f934f46d3ebf4f3c5539a5c9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19c2935afc41cbe6f8f3a03dbce05e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7707aa41e0c71f4e7c9e970d7b8f87200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f0460580c95cdc8092c69fce4ea8c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6454a38fe8b43dfec9ed33e0d8920202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b65f422d8ca01eed1bccbb27e13269203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9752cf8d4b2d4a61a0b948de91859fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766a429479c53088ebe740991d28fd9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f245eaf3eae3a6734e78b2c56e6ab18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777815d726dfafa79f35caf5ccd77714207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e377b67a32f2f42d5a2207eacb651c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a33a0ed5120b8a265caa7b855c37a6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1541b154250a8f8a19c2dbebd9de6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb1d7fd19f7f2f922b245100486de9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35984df9a1e87d91cd080694aa8a77a6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0e3dab1ca66d212b2c5cfeb2ac191213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487df291a6c9a3f7faf754b1224b9bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d598ba18038d50a28f4714440f939d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edca04c175d7d3a51a344be45abf704216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d1a0c919f570c9af2fd991744056e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190d1f5d4859d27fe08d698b27bd46a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51bd657670ed812be6e9846ef06fdd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bd30c0b8508b4e8f4c76d4798080e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3baf58276e60dfebbadf6bd1411906221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2465bb12b7b7e32d17c52cbd6ac7428222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f5749a4c98e50a558e2dcab12fbd6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c4606728aafca19de37cc4575fa5a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a3c4f9ab72698fedd3015be458a73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf45fe1462ba84b8193826c27a8a97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87f1224790cd1677015d79cd7d11fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c84f2ea0e7a58c134ce179649f7b11228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c9782ef47b25e4c8ed16ee1720187229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e62b8b1f77528fe599db2322e1a2c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7402861ed84dd5493d4ee889eaad570231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3836ea8e56db4590fd6b255de4b8d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cff6d300c07518abcf563952222f88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62272e84a212e4c2924d309997851606234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b487102e1de6d16ac85456c3a9a2c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cc4e34a850bba63f5618766e10781236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64da8bfc390952ede92d3b246db0544237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea51438d557ff3f9d54f765c7789a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dacc16f960743a2bf09376cd7b393239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c80209223ee875a24f3462fa95d82a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19aefaa3068cabc525b4ead87a04f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf536b0e2b5871f711890480fea412b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd79cfc85d3b8f06b22c4d82f6a9e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123d7a65098b4d8bdf407ad0d44bbe9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eab24b6a8f7be21ce6b69b35c7afdf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79b5ad2cf107eb3877550b4c1c1dd7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803c737493f173531e1e0907a3a630a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439d28a8e780503be34c111410200bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9718722a9fa6a5661e6857715907b0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303765dd7d6041999ecbd89b49754aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe475dc173b04306768c42cf813d558251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf09df4f0aa62bed2c943ac3a9d240252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca59bad1a3bc4ce3b8fcef6a0f0fbb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cb5190cfd5103376a5835c87eca9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b2193c7ebc5e315d1291311c2ebbe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1b6800d5c59a412f7bf439ba71784256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a313f87809baa225257b6247da866257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35253cec41053a0477f7ccb94056db30258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f3f4dd9e58fd10540154ccfb6de76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d8c71302f53b6f2b1745a543f3339260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d95771ac02f5552f71337957da2e41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943acd951441a485e5e23cd2473eb308262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6f4735cf115ffe628e8a86bfa0303263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc961471d571e5b701213c2e4ab7d558264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad55d0266c4426942da38e2b787933f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ad55cb1dd4bba9b938348e17e6a3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf942fe7023235377b55ec33001609267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588273c8f553f1e43e5a483be4b0ae18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093e8f4f0be62ffe885ec151c66d970269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496ea2ecc4cb415bf433a362d613ad8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6b334a71f5373c6e031f040bad001271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b7e5a15b768d37a529dd1ff64a5c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01ce6137bda5aec60d2ef6a6ee5701273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecf090e70d907d2df5c68fbf4d3d50274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba81a6b8625620df4a1200669049f74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2427f67df060590449b50fcd08f5ab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768722a5b9c166f48f1e7d4e19186e0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed56a473d599a4fa34e65bba72ea6ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f647ab196d369d711740b9b5a708a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304d0108726f530b7701bbc6efb8dc1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7984e5affc8277d73b244eee6a7be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f7ac3fa79f8eef2e43d0ee176b165282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cbff6c5b0ff3fbf0c365333adb526283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c41e675e3412c6f86994631ae34d0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a09a2f0bc5c97fa4d6d2e5d3d1009b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a43915acd754c39baac0dcb48e39a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f00642c704d656667b4261ff0acca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f387601b540c027e24c901f6bb4ece288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5692abdfa9188ce0e726526f0c655289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d8be0f62d9ffc14ed412a5b8b1fd8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d9351aebc0420d5af38ba423ae5a0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9861b29c751d90aa638fc3b4bc9530f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d226c4c3f36ca1fec5e8ed073b92f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c0efe04f840a478ac82850b7a1338294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74f5910c0b0e8ece4ae564ca9cc2ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd268ec1096d5e26d3d8ade6951dac5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cc0cfc8e72622d8de24d011a41e1a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15d19e879b9da4310537068951645a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9321323c88c9c8c6bb8369ab0ccca30299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a6be8d02376c8ebf1b615206e4be6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dec42f71e2b186fccc98318f5fb0852301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141da0a4a28a480e8af29634b2a7f741302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721550ebfeea380985a63406cce5795303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23956c0740a827a6feec35a6c71679f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8948acb0e72040596331df0744ff8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9e3da7a24e4c504a4425adba8c52b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520f7583b413cf32867a5614a4f9cb3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf455d20dc2aad9a5d1aa2418eec4a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7125e8ab1ceb459fd051a782d9dbd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70e05e3fb5fbce57882c39f844f9b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4235090a7f3075734611588e7681b6a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3af95eeee394df022b55db9af24714312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de5e7983ddda4b8f7dd3f9bf6ede72313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6b057e865ee2f199895eb4343bf88314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcccd1c08a15d4d89996a19ab992329315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923980ef7857fa11910d6c7707e668d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29117697f7c0e4d6fb5dec53fcbbd45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0d97eb8b238a498dd035bdf6c994e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea237fea8654b4012bbf4f8241b430319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50b07f6537e49fc400f93ec44b4466320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3688c7a4c6ff3a1736755cdb3aac4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292923141e088fa273ac89deaf08ffa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1f6e661afada06b9ac8c4adefd495323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486d15089b4a2d10079c5607c120ae2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157810c252a0f5bbb9deed9c2d24e618325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0e4eb9f5464f075036c3b4f23e5a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c205657724e182dda9b23147e249dca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b1912235b5b6d84f729fd80871b31328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e387373ed640ab413be5afb165ff8fb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca6bfe918d03059e190fdba26b5a2f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e769f5dc402902b0a4b5796776dcc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d617c3d6cfb446c546aff683421fd1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750dad0e2266ad43dbd472c0ae47cf9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767caa1ba0256c7da3946db2220e960c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54bf0026eaa1736e4075cacfa7d775335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1123761a1533ec3f24c911b4e4601a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f58906b8d6132b45993d994feea63b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c053c7a03ea2dddd6427fc605a0ccc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eeab4f1f1664ff28642ca970685409339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485912d702a94c06f98a09849c6e8ba1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404005f1303637c06902a0d53f919a34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3ac741f22fc1ba975f21efdd38a82342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688dd9f042e773631ff2582b217d6b4b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a50e8990c3c730b39b11eabc1ff4e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f66ef765a46fcefdfc54990f15f02a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e080bd9a1aa9adbaa731c172b2b20346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cc79f26b4af0afb110a79e768c54d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b54db975205298e9307338f3208632f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5b161646e1a9bd97c2dd3aee51645349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad16f6652d84d010890ba8832cf13f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd132f59508777f39813ad289b1193351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d236b2c388239adfbd52314280e68ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795e75060d97b3071882bce19519924353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5df6a88dd540b67ee9c14a0e1d0741354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb884a910baf0a926544365e5aa7d654355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4fad92a7171e5c3f9652530c14a2c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a24af4b6583ca4ea37cb89741b7c9c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28a0a2fbbedc5660e8e65945bc14a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09a32e98af87a6c9840d63b5f76aa5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bccf0b654fe06778a0781d9b7d85226360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60b667288613e58136120463567d4a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf7d9db5f1964f5c06fb9c8b7df897362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e738976dc7073f37b1afd012871a8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5925ccba43a72f46f7c82049eef0f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392265dcda44075edb46510ae0e5d62d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ef1ed2db53a8b66044e93f8f91b0c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cd66fec035d7b010fffd791b6bfb6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28035ec4a3e9ce2a163d75ea79c9fc3b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a82a73494e56794d72f4b80df592d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950439d03cc0a3cd0b5c0e9d5e13a59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f0c92174dfa9e0f5c948ad6fcc68c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2366b8256e837ee02b3bc4adc2f78372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b36189153c73ef5599c0124081b84373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208febbf35334100d3682bc8bb4b366c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e97455451e0d3630c5889023de753375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3e9944d31ece302b0514fd4f8ef4b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c53bbf4841516852721091fa71148a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e5870cf3caea5b697ead2f2844641378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe902515b676dd4be25fde85cf02420379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22c58752bb15ce302ca557af69ad26380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a98488e27ff63742414f8de63648e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd6249290fd6008ef750d8216200bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c596aaf0cb66defbb8dacbd5df96a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bac68cc7451d1c07dbe6b4deeeb27384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ddb7dcf7a1e6f5213416912577e93385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f26965c62ee5e21f03c343f4d8795386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf87c25f56a926763f7d574594e762387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406faec56f4b70a3f269399a2a3c57b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e466aa56734494ad4c5b8ceee738e4b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ee610ebd84c5538ff220c12db46f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f8703f42f1573e0b914e30b8c8e71391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111b5e74882f08e766b5a7ef93ad192392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3261f73c72fae123acbf9e8b0a593393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a21c5ebc1a0a13298f1a651fb43e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613e0459cf2f0755cdf12faed5c92fb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3917efa31aeb0be053fe189b916da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1c1db97195d096cfda4c0f398a625397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de460b5994454b9c0764cab6ebcb72a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c34a6c8ae8e063d049358059b7d040399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93601d786001248d7c7bb200c741c4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca652c8a439bf9d8559f4c1bb0b4e21401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e195517b3cce6d9a315b35dae07d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c1036ae945ad116b4d95a6d5808d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf0465f75c92cc721d2bb7be1e5aaf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c121b650ab48c3478d8a2b7d0197ca3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b515c084d770a90c5882149f119c34b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64c5e2f1ed765eb129a9032a054afd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c10807771d0ef7a4ce2a17f6a82a09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37616a030ecf3f08f8007e9aad22328a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497cccfa61d22150596151bbef97401410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b19e8005b86a80176dcc66c296bfb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f80eac34202690df6e15b049041f09412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f939031b83f580865a6462d59f9fcf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67f9655688ee8bbefb2ccec7f25c1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae87516db942a03ee5f71dd343872e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49bffa32e42dec2b7ce87bb6692cc2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac81f8ab9fbac8566a12b34bfe94ac6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a807c6660a34afd1f1e92802c4d3e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e60bfef942fee0cc7a48616cfd7dd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f737adf61408306a0ebe3be53bac3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48da4257fd621dbc97f10df748f1a90421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75083e764ec040482ef63e789a5e9d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644d1bec5c2ea7c9b9b744559480a2c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a55205333eab28d9f53b63933441cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3342a7df1686dfc8565e744a5d5ca3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17714bac1277c55607e62691a0ae62426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c9fa4c15840f58276df7c2914c6ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ddcd9d27900a147641b24eae6b767428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd7a82e13d1d3197264589483a9bdc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c9dff6a145438778456476f765400430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b104b000e3f45d680c434a385bb6d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8eda3ea3acd5043b26b10790e732f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14741f46770dd1e4d5525c0e62d10417433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c35d19c3c61c94fd95930603ff2f0e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9b9a0f0ecb053c3304ab16bb2aafb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76f981d17a6bfbebeaef71e0b448bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0583f35ec4d3d765e74bb59ab08f1a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0675d4c838d6126bc3569d01722e3a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2ffd0263bbc84ececafdc6f550428d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b8d12a44f6ae991726e3ae3b8f7f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1652963d8eed89ccacae1e69b35405441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25ae4e047feba0c2756eb5385c6156442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6f25f8f758b9af26dd0d046fd9546443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbcfb36bf001517050783c21025360444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043abd896926739700736ec7b351aa3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db835753f8ee766d919aff64e7f220446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624501b217fe0c39874ac94f90bfb29447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c3ea5da260d7a98096950572978a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30664bdd7392234c043f00e38eeb06a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca6c12c4e0ef0cef2d2a45e51c9aac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a4d16280df8f20325dbec47730eaa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb26632e3cf27d9c9a4997308509556452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80e2450a58c44d15f18429a3d51e11453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62760c67d8de55acf44a3af03e248009454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65d984d05728060782409d2472a502455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768e14cf3980392c388e9f843228fed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3ce1549392fbdd361bd18430777ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8489f3a1ba0a26872d41ccebc7685458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf55939863aee0bd360e90a2755cae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d47e9fbf3888f4553b701b2a1e346460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29295f3b8bb08e1e9616ef7f687032b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608d55ab62a1706c91a5053410b7b4f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de288c20876ec35117afe7732d7dbc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fa36ac0bebda9f468d7f8f0ca7500464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73df6d4ffec1b6455557d2e14904c4f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051ed774d9220c63e6d9781af321d49466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be1971110eb2eca41618686d8327c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ddf1f3718d19576b58467d842ffb1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799a67047e8d394d3d72ed5a8660cbb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d62d8c5cf1604cd27f1ee1b52effaf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78787dfb54c69f72aaa60d41e0a7fedb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b17f77325def8d71004c9fbd81a634472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383b199f7900236bd36ad6e487398b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6d0598f5fff87afcbbfd0df35d33b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37ed94890fa5c607ee8763da241651475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9584e8ebf7b735c96d88c24cfaf38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a1e92760710f3eb64385bf240f399477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa8d89ece8ed8a243118e9e2fc0d02478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688a1f6931a8d4d05196c2a1e6160ba479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b1b2c8e465600a5a2d01f0ec183c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936365463f099bfc70b66ca63c48fb2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8de15cbbbecc7926cc8452a4196a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c797a1a726f2ac659bce03e947f8041483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c7d0737f38bc89c19377fe82fb343484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd46337dbdeeaa7a69c10269a90f458485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33126a73729e139b6f4c121607dcbb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f146d544708ceaf44622a2ffb31ac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d52d53ccd156556f762570d76f41c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583fc2f7d3f6d17fb57a4aaf5c6c26b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bf4dc69e1263984bf805d4dfa235c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8f98a79244451e5a0fccb358c3b72491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad030a0c04ceba5d4431dd639bfa6b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0086d0b9882d3293ff1683a016ac2d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc5fbc3c9c896cb8506a60e59e0b55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b8afbd6dc974a23d77b0fb37de834495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94877eb7d6312f8a208bea4fe9fa591c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd249492e582de6a45ca35d8694f008497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379962f247296db1a3133485717db5a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b318b10b970c7883dd2f43b262615499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e54aa4c89b096558a998ffc105eb2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cba1753c88b0fea3d50f700e8a53c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555a1942f7ca8f1ca17bd7150f983c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6ef7a63719740839cde48710419b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d89e3f4b1d8cdbbe136baf33d4448504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e7ba21903f6448a803be2ad95c8e8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffcb461f3a599af6c7c64863980d9f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee15987cc7ffdc1dbbdf10ed0eb46cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb83918fbc3c68dfce407b156f9e3e4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1dfede277e3757562711443dfe6e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f217b7299f3657aac07983e2b5e61f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846e0d577fd2bb63c521c6570fdcb3b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c121c4512d5e56d51609fd81986e7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc1b83e7d0b5c609adeec4c4cccbcf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46341a99a9439f8f8097e4c6ef4f1c26514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30abf186db72e1cb131450b36c64f99515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fca4411512e8d3ed5fe7a3db83d117516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98899b7a1328443974820a9b0ac68560517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178e256170d0e63adef15e605c9f92a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a16d3bdba3a10bf81a38655cd3cef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92781a8916c0a143a5feed36c27b88b8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d00c2485d9494b00e4473752a4a9b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe9f75a48eb3bb7125611a2b9e4e63522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76e0eb69e16b50a7e9ab4e233a81f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48af0ada7954b692c02cdb985352e3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb7c8f381d7749dacb40ec7b557f62f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074be9ea0231f3f86add119c23cad40526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65905a4cf0b57170634ca94d3b44d79f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d91cbdaeea045fc82800e628b1b3b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cf11408ef1c1b599f182884c142d5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0987ad4e7591796a4585f20f1017d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a4458a0e2bc0e3c1b92b85d52b924531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf63489ec75c6a1e6456e3cf3670362532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e2b5c26ada0ba061c50ee7452b5dc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4f0abfe4cb864cb4c95b347a9d301534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0d2dda1f8a0ef4ea793a183f1a61e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b1df3ad4a6fcfc86aeff455fb2674536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccbc960bb4faf942095b3385c540f7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f4ee76383b30ae7762d8a06f3a708538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d8f2ffe4ad268cbe848611ebc8370539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb3a0cb7438af20bc2f66c1cc2c138f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41e42c1e91fe53a8b4a6c90fd58182541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a820e78102b2709b92aaf3bef454c30542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc71d6027cd333d9e6e4d8c3d19126543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff7396cf3cfc3f43f11e18160a1a29544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5a7e1d60a2e1c9de49ef9e4601ffd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7fcc7be673e0fe73212a1df331315546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d901231d2215c5cc7df1b9915a293547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904cb2c9170f11398f6244a8ffe4eb0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915c170e9f1ab4a2a8e84591e0fbaea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af920ea41e3588c98a8881c4b886b7b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e4f9bb1ed5c62ab8b39d0cbe0f10f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029947c30e6c035671a0492b826355f8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da44ecf3a834a66fe73d67d17cfd59b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15d7885637d4728282c1e0de6ca1a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78df1f12894d4d48cabb8d40ee37ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1de5371b29737710440cfff11d93c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c779e15b5e64f6b1c5eb67ddadbc3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c7103d6519d49fc4ffa8e34640381558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45db71b671b909a7a4b7d041cb83d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0519321c61989fa75ba5b604574d479560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5f4d624ff98fa7ea496838b5c6a28561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a674ab1c2efd1ef694e702af98c66562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11700e2f94730f7bbd3c8d4ac2a896f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bd4b6049164a864f4e2667dbb7fe4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779ef3647cf5d9349c9ee9c84a1b715565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1621e61ab618309ce1463d07d256e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdf438860a9b148fadd801495130af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854dd9bba05eb25b3644a099cbf774d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4d50e85f98c5b572af594044b8d55569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149df73d3274ba5d790843bf9d75423570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9567fd77c35b31f950a1e88f32955571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b98cac421e6240332519d015d8e11572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525eb18303d62ab68b4adea673f9345573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0806a37ad7b6897e0e2db8566663b06574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7add4c9a8d895e05d51fe5b388c895c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45324acd6d04b70dfbcd13df9048128576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860de15078a4924d855e44a617d706f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd220276c9dbafe6e42923be5b0fad40578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2b40919b84ee9c4a7ca5c7fdb6d1d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be53c8ed4cf716d2c1526391ab6ddf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670bb222671cb1b9158fc31c2124946581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f81bd9912f4a102ef1a6ddc373575582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40abfb683df736ff33bc84433a85f8f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560b1f7a425b28bbeea3b17ec84f160584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f1f1304e64ecb290f4d22edf38c47585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfe6e3554d1d20b2bf3a563564544b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc6f57d9aaa5b23610242f74056db8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2769075f92c5e4f6189a846714c9b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70d6600881e3f38de534d27e721e11589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f894ff14abba4b3f063df0018d4b53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e37684bc7d8336834e2b7186392a2e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dd8f05701d442720c8d6fc68b8b39592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c661c2d972344373f6dcfd8fd174936593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c8ee76e7ecba1430fed23ab782471594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216472f178f911350d98818126c4665595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0f154f443b97d995a6ad2541a3c68596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc943770101e0fdbba9f1d940d841d7e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b94dce13175b6fac06cbc470e83945598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44e957a560f97d84daeec6bf8091a7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83516285167856cd2f7da4e193b54da6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63269459d224e8d63de7ec5f1cc1b41601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495548215f9a68f18a005e4988a3301602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e21dbe10149a37782aecbc10a7b0d6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7adf069a215c7227a216868c2d6ace604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc1da0358b039c2b716a92447c0ec0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767a6ac74eb49b0bb080a62963a4534606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d068cd01767d8100db1bcab44e95e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0358278815ebc56f8f88cb576b93ea3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33ffccbbae9965fc7a1a812b4342cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3ea70033c844b99a6de624717e3bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15767e930385ea42c4a1b6d48bae83611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9f8aa155edbe28658db9b19419553612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e77ebd5200bad4c48a0ba213b68ea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93890ad6090c65fd574b2cb0a34eef6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623408dd6690867633aa48ddfc70b423615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c21e81214eea49a9ed60d7b634fdb3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80061a8b17b9aa02e1abb173720841d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582928a3ab25559b43006c78f366b6f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92a5e64d1a15c5f3019c500dec8be6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb34ac532df132ced94cee8d2f51ffc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959e6b8cf78635416a059e153312e78621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fc8580423b7e653676cd855cff7e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b016bc8acdba84214cb864423809ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3546e1ff4579d757348e3a659728a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b9ca40aa79ba028cf562e58d56e04625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d24ef6980dcc2550143c715387f117626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03027ee4b6150a8f7834da491c2e471c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39916dad5d48d52e3d6df12a003a1e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4275e357e9f5a95f8a42de1635fd0a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1639b004fe270f321ee9409485c74f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950a7a937ec3d901d8270c834ce240f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1396b0e8396520fd64ea138a03c03e7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93149a1862a71a48afeb055b6d432231633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a88851f3ed0a4528f912b1cc076a6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc284bd4af2e38419ca51a815c05b30e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d940453fa857ea8d4d7c8b72f14b6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3288b85cfbc6f8e2642ab65a205bc34637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ffc40e5bb8c3374c555bebf9308c14638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7396a7ee2e9f896d776295d276dd3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794f50c913f3012a73c75d08fb1f62b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938cd9e38f299f00cbf1fee26eb80bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab12501c4105836843bd2dca627fb68642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75155629d88adffaf487c7c44a7f8d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a0f2201ba00d02845c4f5cb200b5d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fb30da5dac7ae729ca79b90c34224645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6067be075f89e4b04b496ab5273a0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43a8766db5ef9b928fe2f867c873e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a75c9858af65a2958f3828e37c6296648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1aaa7689aaaff73b7cc9a4599be293649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f788ca6f8a8d51f59d6ce42d0d6ccf2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e0109891331a76700abdb4be0e13a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201736a91b1aa98b638d5a30b0981b5f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39906cc9d69dbf4a989ad6b7495fc75653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32219bea373cdd01de39b3867ada51654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b17fa03c4d66acbac2b87d61f2e6e1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14e54a62bc7c0456e083cf334b0f99656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66f769bf945fc591624832465e21e5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede53be7a65829086a1dbe427b97f1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4d72066fc56f122ba24abf65a53e0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2629d3bb85f612dc28f8377ae1238660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b339599f0caba32143bd69d8c4a42b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2051ed29c7e1c97303b6dcabf84a877662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bc0e45ea92e03bf833fab74dc7000663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7c80bd732c5573773cba83a42ef05664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ff2ee753784b9a1925c4acc3745ed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e517d4971e1b63db28391ca9bf0a83666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf893348c34172c72fdd4c77e54000667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690bfa39ef0229bb625b568a0fb2178668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d106edb33e0397604a125ec2bc9338669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82783dc63912bdb9199c7c1f238e00670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83ac5c42b9243f5143ec7a2a82d0f0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca724e4bea984a0b5981277d49f0dc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8379f9bab7e2ec096a0dc62ce76462673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d042e2138cff2eade4d57f67208b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc134fdad7e1e1e64b055f13ec004434675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13a0a4c564c17e4c9bb518e74f416b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621500ab8616a02c4a23444dc5a1063d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86109c2df09975a67fe7204b5b7dce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1506fb7ffe9f21a48c19433e895598679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaedcdf0eedabd48d01a15c2cee2a5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2f0184090c07fff1026fd33577562681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19abd2a369c280209b28797259ceb08682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ddf1fe673579778d44f915a44ce92683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b0c8d3dd750a669657deaa0817460684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199d98ab76273ccd65d75a421f32983685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d22e567c297ccd635619141ea13261686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144f7a3a0d0f84136a655bbe6363339687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bb7acaa25eaf237ccdf658eade433688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb16bafc9021858633b7b72cb69cb94689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4e5d1a99c4e6bd8320110180e0ad9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00563c029cf9ff145c61c2bf3503e1e6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d5ef00643ef2ea282bc66e94b795b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d1d6846bb22a749ba85d05e95ff64693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd629ba75106f45898edd1e31556ee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca167dc1d5026cd342b7b6564608739695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff637fa08e6562c73c0e87ace7392911696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20b810e87927781eabbce71968b01e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c49c50185ffcdfe23312f448cd694c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3019a3672b20b1b1b030da59568992f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ae17203c9717cc6bdededb4544b70700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443906114a3992784b74ad7b40b4ef85701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12adb6ff23e302a11b0722c8054e21b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f0f49f89387f3039ad7e7ea2260c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5606ab4703b33f2d9e09b12e7cd40f6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c5fe315fa98fec79667620d216e35705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917fc8b2be9e5a2dcab0ff5d2e3a748706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787303595e53d0138d266a4c66ffadae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c683bc743c2b0bfad7e6c1471d9b5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe63b32cbce32601ada994632e1400709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e30757aeaa8b7b743ab3bf28e5915710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524495b870023d3167ee3087efa51fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4069c5406f5b8a94850e8e903914f0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fdd865a4b99bd4511dfd95844bdb4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77748996e24f42feca7611aa002cdaf8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7bb4c2cad1de23c84ce742f9d2663715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d1b9b18934e9c510e3b0ea6a97fda716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c547fd1de7683ddff86ebbbf979b26717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad07ec6f6c65b4abafc3961123b23d2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55146f5361742ffabed8ac76a17be6a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa44c49c65d74a383c490093dcdc93720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c661a31383ee1e507c5c3ff2110ccd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310c4544343346631d27b23b903904a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5956941e21afb40f90f0ddc410cb5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83569e5d0826a36e38025838d6833cf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cc621f349323cd0b45a237f2e8268725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa060ed5e9f877418684ae8e908fe2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471309c9425fcbfed2e1cf4d0b9aaba2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24ece7a14776d348b3bb61c504a0e4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eef0cd54b99d17b00f436c3eea6d13729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d049384fe316fe5588ebe7633c605d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119249b0071cb1c73c8cb01bbf68ed21731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ca59d38ffdc558f89a3f2de5a20f7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c75f4d1524243874b52c9bc347b64733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664a001b32c597e78ba6261194857fe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041e79449a8b353ac99b72f9b3d5e5f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68b1b93229f5a4c81f12546faec708736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f9fe7e6dc41b22d08d0817e4d35de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8218baef2d589dc8213a6a0dc752f70738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63896a164d4658c6997c2d006ef6b336739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d5bc630fb67df641b752c22a97bc9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da508aa3d85d5b4c828aef88fdc8687741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47083be94c632924fbe1d54bff7c26fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacf3285901c06e28e465ebba582a16743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a2ef66cb4617489e892da13eb7643744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa2e09ecf1ad5e50674823dd2b1238745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851e09797178a51766e0a2026579e42746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6cab0114cb5ea6b42c9496fecc400c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd734ab682806a41bfcfaf04c943782748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a1f44b6e840b0239020055bf61ba3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855c94d3f7fd8fe9254e663e134d3e2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f938ab6bb800a0c032203e7bdffe9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dc7eea53d6c9e17ff0367d0cbf466752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6f7304257635063f9bdbd70266cc1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d785683cfa37fb79aac18ecfe5ef20d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79803c76eb61b2b617a032baf7dbb139755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b74ea23417f7556faf805d85eaf44f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc30935e6880be680b0ec4bdf5327f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952792548fd6f93cd9ed5489a18afdc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f798b1172c1b4ea6a089a49d1d2dd759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c043920252cf494012252b03f925b86760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e2836c16c52468af508b647f48692761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3af0993084484d65f55fd483b81f3762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79658ec8d5460176860e3311d2fb3edb763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d35a9e0be12b30224fe47e0639ffd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76322b1db8133513c794bfb0c2a7a83d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a51f749c9d060f52f66fafa80b61d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a25875d240615073464294a5f95ce4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3518fa2771543eed1529d37d73681fc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018deeeec5c0aef2366b0ffcf7d684e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e4c1d6a7d112fc148892dcc3c2a46770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee5f3d40f1ee178bd3d12217f43767771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafbeabd99bbb7af4c6a429db671208772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d7b1ff16222c1e85bd787741f9743773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b70886c65d9691346eab1526f52f5774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37748ea1dbf603ad38cbeef624e99b4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432d276a0e9c41bf57784339c73a7ca776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87f32a93674400bb00feed68ee9a65777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe16d23030bc2deed227e8549cb28b778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3911466d2a6893e1026ee2cdb9ff3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a07912fe62d5dffcde73e0024ac71780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c607369c217690a2369602b43bddd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad71db2a2c0a49b5438e52e3b165ab3782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd669b1559546fbd9d1cf11e6912cf3e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6bac2f7935b2356ceca34dcf91d6d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd94e619e95b9bba659840baced82cb785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ee72b83747cf116ccac1da8427455786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31ac1880c007062e86500f6854eee2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39877a9918117074037bb503266c8ee2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9edc715a55453f8fb458ec38e7705789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a053ca4e8a1dd88c432c1908606121c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bd56f7434623952fcb713768fccf7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2388cea7b0a88efc703320820df0b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d2caba86fadd4ce69837167b67a1e793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0af5a0f479bfef192f9a4237a59b45794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3e96fba6df53276d4d1bdce25088d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c14023658e70198e814a847b809f6b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0e178ad76fdb7be8906ad1aabe21e797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787c68a9710aa6ada88560ce0ab6357798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e86f12916a854fa73d3dee8eaac5a799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3c1916b202ab9ca7080760d21e65e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc6c4170cd6e398ce9b08ed155935e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f90081c6872af23456fffe14d96823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4008efd81dc1105d25be743962a0b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a482ae5c9c5504e12793a2460d72b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4eb1112166dc811f849469e4fc23966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b9f135313ea7b853fee4a58085d487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b1997c4ea9a8ce8c2e5c5cbe3423b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744429ba4cdba389a624c6653d7e6899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559502546a04ee1bb735a8313411db710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9bb21a34d07ee67242e2a8dfe672611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62655285078f6b69793be8556dad3312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4eb2ad7ed18faec93e795ca652b2bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fcab091808ea21304cb83b2c8633c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72388075a067872383bd11c3d5c98d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0b01e25be10a59dc016866223384216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7accf1218ea019cd86519fb60171b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7020ae4afbe49f14ddedc7f2960832218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b40308f13490a0abef6aed06a36c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb41d33e92145f1f0cddf86acdb724620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34bb9541616c1f8fb981ef6193bc5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e519f55615cae0c2124bccdc56666c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef9369c9d5e7523392788bd8f4122623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107abd83d612cc723369699e8dfeb0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761724615773c9911e5247febeefd99a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d4716366f8ba3824c855688af14e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc5f576159ea32a5f443292bde4a6427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fb955647c3ff14e918984315c7d6428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af75487bbae3c2460124fb4d0652bea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91ad02f639b25e29a0254b94f52ac830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a5c5854b8aaa49585ab57b10e999431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024db44aeab889739c2339604b19c7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4a8f1aea5735de50ed95277b7b37f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926399a0c8ee1e7147b4167f13c4f7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b9f77e9dde8ac1a19cb59a6fd7da435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaad442de979a78bc8ae7dad05d859f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cce403a7ced211fcd91f24b43928b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039b13134de129d8a67c63e5058ca6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc62b6771f157a560bbdd1a1c12eb8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3fb8d3be00c89040dabcecdd5ac2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332b6505c935a142858dfaa869108bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e0ed285ffd55f2e16863ccf7471ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b82fd6c4feb5d5a4ed85d14d049b2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d6677b7d1873d2b6ba8c9d473777744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde6a2ebb5ba5b7f96c5f42e3deb35845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee021c10141906776b7a2b8c0decad546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5e3864a0b24039fcfac3b911dce2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237843bcd5ae1728ded807d7c239430648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56197eee0d25ebe23aa5eb26d970e56d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88008f032bd052a00413cf9543b435ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb6c5008d6b23ca8e600c000d476be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483972cc311af63f96f5f95f5b07a2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888402e91dbac8d788f8dfb7254d07fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80de03f553ce29c52afc2143566461554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06f8763766b26dcd945dc2b0c7cee855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13403e5b2a28430e213bd2b20445262e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e11ab06dcfc86ad408d8d7bafafbf757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa070aca35686114be9338e1e879fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57700b5888a74a39ad1f438d4817ca259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02799c871fd641923165f03747a6f6c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbcaaae73ae14e4573999a19466d1061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb71455629497a333bd1d4b4a795e5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bfdc4f35b938b87f041651e7053c5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17599654bd05929d235cb3fd297fea9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6cc2d0bf314c37c81bfde34ef53be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323e7e5000375c72026f66490e16e3b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6609879935489559d4057d92210a3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc5a59df80c62046b31bddaa69890068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9054d9d4066d6710938d6dda2421369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109f944303df60742c9921b1002c45870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04db4237f9fa48b9523a5927eaf75ad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a87ec2bba953d98ab863265fa493b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d135b89a305da306a65137811ac9d4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35f794582531fa1c18459bc23ff31d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872641cf328b456467664fd0253390875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372916a46b08362b5c2e1c261f52b3c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d6bce3ff753663e002deca0a7d12e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bbf120063c5deae05a50b3a5f8ee778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318dff129a97920bfc8958e6dcff369379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800bdf821ccc18245f5709c0b6018f6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc43af40ff5197dbd7078acf42eb5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de08afcb04804e7c6a47a805111fea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9246a1f2c9f5f6d80dda769068cc883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2def1d1661527e70f21cb3e0a432084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501301f8a5fefe4772c93fa5ea6029ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6898207ecd86dbfbbd662d3b4e863986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7251508438e021f6589d89d9f6a2af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd72355c7c76583924b7bf8640875288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f968997c75144a1768b39a9567f11c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49729c0a1ece90f11ac7ab1fe6d6c2b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e512d9d2aa09f0936a34d918bc991b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c1efb8460a779e643f96a4c5f981492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3a774a78dc3ea14ee60b506af361193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fad061c22e8114bd791a683c4e6f3b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b648a67f0dce20b5a08635374827eb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e00f0ad4843dd2cfa229671fd144b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143e22ce2cac390300e8c974d52f85697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a386c03bbd7bd20713ec07b275aa6b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330753d8ad4185bd4b908931a5a5f8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9f7c399c0edcb53654e58c1c686e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1586c506e3d0dc138a80ea326cb9779101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae6d4c563de99695f4787d68bfd8ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db896ee10f936132666d2484fe5e7b37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf15046e7762aa7d73437067ff4e31d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1982820c9681a327a7477e58ffee4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9e38dcfe2e1bc8d1e663256cecef2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169e84594a36ad6ede068cb704c6654107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30fc4c6dede2eb30e40cf3bc591a17108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f838140cfe3926059913abb8bef47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eea30bda8c1c34edadc6d4f6d510f4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfbb8f4d417adc79908c4a00e0ccd9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8ee8c6295e0893c5acd0f0142c8d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681bcf446ef17c84365606911320012113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14320b03aff56aeab76bfa4f8d8612114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39734e68a2128d6a028f6f0de0dee9ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd350feb682646420811427c570f687116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20952435f37eb69806d1aea77d189065117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09868c4fd6100102b7416700989aa74e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d9a38c41409e824cc4b6507c069e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cafe9781fc490d436e17e9167b86df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd479c6d234074a6d0721260436ccb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77f4dba05e06c6735ae9e952119e3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8b07a403aeb83fe6c8114c133e138123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244378a8c7b93a73b4ceba522e4e610124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7784fee2f4245adefc6fc8df917f3e17125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa628f94143f47f20d2a7116855a156b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b36cdd50be8cbe715fdf94a8419916127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad441f3f420d77c750dce02c870e76128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de709655410e7c3cb57f06120e772bba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c398152f0bdd481a6e93022d8d6859130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf831dc60e74eba027640d771348598131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50513c6f273104fc45a6d0aca82eb6e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cb8937b1f193a77347da9db5186f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f376aea8c22ebfd42f8937df917fe0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f25ede81d9b41f700246475c16377d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930324e9f6441540ceec89673ba34f06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaea2612c91f433b2c0e62c3b6e133137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6712de2dc52604709b90b09fb183af7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810ef15ee7597891ce763af1b10f5b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c714bd030e5fd2a2a1eab17065f62dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5387adca0d0c5f65339ce087cfcd4fc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7efabce63a3edeaee43050dc1d6242142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885784a0b8a9045c0beb1ea6faa202a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a005f7537a2353b20765d215e3a8cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e83b586281916c01e5d64d17622ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824ca27a8076c5f7e95dd580ca89fd7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4363cd6f4b3653fb210f2fc7768d7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8854a6f4c7e72063983d6bcefca3ded148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1a3cd005bfae6ebe0a1e59513e60f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec3353a67eced6c14c969c641fa541150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09357a6d6a07f45620b5c5b278a639151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388c7c4c3a98e2155267424781c7a75152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fea9ca4202303ac17920d4a7b26ae8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0d3794311fd4f8b95481bdf1a3311154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7cdc68f1674c2db803500093ce839155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe66138140059ab140d179e483a15c9e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb228a922f221f271c70571309ac6681157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34b77f9b9aef1e6ac514386e1e1c38158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556fdfb6ead3a516b212641ee141d98159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6e1e3c4d8b7ad22bcb15ad4fa0277160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e0b98b55963b05ba3181ad3454840161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1bc5b70159d50753f0eb441d19bbfb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfaa28a4ea3e05d6bc51c464c19cca8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0bd4f5403e622b7b5fc28afce46c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fead12458a62e147d8ebde7f5a0a6bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7526b8ebae74fcee131d311052176166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760899a4dc72a2dbf4cc88092abc874167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef589708e73aeadf2a31b39724e10145168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd65046025c94dbf0e380a6734f353169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad539493b43e4828bde8e367a5485d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb79ab9d1a80b9d582978b6cc6c6649171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736168202ea588c8efef26917447ed2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228f3b98254da266bd4083aaaa2dcf4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5383702046ad6bc173aeea260c1d3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f300dd3e3cf747e3611db34bef808175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8052825deca5ec38eb50f252c96b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8f3809e5dac1da0c8d5c7878df79e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcd234bf0d1a8cf0ebb48ddc27d0ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1a3de16ecc53f9ef06f7e32f1ad3f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a35f26270dc3175bca658fef0cb49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52176ba322df22d8be764ba1b4bffe5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d3cbcb66c20158b5621fbc7b0687c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e14ac2620dbe56212ded464362aaa3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ba1a79007a225cf2fad08b5a4cfbd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230d0a63c3fd01d8f577bee824db4b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82298efd305e4baa448a826b221df086186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd895499f3fb243743afd4cc3a402775187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664af8cc2586fa7bd881b30438067e6e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6e3b0bef2d8e30be8b0cec273e639189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07954ce3c6d41c3c5089da25bb369d4a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33fba04e1ac92b9d58109f53e29f27191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8d1054e64515794db86a35c071a75192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b12e9574b4543976b32e5b4e5130b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9f7119f90c942b671a3caeae61759194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4fdb41065cb6e77641c75beee077d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ced7ced29f2523fc5116d58681bafc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f1f5182aa21645f934dd5c4d444b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296417daf660b20870a97b6de4f84361198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d379c9e972f6405315ac2894a08f35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0205e3d46a4bdb05a690c76f3b03ab77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a33d2e510f45d8c6a1d63c96b9a224201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a4e1c71e25c48bf38e73f24171f6c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4e8813018ae004ce6580efa96434f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78a18cada8eea998e7efbaba508579204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eac4ffab5c6b1bc865354eae6ecb96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c374b03a75b7e2a841fddd7d2a7bdc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320ac4052fd442c9b1f8db5e3c521bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecd1cdcda7a47607965bd4c7fd6863208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582361721009f790a43fd6dcdaa1307209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad75b62fdbea40060cc65c53f119f8c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bd6ef35214bb527f16c51101a4d53211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161a3569435f5f6d8568d46d9e2469c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2678819927a6bbfdbfa525b82827e8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31329fc6ea360d4ce2108d939a56c97214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dc1aef52e077dee38dbf2439d9e25215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36af5692c78772e1b0a2b292eed076216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d61632b976e3251f474b47cd3455b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c17e698d817e35d4c14eda24ad8a7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d2f0ef4a2af88c86e562fffd2a658219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3060d0a0175d8c4576df4e5aab8766220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254219a26935da1f34b6ac0fffe49839221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c58879e63ac04142329ad310d157f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5337f4453f63049ddee680c94ff3aee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21d6c34ff08a04e6bf340ec0f03f0f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e713dff19b25e57ae0f604512bdbf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c633fce1b04ca954ea703364372af0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9efcd13b683045a3e4f659bd42b760227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd9390be670659c71ecc59d5faac6d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c1d956fb813f89b014d5301e9855b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b5b1423a19eff45ed8ededb57e9b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f068f3997c63942d16179ad82151b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af720a16bfed8b3b8d83f117480c74b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61a35997fcb19b715fcc07f8c657b4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a19b0838bcf8a2dc1c4c66c06ecbb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a515c93b81526c2f97af707ebcdec7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56060cc0ab6946d99e50aefcfdbb58c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd25d40047d22700489b27bd151b70f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3fa84c63d44e827c1da6aa0f02c83238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e0948e982f365fdf18d0f72118262239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411baba6af63ba31b45561f1dc78461c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279156a902bbc1c14658c874df7b3c48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b65facb92a3df5a28ef008a9d3ff82242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae08afb0760537678de35389a8d77a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0681c55291aa18e573bfe31cb4ee01e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd135dabe61ac908d10e16cd07be8d48245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344a3bc22d631bc4cadb239020f54e3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f74a2088fd53a031b42fe022ba6532247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88c433aa0f61f723447173a990ff5a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462d90bedc5828b941900acd1d20478249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334ba8e1773635013615d409cdb0faa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8c19376591c802662dcaa13e5e99a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba026a01884f12ba53b973d7b1d6fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779a8aea7d16a7d7d7168ba63bb5470253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf116e2ed20923e3b0d73239aabda4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b28324cc357e2da9f158f18e7ed05255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e4f0ad8728d72ecf89cff2dbbd970256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630577a563a6b2c1fcacefbc58629ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb67ec7e60d090171fe20fa48706edb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd744e2e60654b54f04a6a62842210b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6e37cf6647b49a7fd522114cb512d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f656032d96e5fda3d550378c7fd11b7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fcd6f559cc386424a9f75b453e9fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e4aeb80f62abe79816e33f1c87632263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428881d5135340b22ff4b892bb4dd0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70787612bbb6d76a0ead1b75deb8193265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ebc7f633eeec6c6127ff3d256addd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d508b7657c32cb58704c9691f8cf4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c97d84459e57e8fdc49a581a2c76ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34cce25e0fd5878a749ec3af6a7339269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5d4cefbb5c9ea0128a99587d57ac8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3e037a92851f51a2c641fcc9e2aa6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c69f7ae6d5adfdf59f14491c2bd65c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a56ce60070f1747a216f7d36bced60273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6884d7e07a1e23df47a34abcc244e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94facbfb831aec02c7cd87ed5b02708a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3450697e67b3db39434f61dddf954d7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e6dff594196e8af61ed3fbad5b629277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9333bc265213750add1c4f88076e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b605583a93ec894417e253d8256ba38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60bccc0627d1cd4f2fd1f4b1c440a5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738cd464e4d4cd1d45b84d527750517281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91edb609280a397921d3b79deaf44e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b6023b82ebb84f32ce43d903af98c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84129bbdd7fac8e0eb5e27e61cf9d6f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b9da901ac09f46df5db22d845ea6c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c90cd153c5a0c553f1e3546eda8fe5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc962ad1f9be56e3eb74726e7a42dac1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc747a14f3293a9d8108ce9178f10e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a92ac483a9d60ba42e05f3a7e4926289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60560787874abfffe59989be071e9a20290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e258197bda90e3e9f1954e565840fc4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab060d42673424f6fd103ee3eff1e768292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f488242e9ac9e00d209eabd0a66ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cb671e6b2f8e5556e014d65be2702294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476cd134de95dd50d7ebb9ca200b099295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cba693140a62091edc6a38ade7fce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bafa148d629d4aaef09c3d393bbe00297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c009e94eac58f1bb3aca68e4eb951a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd1dcbd7e2c68d4753ecc63571a9d7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4353e85a3f424b5fb80948b138be9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022c45aeb6cb66b718bf978adbb32a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095d3c307eeb27f1a7f0f842d31ba68302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a28d11d4b94efbb5d7a71b02a688e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813aff5c9c56d064c5d2f63ebc7ce139304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24300ecdaba332d6cc3b83e5c2d55cda305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882b4586cefaee4fcc2678d594d055a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09233abe160eca2f2af89f91cdbd330a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb35b8a56c953e9582957404968dc8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd845994cf14cfe20df770e7696ddbf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31b6f84745b2e9f3af2d6b3667ef64310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e0ddf5870b855641764c86a72e90a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790a3bf1cce0ae773a8a9bcaa9a4a0c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc0dfa46cf7a17a46cc24b64a0459b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6549bb58474221bc090a81db1105da9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d61eefc5950e466cd0995927e34e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115d4b2461f4293297356a3dd922cc1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1204f549284636f34413d2ed51833317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2c0637b9fcaf395492eb908306c7c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6989bc899f302292b11e300bbbd978319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73a8f3787c9027f312600c4b2d31cc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ea286dc500cc2eec278588cc56e14321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf87bc827ef4250f3fcfa7cd11bd87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec18b55595b053f6ad43067304cf920323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670c9915be9ced7227be220e78cbbc2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835343d4743dc5bfb98b1f0d3a1197a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51efcfd469288606f0fe1a89721753326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9581a81c624b74b87379c8946e34d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b76c9434d926dccb7897299c687fb5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3317032459e2d97134bb2ff165f5540329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67a623cc4c6c5b18319f12ec43aa76330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395fdefc06daeb06e93660c99411fb2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d0e61f2dd61b3cf9b4c1e7a1bd78e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638c3b80b41074f25ee6bc2362b34f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad124185a48826a24c5b1648ff36fed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499a8cddcd912b07ea2761e815928ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80d60d647814ad1ff95c26abb98f2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6728b8ba447ebee923daeaa3e9209337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c473f26dce8b50f36e68e702e0d8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120fa8ace2ca9a2150c8c8b63c8b870339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889176884227b3ff1aff55b35c083e54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efe39999510d226b82622fe0a98b23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2501eff765816bb064e8598ed06074342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19444c27072310b2636f34065c33880a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669860dfd5c571575f66900f194e1e93344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe39e16212cb46fc06d4bf54822df8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2d1b2556c6cb828e8981b78fd26d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fb06e8e0c632ccd50c45346cfa453347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a6dda2b5b2c5f0c0407be30166595348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc394ad5efe52288ec99e4fb4656cba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f78b5ab4471354c18c6ecdfd2439e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fd21f3e9634dce6b2ec8692e3fdc0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07188bad122d153e92d43188b31247e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb1d300507adfd5343abb5e51401a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3394ddee560bb6faaf091bedc60638354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf5139f1d606c9fc2ebc80f3ae75e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee8c009322110f0be44f32c124ff6e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372369c5634ac4f501071976cb55b41d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf90d49ed86d7917aeb7753055abc2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4e63eb56f55cc5710c3c9f387d179359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20ac9273dd5f8e5636c9bb4634d407360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd5d9b6d142a302bec42b1373a2cf1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75604240890f0f28ac5c886ea49eea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77dfceed7d2de050a54c72ef730c3e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48488056f455cb683eaba4bb95948bc4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e32fc2123023ff87aec77494bb827a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234894ad8d816178e23587026cb366b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c120055bfa186d9cd91f0d09c44ea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f22de1e8377b15fdc072ae6bfa5ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bcb54fe469f54e51e65703f2e8225369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eeebc64368715992a896d6b2101a42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d92b840a4eb17c525c8edb1fd81884371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359af44ba3b674965e1bcc13f7944277372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f2395ea2b1bcd89d9d839163e1b85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7a60e5f9bf541f6dffd328bf0e3bc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a451e1bf15c52396aea13e13746abdf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199809321575210f2d9b2afb778510c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec68bea0f0af3145576bed04123b9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f290158a4f0367a93b28922a538149378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fe36b2221bfa871c0d18a44efa0f8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dd6eec7699027d3f0d6483ee5a118380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54809dfe816e91bbf79a82fa4f782082381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cefd5f1cc1c93643b3dfc577342b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d95cbff6324067ebbb93d9e4eabf64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51116d782d06f8e2d5f5111bee5cfb9b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e5b295a7ef92bdcb98279c3e88c50385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca683093c9e493e0c0e2d26604581d88386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70baf706c6383be658410da232a1db36387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdbef2698d55d5820600688c99a002388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcb87f39e74db0727356d7053794d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5d2d670d3893e73760ed1b0499739390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e863c0f6ba86268e4906eb06d1c6d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeaf340ccdeb70cfc9f6cfd8ff13751392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9584a406c79713c7441380bfd0b10cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fc11200a31d02380cade971c22764394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47892a29b94f2428c5c65ff85179db9a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584e50bc98c67346fdf43284e7a2bb0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39ec8794c1f79e134fbfbc426b18cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a4b7f1a303b585a7ef49b28ad734b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bb5f1e6f2bb536ba445261d81fc42399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed98ecbfcc0bdd863dbfde6e7de0a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f22cf25ab39d01251ffae0de2ed801401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dcd15659fc84821fb2152a16baee5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1ddacc33b78ef46093d4817836260403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6fa16176ba9c8b31b9acd1a656c7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad12e7c1631e55180c84c3bf74df9e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac9f90447b849822810e75d9f34e14406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54595ab5280afc557e6d98535f6ba363407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5542b604e246dadb57226d430bfda7a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975cd73ddaa035f8369558e8605f125409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd7c2885cdb2fb8622ad602216ca27410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7f63b1dbd83f8ed0f6b57a2e6341c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29eb14db262f374020a657706b41da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ea25b31577898543df857e0c83b7c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01128b1c3414bf4588accc87542f124d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bbb424ea34aba6bb5ba778c2815ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616bafa147dbbbef00cda8565bc403c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3789ecdc874f0991e05de75dbfe7c2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82729aa3baa0ad870f22ee490fc77b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e58ed64c1157a2833a64b64d61fc0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ce8904b372f5afc6dded71bd7052e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17add935e5ca6dfcabc2d305edf60e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b1c4ff7418e2c5035e0455453e9f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29922d8880c7bd86581f5ff83ec31bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065f5325ad82067934ca8e97e5f32d9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ff66098175fce905de3b6856b90bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad180361964142b74ca0aa6b9fe6c1ca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f6f89af4d0344efe1ed0cfc610128427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4069d38ba262a59368899433cc95d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456956495bac2e924ce868bbd113706429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc070cb58d8f6f5914a35e2d2c9a3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535b48b7ec8bdc910d7aac3583390b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25968e7bb269353b6bbf4bfc21508409432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ed16f6fd9aae5cb4a7fb965147b8d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9939967e31641a7f442f55a453cdd2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d5e80f6ac179d38317771c739470b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeedaf7915382d1618089ee8e327d8a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d531aa87bfe946b6b859f46f1f7c7a50437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a57ea5d2c6a465b0426a6f0311939a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7960a490f9a5c44c9de7cc643722e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97fa227cb7104c79aeffadec788558440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48a871087d284a029e9a1ef5af5b25441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c17dcaa34c84474d4848bdb8c0fe5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b8217523759c6941c98bae110e2da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b7b618df4fdc3ab916796540a3b78444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c23cd622aa04b00a0597e94dc7871445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b42a3667d563781480bc7f81687561446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb94db09666b42a23c23f4d988d369447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4040c5f06dbc15695598404ffba4ec2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041263e8dc6027d06329937b3b29d50a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3833498b1c8895e09395222b7b99752450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780116f87cb9cc757fedd965e3373a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f7e2a2527cf9a0f58eb927ff0e5d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8e2c9a5f3ec5c223a1f78afba8593453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901d2e55b9acca0d15fc8f021e92b8a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e645105e6e86e112b708128ed8fa4a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43844410f4a681b91626175671998d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ea4f3ca48d586b1ef4c38fbda6df2b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee23902164cf4ebf6cad4b36289a5ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218c24ba4d1227ccc3ea5e81d599875459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1f5edc1e2cee81b296c3f8f3cecfd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091a5bdb59d9fae887ba34c57925c9f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b954e06f754061d75368d55a87f699462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549bde4c77b1456394b7ebb684db356463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65f31f996f9a84f3b49fbb2cf7cce2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bca6372d49cf9f54a38e3e826d855465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd1ef86a7d2dddc4a24a981497d602466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c9ea2c7e936b60bce8603e1aa14a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ca0b34573ab3e6717d14a7b7fa164468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83aecc554b856a9c9cff9a8f813a69469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff30d6a082b20f8e6ff6ad48f372306470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020beaba5559be3e5714970b916470d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94be1a851eba3da484b7ee742e1e4d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4f75b8777fa72ab6d66749aaf1edb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ad89b47a2bf3ebf0cbcecbd6a3131474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f670ace42b8525c33c423754e47a3a0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ecc961462530c387eff15bd0d41dd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d2ff2da6941f461e361a0f8a0188f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7949d01dd9667e77f6089cbcb660c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43e0ab23e01b6726168405c97a8304479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b56227d4c77932df4d286db1dbfff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964937736a899847d4f2443ec8a04a44481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fc7d81e7e4a32eb6df7ee8a05eb5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f8d5fcd99d4139d050c2776c2a8ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510343e0e552c2063ad89fe6d76ea6b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e451919d2a2db7289d22208efdbc0a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feaffd0f547809108d0344b75edf363486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee828041a1e4d88563ada4a976064a3d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e16aa51b7a2dc6dbe6d460487efc2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13464cb75432d0bd09897b2d816a4bae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6863ca236f877e02d1890ba59b2b39b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15247be0588d9b65f297eb3bf9323f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f8987b7a1ad15ac1bd17f652f20ad492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd4a614705bf3932e316fa536c8a85493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a382a7cbe24da3ea8f97766e59279494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304c1dc13260650be038573e7a62066495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447c745c3f6c81f71c6703f9ddf2001496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12b73744749bfa0251a908e7546a15497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784bb09704615a4c3af250c243c5d04498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855fbbd98b88fa4c47abf07edacb05b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a96d976891e6165037d89e21cd80241500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a7727aa0f7b88f6bc733df915f4db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac9949f2cc45e3c71af634170f309d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2495c9aed3c09b60ab63d439941e24e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107b43d4aed3e1cc6a9a5f49bffa7e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c3fc8a848cabe3571d6b3a633d145505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0efd4c938e3a60f9eb539b2f2349d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa01bb94c5c48a82fc7948bf56bfbd5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c44d4d2f142ed823dea62c2aa744e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfeb0819debbbc8dea387ce6630e07509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb64a98e8011555c10f2eddce924362510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e451ab28645662994f95ddf53ae389511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39bd4288ff6ede411703673289b007512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582a4c491edfdefe65e5cfa263ee5b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bc44dd1b008f1747d2417b528f915514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a41f79134c216118332c85952cbdbf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20cd31902e7ff75a071fa716c43d70f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b11c7655bf7a08311a9c553cbd360517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe97afb0d134443b33cdaf4e700fc3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262377c6a023aff598f1be4a0e7c3830519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439bd41576fadd5cc3ae2d117d00704520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dced962f704a12ad50d52d305b19c8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b0a0043aeef433707c6bea22e033ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89f88f35f1e53553aa973dc82aac96523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb68a025dd341710677e8b7aa84c69524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6fbedcfe72a04fecf26d94d6507e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01bd03129484bcf3babde3fcbdf301526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a25fd35be1017e164c57de9853d86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932c1c0b34231037dac8f6dd4710f13528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeabdb21465390aed2eda77c53de5757529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e54a518e77066ca83065230c83ff5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fbde0790d78db0354c5513a6655cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc629a6aa7c90a2fb04eb4e51e02d055532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c529fb4775f1517c10b1214e458409533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8230efaf7805701ce9c75ed4f55e17534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec4c5fde1f22cb84a6fc53abc0f1de6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a916a61ef804a2e3ab128d1c5ce18b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad419a7c19cd61bd00321a4a4d22ce537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad19d7165b88a01b4cee03eaaa698f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8905330ab55d4b6c993af515656fb19539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d466be143e8d680ba71b67743088df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a7faadc3004d3b8a80d175ea59bb8a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c9d9135a83e1a91c242f4130430b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534bb9c6e5b5bb7aebe978173e54e0a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe46e979d2b900e842b01647f5711d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc737119815d539c8a86adc2af73c76e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172d147a7f6e6983f1f867c2d88cf5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151512e7fa9b30cbfee53d14f46f8837547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c89ad3f4a12245d751a8b813a386f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a970799b2aa097be95b55db922c5249549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2ddc2eb093347c5943867127d7da4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21edf064ab2e1dee025bc231f8fed3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529e72178a5f66d9bd8d948333cbe23552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d2d0f1df18fd0399b777fd655aa4c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a4aa62a73287318e005884c9ea56e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf6abef3fffd2dd541945d6c79e354555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c3e412d431d23e77da586f451ca4d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08168a08204fb6137809a08a04d1583b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78731243055319f700c6343b3943a5ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9222f318b2515dcbca8db0329cff11559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd991b250c08f408022d13d7f54e1c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e410ef00defe447fd8880157ec0015561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8d6671e9e08dbe2e314d1ee0006ab562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed7636c6a57ac69ee7336c6176e691563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554217e5dbe38b2dbff6a929104aa23b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e089f309e9f74dea60f3a3da091133565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dddc8cff352388615a3a04974f4c57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4c1fb0bccc45589a417a34673455e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cac13f817e6a04af99ff462e4e12a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b859de086fe92080145001023b4a8de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b615784f8f6a5b00f28b3be48fbf7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04740aa51cf4b391257b178cfc10f144571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e273e9cc7ead3e01f968fbed260f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277858de3cf367ee225a796fcf184bb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3805572682ff64b53b45489774cea6f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7758247b2eb9001f2a7df71435df35575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d000000cc4dd284b1755723a5284df1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248178e08c3e902ea8384d86e80bea1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c6b4134f467111de86ad1ef38f75e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f483537a3318e203523a3bc38327d8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4f2ce82026bc1489dcc297829366e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398304867711b9a353af72cccc05e4d9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b01eaa05188dcd9b476d794d49662582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139e27e553be3e6adcbac5ea7921fea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf44ef79db490576efca305db848f1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b07464edbc9de9497cb5017da7b42b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eeea1015e840c89ad6493f1974cf7f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a31cb46dae92728355e7b4baf4568587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99423f311bbaaeb0da237567e26cb9de588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e901bea67c90a524aa81b9f3aa880e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb4a018e9b1e1d37adfd676805727f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5648d63c035c5631feac8138f6d385591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb007e807443962b3b74d1d1b62dacc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadfdffcbb82f372957975a5b063248593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257499670f64ae92587fe4216403248594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e8179eb02ad0d9baf5fc801b08893595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ba02da9bf8f292afff829c057e152596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad0735f719619bf229af83ec48fd35597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d683395f6151720c51a379351d230598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d337fd282d04d9579167698155e0362599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f31897b6529f1307bdad918865889600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d411cefcae6643807a225b799830350601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc4b7c86ddc22334d9812499c5234b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefb13c58459d2f715139d894152af8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca292a45da426ede051d227d9f2a51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802fe62273cf01ba16243a43e629625605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252faa49545b771c6dc6b8f76ae0a48606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08846e0d3b92b5bd6cb2ba33a7f72df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00631ee219fa4be0b24959bfebb1fb5b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89049789384432b182714f84ed864ecc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3747643131c46c3bfe8badb6e45724610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6517d942ca0906d17a5ad6a286a74c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c3ac7674badead3e425572d1dbe3b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb89213e85fa69b62b997868a0bb50613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5af52b2edc79693731daaea8feaeaa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364360c47ef90975b7ffec1040a610d9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bec95aa7fdbcb8ebbb753acf9d780e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84968c3e8653e1fe1d127c442148dea1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b8e6fa4adbf8021989622b7ccdbd7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da611e7b3f3d39e97f97520844e6331619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc8abfae8f24c156644bc30eb0d54d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045b661c795bcad1926d171e8306626621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6871811b1fa9e2aa57329e8f53eb0e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981160be7a75f9e4e22966b7db097384623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79443019ce5bcabb0d16b702107398b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79db3e50972fd04db5f8c9f7f88df2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaa88f47817b5c26fc341217ad4e43626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df8818147bba4bd8866de624244300627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f011fde814d981c7609723e20fd5b07628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74c338a226fa7dda98c9fa6dda7c9b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b845c7f7c75012a523d1bbb2b314a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff807c65baad8fb8e8a791513b91b101631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768f28f5bd28a2acf4ecc7a5f7b7434632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64772268d48d4814fcbd82736139e064633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd697331e5adc15ee28b2951f0637c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b5af683bcad297b29b93942052d67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981f149190241279bcc9f456c2046a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8a32a1b0650d025d3d55b2736cfeb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8cfd5ecead4dd499cb7c0142c828b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c70b192ace52a0c6305b36e557027e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826141be732716050ea518b50bb65e7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206eb04129381761ff7d789e9e4daab641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7748b0481ba8fa92af4a59e2a60a2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009610a7cf8bdaedae27bf21c346fb16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a184c45083e7aae19a55b491a55e761644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2ae4148b55ffca1f68e6b10fd4274645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61c2d3f42ff43d94482e567db23214646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914960129f2b736db880b71b1308784647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d799afc354914e6ce579657b1a09ba648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41c7082f8083003a91e6ebd0ecdf77649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1b87dcf505c73797cf8571da2a642650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175a1b66d1198416c1e8fab48be095e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86373f3875e7b662d95e844ff5614886652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70700687d81e0a68221ce28922147490653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d0e3aa67009b2c65d15c2094bfe3d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed530c2e0e0117563baa21728c94faed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e752055d480f458df72c42501508fd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c63c835fc11b6671e7401512abfd65657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a77caad9bc814712c7ffb8c302957e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4aeade7f35990123fdd5692e577871659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46c9e5f9bd47e4bc76d32cb5339381660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078ae4015a470653b412c2eb65acd44661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce182094e421bbe836369564e8fc581662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9c5dec39603c1106d68f857e1b0ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5735ed9760d3290a38a7567e91ed821664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb80014c34d5e91e48a9621288a3fc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f477f5ccd320d7f29919b5f93ee853666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9628c73da76a77151e62c5e28ef11667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40087103dec3e6477dcd4ecbab673367668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c34519a35942ed6646ab4aa595b8f0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f64d14f00e3967b3f78e978d23194670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a433c2a499f0f7340fccf19131e6a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a30fcff1df8bc8a8455d4411e1b15d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e0aad63ec3acc831c916aae071433673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634b43a6540254405ff05fcc6f590e5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401faac6960e0c54d63e777f07ff93c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103bed1250e3cff0c117a5abf21d9f5f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9adfe74dc6684630949e4c8a8f393f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76364fab13fced4dac3f4505a2b9ccc4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c8b410e27edd0c2869676282655c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a32a16b271aff980ff393106626c3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b2dd4c0e5da19e8cd2ec3c126cbb6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776e8684ef9e70296d140b045ab7afc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761cfc4502e03e08deca64b4e674b6a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff13c87d7b5816d2ca949a6290909e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd020da5dd1692ae8ea9d7aad629fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324f7dd97d01fd869a8903c902cfec0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa10cb1593b2747f21a888f7284a6d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bfd4ff02291e5423dae00be4f7750688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6448e4fa95e12d07c9c3fb0fac66e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3036b4dfd0998b4b1c29e176700bdbc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641d7bb38795287d39b036e86dfd6f6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c4eac80a002f4acc49b9bf86a634a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a777354a8fc4db5eabd03d2c7f03db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af91a4f3384d626c012f11f5bd95eae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290313749400166d24f59099906b7d79695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00941e90a1242ebabb06967ed79ea37b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d187f465b2b6a02747defcaf8e362697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3653442863e440344650f383489e5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873b43a941596c7a53344d3172e391a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd66a0e03784b187fa76ebdfb754a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b54eb0f5ba2cc2f9e4ba65eefe520701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704358f387643f18f269b804a0a8a8a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdafbc24956a3446d96daee16322f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb292fae79deb030af3049a2ceb7f1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe01ac1dacf69f33ec69ffbeeda7453705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7204f252f12ba81bf2a52badd45053d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687611e1ff2039503aa375d532f9bdc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68091bdb8837039ec2a347fce13995708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998e0ecd082b67b7386bceab5d8f5e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37893c2b30a3387eecebb0baf5e180f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b6d85cf7a77ef1b17795eed7a33b4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5108fb71e291bb43166b4505540d74712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8663a8bae66b5181745a974b1bd0fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514344cced38b91dd7f44649bca73eb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a07b9658a2b532187d733e23d53a1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcd52330e8299b34358e8b49066a73716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd082aab31a005fa2bfcfac7530b6d0f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e301fed227816eabacaedc80df1f375718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2db7710c95c7790bfa06a336a00ace719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c6f97df03a818427c5faf1352c703720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9be620f6e8975c2acfb916537561b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b56232ecbc97c10acadba94011d02722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d738f82afb96edc174c04c0fa5ca6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b31d537150ab9e351dd8493460bc27724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da911c7d2f20f25093d1dcfd22d03a31725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a475d7eaacf487590e1e0a5e7017f4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8824e5497f854997723c22ee45a84727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500021c25a9d46cbdd2d2ed545caf92728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f1d82fa94aa1f8076ff8d8baf4884729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ebde132273b2094e664420fc3907a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c94e99c93dc04db78c8215e28062d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0c51e8ea5431ccd53a74fd61e3a03732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54267c329f1edfb71c75e6018b3b0fbf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b368708c73844c01b38d5ff62e128734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e6ddfa86b89f907c61437243a3f98735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ede6f22d6522beed418c22e56a548736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b38ce2040849d6460319e7df650c7d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8e6c4f31e9a29da9db52a2909c257738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c38acdba2fed23084ed4d9bc2568ec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab1733193cc2e82964ab3f3b6f4880740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926dcdc22051132a04b3e1bdc18fb70741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc316caa1e9e3c6a3adb0de1c299d0de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a098947abd699fa25077aade00bd25d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f67080f47c62a2635aa95d838282c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dff404150dd3dd35bc6d17d2bf73e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044ddfa85d4ab278731cd7f9347ce21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d067ec670c4ab5a5ec931e0cb8fe070747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25588,51 +25342,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26018,1610 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>46.75</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>986</v>
-      </c>
-[...8 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I352" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...649 lines deleted...]
-        <v>1182</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>