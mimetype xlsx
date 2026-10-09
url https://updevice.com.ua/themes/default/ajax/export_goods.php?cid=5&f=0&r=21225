--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -12,481 +12,391 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1099">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -500,59 +410,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -983,59 +884,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1370,104 +1262,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1490,59 +1364,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1682,62 +1547,50 @@
   <si>
     <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
   </si>
   <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1814,89 +1667,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -2078,95 +1910,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2249,59 +2063,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2321,104 +2126,86 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
   </si>
   <si>
     <t>000012832</t>
   </si>
   <si>
     <t>Нічник Moonlight 3D Printing |RGB, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nochnik-moonlight-3d-printing-rgb-remote-/</t>
   </si>
   <si>
-    <t>000013057</t>
-[...7 lines deleted...]
-  <si>
     <t>000007360</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y1 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y1-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007361</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y2 |BT Call, Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y2-bt-call-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000007936</t>
   </si>
   <si>
     <t>Smart Watch HOCO Y3 |Track, HeartRate, IP68|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y3-track-heartrate-ip68-/</t>
@@ -2450,245 +2237,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011310</t>
-[...7 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2915,59 +2633,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -3053,59 +2762,50 @@
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3125,59 +2825,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3324,59 +3015,50 @@
     <t>Фен HOCO High-speed hair dryer HP18 |110000 rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
@@ -3973,51 +3655,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H412"/>
+  <dimension ref="A1:H376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -4038,9446 +3720,8620 @@
     <row r="2" spans="1:8">
       <c r="A2" s="0">
         <v>12310</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="0">
         <v>6.61</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="H3" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="G4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="H4" s="0" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="H5" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="G6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="H6" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>29</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E7" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="H7" s="0" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="B8" s="0" t="s">
+        <v>31</v>
+      </c>
+      <c r="C8" s="0" t="s">
         <v>32</v>
       </c>
-      <c r="C8" s="0" t="s">
+      <c r="D8" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G8" s="0">
+        <v>113.31</v>
+      </c>
+      <c r="H8" s="0" t="s">
         <v>33</v>
-      </c>
-[...10 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" s="0" t="s">
         <v>35</v>
       </c>
-      <c r="C9" s="0" t="s">
+      <c r="D9" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="H9" s="0" t="s">
         <v>36</v>
-      </c>
-[...10 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="B10" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="0" t="s">
         <v>38</v>
       </c>
-      <c r="C10" s="0" t="s">
+      <c r="D10" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="H10" s="0" t="s">
         <v>39</v>
-      </c>
-[...10 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="B11" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="C11" s="0" t="s">
         <v>41</v>
       </c>
-      <c r="C11" s="0" t="s">
+      <c r="D11" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G11" s="0">
+        <v>37.71</v>
+      </c>
+      <c r="H11" s="0" t="s">
         <v>42</v>
-      </c>
-[...8 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="B12" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="C12" s="0" t="s">
+      <c r="D12" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G12" s="0">
+        <v>11.96</v>
+      </c>
+      <c r="H12" s="0" t="s">
         <v>45</v>
-      </c>
-[...10 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="0" t="s">
         <v>47</v>
       </c>
-      <c r="C13" s="0" t="s">
+      <c r="D13" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G13" s="0">
+        <v>19.96</v>
+      </c>
+      <c r="H13" s="0" t="s">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="C14" s="0" t="s">
         <v>50</v>
       </c>
-      <c r="C14" s="0" t="s">
+      <c r="D14" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G14" s="0">
+        <v>39.7</v>
+      </c>
+      <c r="H14" s="0" t="s">
         <v>51</v>
-      </c>
-[...10 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>53</v>
       </c>
-      <c r="C15" s="0" t="s">
+      <c r="D15" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" s="0">
+        <v>5.57</v>
+      </c>
+      <c r="H15" s="0" t="s">
         <v>54</v>
-      </c>
-[...10 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C16" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="C16" s="0" t="s">
+      <c r="D16" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="H16" s="0" t="s">
         <v>57</v>
-      </c>
-[...10 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" s="0" t="s">
         <v>59</v>
       </c>
-      <c r="C17" s="0" t="s">
+      <c r="D17" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="0">
+        <v>17.35</v>
+      </c>
+      <c r="H17" s="0" t="s">
         <v>60</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="C18" s="0" t="s">
         <v>62</v>
       </c>
-      <c r="C18" s="0" t="s">
+      <c r="D18" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G18" s="0">
+        <v>17.72</v>
+      </c>
+      <c r="H18" s="0" t="s">
         <v>63</v>
-      </c>
-[...10 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="C19" s="0" t="s">
         <v>65</v>
       </c>
-      <c r="C19" s="0" t="s">
+      <c r="D19" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G19" s="0">
+        <v>15.31</v>
+      </c>
+      <c r="H19" s="0" t="s">
         <v>66</v>
-      </c>
-[...10 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="B20" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C20" s="0" t="s">
         <v>68</v>
       </c>
-      <c r="C20" s="0" t="s">
+      <c r="D20" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G20" s="0">
+        <v>33.05</v>
+      </c>
+      <c r="H20" s="0" t="s">
         <v>69</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="C21" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="C21" s="0" t="s">
+      <c r="D21" s="0" t="s">
         <v>72</v>
       </c>
-      <c r="D21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" s="0" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="G21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="G22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>77</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="G24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="B25" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C25" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="C25" s="0" t="s">
+      <c r="D25" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="G25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="H25" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="B27" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G27" s="0">
+        <v>2.96</v>
+      </c>
+      <c r="H27" s="0" t="s">
         <v>89</v>
-      </c>
-[...13 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="D28" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="C28" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="B29" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="G29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="H29" s="0" t="s">
         <v>95</v>
-      </c>
-[...13 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>77</v>
       </c>
       <c r="G30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="G31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>14</v>
+        <v>86</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>105</v>
+        <v>19</v>
       </c>
       <c r="G32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="G33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>114</v>
+        <v>14</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>105</v>
+        <v>77</v>
       </c>
       <c r="G34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="G35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C36" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="G36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="H36" s="0" t="s">
         <v>116</v>
-      </c>
-[...10 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="B37" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E37" s="0"/>
+      <c r="G37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="H37" s="0" t="s">
         <v>119</v>
-      </c>
-[...13 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="B38" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="C38" s="0" t="s">
         <v>121</v>
       </c>
-      <c r="C38" s="0" t="s">
+      <c r="D38" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E38" s="0"/>
+      <c r="G38" s="0">
+        <v>21.54</v>
+      </c>
+      <c r="H38" s="0" t="s">
         <v>122</v>
-      </c>
-[...10 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C39" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="C39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" s="0" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="E39" s="0"/>
       <c r="G39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="H39" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="G40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>129</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>127</v>
+        <v>112</v>
       </c>
       <c r="G41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>132</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>114</v>
+        <v>92</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>30</v>
+        <v>134</v>
       </c>
       <c r="G42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="H43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>105</v>
+        <v>10</v>
       </c>
       <c r="G44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>127</v>
+        <v>10</v>
       </c>
       <c r="G46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="E47" s="0"/>
+      <c r="E47" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="G47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E48" s="0"/>
+        <v>26</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="G48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="E49" s="0"/>
+      <c r="E49" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="G49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="G53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="G58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="B59" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="C59" s="0" t="s">
+        <v>187</v>
+      </c>
+      <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
         <v>184</v>
       </c>
-      <c r="C59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="G60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="G61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>204</v>
+        <v>10</v>
       </c>
       <c r="G65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>217</v>
+        <v>10</v>
       </c>
       <c r="G69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>92</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>217</v>
+        <v>10</v>
       </c>
       <c r="G70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="H70" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>223</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>224</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>217</v>
+        <v>10</v>
       </c>
       <c r="G71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>226</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>227</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>217</v>
+        <v>10</v>
       </c>
       <c r="G72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="H72" s="0" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>229</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>230</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="H73" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>232</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>233</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="H74" s="0" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>235</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>236</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="H75" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>238</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>239</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="H76" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>241</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>242</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="H77" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>244</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>245</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="H78" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>247</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>248</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="G79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="H79" s="0" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>250</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>251</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="G80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="H80" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>253</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>254</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="G81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="H81" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>256</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>257</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="G82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="H82" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>259</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>260</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="G83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="H83" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>262</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>263</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="G84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="H84" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>265</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>266</v>
       </c>
       <c r="D85" s="0" t="s">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="G85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="H85" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>268</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>269</v>
       </c>
       <c r="D86" s="0" t="s">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="G86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="H86" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>271</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>272</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="H87" s="0" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>274</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>275</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="H88" s="0" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>277</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>278</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="H89" s="0" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>280</v>
       </c>
       <c r="C90" s="0" t="s">
         <v>281</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>120</v>
+        <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>26</v>
+        <v>184</v>
       </c>
       <c r="G92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="G94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>120</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>120</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>10</v>
+        <v>309</v>
       </c>
       <c r="G98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="C99" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="D99" s="0" t="s">
         <v>308</v>
       </c>
-      <c r="D99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E99" s="0" t="s">
-        <v>10</v>
+        <v>309</v>
       </c>
       <c r="G99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>92</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="G101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>317</v>
+        <v>320</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="G102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>321</v>
-[...3 lines deleted...]
-      </c>
+        <v>324</v>
+      </c>
+      <c r="D103" s="0"/>
       <c r="E103" s="0" t="s">
-        <v>217</v>
+        <v>112</v>
       </c>
       <c r="G103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>323</v>
+        <v>326</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>120</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="E104" s="0"/>
       <c r="G104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="E105" s="0"/>
       <c r="G105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>114</v>
+        <v>14</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="G106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>333</v>
-[...3 lines deleted...]
-      </c>
+        <v>336</v>
+      </c>
+      <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>10</v>
+        <v>134</v>
       </c>
       <c r="G107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>10</v>
+        <v>134</v>
       </c>
       <c r="G108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="B109" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="C109" s="0" t="s">
         <v>339</v>
       </c>
-      <c r="C109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D109" s="0" t="s">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>10</v>
+        <v>134</v>
       </c>
       <c r="G109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="H109" s="0" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>86</v>
       </c>
       <c r="E110" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="H110" s="0" t="s">
         <v>345</v>
-      </c>
-[...4 lines deleted...]
-        <v>346</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="B111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="D111" s="0" t="s">
         <v>347</v>
       </c>
-      <c r="C111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E111" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="H111" s="0" t="s">
         <v>345</v>
-      </c>
-[...4 lines deleted...]
-        <v>349</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="B112" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="D112" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="H112" s="0" t="s">
         <v>350</v>
-      </c>
-[...13 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>354</v>
+        <v>349</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>30</v>
+        <v>134</v>
       </c>
       <c r="G113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>120</v>
+        <v>340</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>30</v>
+        <v>77</v>
       </c>
       <c r="G114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="D115" s="0"/>
+        <v>356</v>
+      </c>
+      <c r="D115" s="0" t="s">
+        <v>92</v>
+      </c>
       <c r="E115" s="0" t="s">
-        <v>26</v>
+        <v>171</v>
       </c>
       <c r="G115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="E116" s="0"/>
+        <v>92</v>
+      </c>
+      <c r="E116" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="G116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="E117" s="0"/>
+        <v>92</v>
+      </c>
+      <c r="E117" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="G117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>14</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>372</v>
-[...1 lines deleted...]
-      <c r="D119" s="0"/>
+        <v>369</v>
+      </c>
+      <c r="D119" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="E119" s="0" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="G119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>14</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="G120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>375</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>114</v>
+        <v>14</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="G121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="B122" s="0" t="s">
+        <v>377</v>
+      </c>
+      <c r="C122" s="0" t="s">
+        <v>378</v>
+      </c>
+      <c r="D122" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="H122" s="0" t="s">
         <v>379</v>
-      </c>
-[...13 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="B123" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>381</v>
+      </c>
+      <c r="D123" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="H123" s="0" t="s">
         <v>382</v>
-      </c>
-[...13 lines deleted...]
-        <v>381</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="B124" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="C124" s="0" t="s">
         <v>384</v>
       </c>
-      <c r="C124" s="0" t="s">
+      <c r="D124" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="H124" s="0" t="s">
         <v>385</v>
-      </c>
-[...10 lines deleted...]
-        <v>386</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="B125" s="0" t="s">
+        <v>386</v>
+      </c>
+      <c r="C125" s="0" t="s">
         <v>387</v>
       </c>
-      <c r="C125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D125" s="0" t="s">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>167</v>
+        <v>10</v>
       </c>
       <c r="G125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>376</v>
+        <v>14</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>105</v>
+        <v>171</v>
       </c>
       <c r="G126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>204</v>
+        <v>10</v>
       </c>
       <c r="G127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="B129" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="C129" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="D129" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E129" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G129" s="0">
+        <v>4.17</v>
+      </c>
+      <c r="H129" s="0" t="s">
         <v>397</v>
-      </c>
-[...13 lines deleted...]
-        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="B130" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="C130" s="0" t="s">
+        <v>396</v>
+      </c>
+      <c r="D130" s="0" t="s">
         <v>400</v>
       </c>
-      <c r="C130" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="G134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="G135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>204</v>
+        <v>10</v>
       </c>
       <c r="G138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="B140" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="D140" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="G140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="H140" s="0" t="s">
         <v>431</v>
-      </c>
-[...13 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="B141" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="D141" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E141" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G141" s="0">
+        <v>3.34</v>
+      </c>
+      <c r="H141" s="0" t="s">
         <v>434</v>
-      </c>
-[...13 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>435</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>436</v>
+        <v>92</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="G143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="G144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="B149" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="C149" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="D149" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E149" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G149" s="0">
+        <v>3.96</v>
+      </c>
+      <c r="H149" s="0" t="s">
         <v>455</v>
-      </c>
-[...13 lines deleted...]
-        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="B150" s="0" t="s">
+        <v>457</v>
+      </c>
+      <c r="C150" s="0" t="s">
         <v>458</v>
       </c>
-      <c r="C150" s="0" t="s">
+      <c r="D150" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E150" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G150" s="0">
+        <v>5.3</v>
+      </c>
+      <c r="H150" s="0" t="s">
         <v>459</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="B151" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="C151" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="C151" s="0" t="s">
+      <c r="D151" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E151" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="G151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="H151" s="0" t="s">
         <v>462</v>
-      </c>
-[...10 lines deleted...]
-        <v>463</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="B152" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="C152" s="0" t="s">
         <v>464</v>
       </c>
-      <c r="C152" s="0" t="s">
+      <c r="D152" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E152" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="G152" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="H152" s="0" t="s">
         <v>465</v>
-      </c>
-[...10 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="B153" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="C153" s="0" t="s">
         <v>467</v>
       </c>
-      <c r="C153" s="0" t="s">
+      <c r="D153" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E153" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G153" s="0">
+        <v>20.05</v>
+      </c>
+      <c r="H153" s="0" t="s">
         <v>468</v>
-      </c>
-[...10 lines deleted...]
-        <v>469</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="B154" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="C154" s="0" t="s">
         <v>470</v>
       </c>
-      <c r="C154" s="0" t="s">
+      <c r="D154" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E154" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="H154" s="0" t="s">
         <v>471</v>
-      </c>
-[...10 lines deleted...]
-        <v>473</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="B155" s="0" t="s">
+        <v>472</v>
+      </c>
+      <c r="C155" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="D155" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G155" s="0">
+        <v>4.11</v>
+      </c>
+      <c r="H155" s="0" t="s">
         <v>474</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="B156" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="C156" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="D156" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G156" s="0">
+        <v>8.76</v>
+      </c>
+      <c r="H156" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="B157" s="0" t="s">
+        <v>478</v>
+      </c>
+      <c r="C157" s="0" t="s">
+        <v>479</v>
+      </c>
+      <c r="D157" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G157" s="0">
+        <v>6.6</v>
+      </c>
+      <c r="H157" s="0" t="s">
         <v>480</v>
-      </c>
-[...13 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="B158" s="0" t="s">
+        <v>481</v>
+      </c>
+      <c r="C158" s="0" t="s">
+        <v>482</v>
+      </c>
+      <c r="D158" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G158" s="0">
+        <v>6.37</v>
+      </c>
+      <c r="H158" s="0" t="s">
         <v>483</v>
-      </c>
-[...13 lines deleted...]
-        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="B159" s="0" t="s">
+        <v>484</v>
+      </c>
+      <c r="C159" s="0" t="s">
+        <v>485</v>
+      </c>
+      <c r="D159" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G159" s="0">
+        <v>16.22</v>
+      </c>
+      <c r="H159" s="0" t="s">
         <v>486</v>
-      </c>
-[...13 lines deleted...]
-        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="B160" s="0" t="s">
+        <v>487</v>
+      </c>
+      <c r="C160" s="0" t="s">
+        <v>488</v>
+      </c>
+      <c r="D160" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E160" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G160" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="H160" s="0" t="s">
         <v>489</v>
-      </c>
-[...13 lines deleted...]
-        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="B161" s="0" t="s">
+        <v>490</v>
+      </c>
+      <c r="C161" s="0" t="s">
+        <v>491</v>
+      </c>
+      <c r="D161" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E161" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G161" s="0">
+        <v>16.29</v>
+      </c>
+      <c r="H161" s="0" t="s">
         <v>492</v>
-      </c>
-[...13 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="B162" s="0" t="s">
+        <v>493</v>
+      </c>
+      <c r="C162" s="0" t="s">
+        <v>494</v>
+      </c>
+      <c r="D162" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E162" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="G162" s="0">
+        <v>9.98</v>
+      </c>
+      <c r="H162" s="0" t="s">
         <v>495</v>
-      </c>
-[...13 lines deleted...]
-        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="B163" s="0" t="s">
+        <v>496</v>
+      </c>
+      <c r="C163" s="0" t="s">
+        <v>497</v>
+      </c>
+      <c r="D163" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E163" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G163" s="0">
+        <v>4.57</v>
+      </c>
+      <c r="H163" s="0" t="s">
         <v>498</v>
-      </c>
-[...13 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="B164" s="0" t="s">
+        <v>499</v>
+      </c>
+      <c r="C164" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="D164" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E164" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G164" s="0">
+        <v>6.98</v>
+      </c>
+      <c r="H164" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>500</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>502</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>503</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="H165" s="0" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="B166" s="0" t="s">
         <v>505</v>
       </c>
       <c r="C166" s="0" t="s">
         <v>506</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>217</v>
+        <v>112</v>
       </c>
       <c r="G166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="H166" s="0" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="B167" s="0" t="s">
         <v>508</v>
       </c>
       <c r="C167" s="0" t="s">
         <v>509</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>217</v>
+        <v>112</v>
       </c>
       <c r="G167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="H167" s="0" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="B168" s="0" t="s">
         <v>511</v>
       </c>
       <c r="C168" s="0" t="s">
         <v>512</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>120</v>
+        <v>26</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="G168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="H168" s="0" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="B169" s="0" t="s">
         <v>514</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="G169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="B170" s="0" t="s">
+        <v>515</v>
+      </c>
+      <c r="C170" s="0" t="s">
+        <v>516</v>
+      </c>
+      <c r="D170" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="E170" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G170" s="0">
+        <v>3.42</v>
+      </c>
+      <c r="H170" s="0" t="s">
         <v>517</v>
-      </c>
-[...13 lines deleted...]
-        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="B171" s="0" t="s">
+        <v>518</v>
+      </c>
+      <c r="C171" s="0" t="s">
+        <v>519</v>
+      </c>
+      <c r="D171" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E171" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G171" s="0">
+        <v>6.01</v>
+      </c>
+      <c r="H171" s="0" t="s">
         <v>520</v>
-      </c>
-[...13 lines deleted...]
-        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="B172" s="0" t="s">
+        <v>521</v>
+      </c>
+      <c r="C172" s="0" t="s">
+        <v>522</v>
+      </c>
+      <c r="D172" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>523</v>
       </c>
-      <c r="C172" s="0" t="s">
+      <c r="G172" s="0">
+        <v>7.02</v>
+      </c>
+      <c r="H172" s="0" t="s">
         <v>524</v>
-      </c>
-[...10 lines deleted...]
-        <v>525</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="B173" s="0" t="s">
+        <v>525</v>
+      </c>
+      <c r="C173" s="0" t="s">
         <v>526</v>
       </c>
-      <c r="C173" s="0" t="s">
+      <c r="D173" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E173" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G173" s="0">
+        <v>5.39</v>
+      </c>
+      <c r="H173" s="0" t="s">
         <v>527</v>
-      </c>
-[...10 lines deleted...]
-        <v>528</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="B174" s="0" t="s">
+        <v>528</v>
+      </c>
+      <c r="C174" s="0" t="s">
         <v>529</v>
       </c>
-      <c r="C174" s="0" t="s">
+      <c r="D174" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E174" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G174" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="H174" s="0" t="s">
         <v>530</v>
-      </c>
-[...10 lines deleted...]
-        <v>531</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="B175" s="0" t="s">
+        <v>531</v>
+      </c>
+      <c r="C175" s="0" t="s">
         <v>532</v>
       </c>
-      <c r="C175" s="0" t="s">
+      <c r="D175" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E175" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G175" s="0">
+        <v>6.98</v>
+      </c>
+      <c r="H175" s="0" t="s">
         <v>533</v>
-      </c>
-[...10 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="B176" s="0" t="s">
+        <v>534</v>
+      </c>
+      <c r="C176" s="0" t="s">
         <v>535</v>
       </c>
-      <c r="C176" s="0" t="s">
+      <c r="D176" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E176" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="G176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="H176" s="0" t="s">
         <v>536</v>
-      </c>
-[...10 lines deleted...]
-        <v>537</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="B177" s="0" t="s">
+        <v>537</v>
+      </c>
+      <c r="C177" s="0" t="s">
         <v>538</v>
       </c>
-      <c r="C177" s="0" t="s">
+      <c r="D177" s="0" t="s">
+        <v>26</v>
+      </c>
+      <c r="E177" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="G177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="H177" s="0" t="s">
         <v>539</v>
-      </c>
-[...10 lines deleted...]
-        <v>540</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="B178" s="0" t="s">
+        <v>540</v>
+      </c>
+      <c r="C178" s="0" t="s">
         <v>541</v>
       </c>
-      <c r="C178" s="0" t="s">
+      <c r="D178" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E178" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="G178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="H178" s="0" t="s">
         <v>542</v>
-      </c>
-[...10 lines deleted...]
-        <v>543</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="0">
-        <v>18384</v>
+        <v>13918</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>120</v>
+        <v>18</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="G179" s="0">
-        <v>6.98</v>
+        <v>13.82</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>546</v>
+        <v>542</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="0">
-        <v>18385</v>
+        <v>13921</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>547</v>
+        <v>544</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>548</v>
+        <v>545</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G180" s="0">
-        <v>6.75</v>
+        <v>4.1</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="0">
-        <v>13331</v>
+        <v>13921</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G181" s="0">
-        <v>1.57</v>
+        <v>4.1</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="0">
-        <v>13576</v>
+        <v>13947</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G182" s="0">
-        <v>3.39</v>
+        <v>21.8</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="0">
-        <v>13580</v>
+        <v>13960</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>558</v>
+        <v>14</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G183" s="0">
-        <v>6.25</v>
+        <v>0.75</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="0">
-        <v>13581</v>
+        <v>13976</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G184" s="0">
-        <v>11.06</v>
+        <v>2.81</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>562</v>
+        <v>556</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="0">
-        <v>13581</v>
+        <v>22036</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>563</v>
+        <v>557</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>21</v>
+        <v>282</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G185" s="0">
-        <v>11.06</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="0">
-        <v>25017</v>
+        <v>22037</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>114</v>
+        <v>14</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G186" s="0">
-        <v>3.42</v>
+        <v>5.57</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="0">
-        <v>25018</v>
+        <v>22037</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>568</v>
+        <v>561</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>21</v>
+        <v>92</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G187" s="0">
-        <v>6.01</v>
+        <v>5.57</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>569</v>
+        <v>562</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="0">
-        <v>12662</v>
+        <v>17345</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>572</v>
+        <v>10</v>
       </c>
       <c r="G188" s="0">
-        <v>7.02</v>
+        <v>5.4</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="0">
-        <v>13751</v>
+        <v>17447</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>10</v>
+        <v>523</v>
       </c>
       <c r="G189" s="0">
-        <v>5.39</v>
+        <v>29.22</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="0">
-        <v>13798</v>
+        <v>22081</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G190" s="0">
-        <v>4.63</v>
+        <v>4.25</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="0">
-        <v>13799</v>
+        <v>17501</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G191" s="0">
-        <v>6.98</v>
+        <v>6.84</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="0">
-        <v>13893</v>
+        <v>22102</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>204</v>
+        <v>10</v>
       </c>
       <c r="G192" s="0">
-        <v>3.33</v>
+        <v>3.64</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="0">
-        <v>13917</v>
+        <v>22103</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G193" s="0">
-        <v>9.140000000000001</v>
+        <v>4.74</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="0">
-        <v>13918</v>
+        <v>22107</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>26</v>
+        <v>309</v>
       </c>
       <c r="G194" s="0">
-        <v>13.82</v>
+        <v>7.15</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="0">
-        <v>13918</v>
+        <v>22108</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G195" s="0">
-        <v>13.82</v>
+        <v>7.71</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="0">
-        <v>13921</v>
+        <v>22112</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>593</v>
+        <v>588</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>594</v>
+        <v>589</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G196" s="0">
-        <v>4.1</v>
+        <v>3.86</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="0">
-        <v>13921</v>
+        <v>22113</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G197" s="0">
-        <v>4.1</v>
+        <v>6.31</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="0">
-        <v>13947</v>
+        <v>22115</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>25</v>
+        <v>188</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G198" s="0">
-        <v>21.8</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="0">
-        <v>13952</v>
+        <v>22116</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>601</v>
+        <v>598</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>602</v>
+        <v>188</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="G199" s="0">
-        <v>38.29</v>
+        <v>12.82</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="0">
-        <v>13960</v>
+        <v>22125</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G200" s="0">
-        <v>0.75</v>
+        <v>5</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="0">
-        <v>13976</v>
+        <v>22127</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G201" s="0">
-        <v>2.81</v>
+        <v>5.02</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="0">
-        <v>13981</v>
+        <v>22128</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G202" s="0">
-        <v>2.81</v>
+        <v>2.76</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="0">
-        <v>22036</v>
+        <v>29893</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>315</v>
+        <v>14</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G203" s="0">
-        <v>9.449999999999999</v>
+        <v>10.21</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>617</v>
+        <v>610</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>14</v>
+        <v>613</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G204" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>618</v>
+        <v>611</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="0">
-        <v>22037</v>
+        <v>22139</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>619</v>
+        <v>614</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="G205" s="0">
-        <v>5.57</v>
+        <v>14.23</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="0">
-        <v>17345</v>
+        <v>22140</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="G206" s="0">
-        <v>5.4</v>
+        <v>12.74</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="0">
-        <v>17447</v>
+        <v>22141</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>572</v>
+        <v>184</v>
       </c>
       <c r="G207" s="0">
-        <v>29.22</v>
+        <v>6.96</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="0">
-        <v>22081</v>
+        <v>22147</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G208" s="0">
-        <v>4.25</v>
+        <v>6.45</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="0">
-        <v>17501</v>
+        <v>22148</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="G209" s="0">
-        <v>6.84</v>
+        <v>11.49</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="0">
-        <v>22102</v>
+        <v>22163</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="G210" s="0">
-        <v>3.64</v>
+        <v>4.75</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="0">
-        <v>22103</v>
+        <v>12330</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="G211" s="0">
-        <v>4.74</v>
+        <v>10.16</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="0">
-        <v>22107</v>
+        <v>12689</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>345</v>
+        <v>112</v>
       </c>
       <c r="G212" s="0">
-        <v>7.15</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="0">
-        <v>22108</v>
+        <v>12739</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="G213" s="0">
-        <v>7.71</v>
+        <v>16.67</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="0">
-        <v>22112</v>
+        <v>12822</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="G214" s="0">
-        <v>3.86</v>
+        <v>16.11</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="0">
-        <v>22113</v>
+        <v>12966</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="G215" s="0">
-        <v>6.31</v>
+        <v>27.4</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>221</v>
+        <v>92</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="G216" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="0">
-        <v>22116</v>
+        <v>17071</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>654</v>
+        <v>649</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>221</v>
+        <v>14</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G217" s="0">
-        <v>12.82</v>
+        <v>10.22</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="0">
-        <v>22125</v>
+        <v>18070</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>653</v>
+      </c>
+      <c r="E218" s="0"/>
       <c r="G218" s="0">
-        <v>5</v>
+        <v>5.2</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="0">
-        <v>22127</v>
+        <v>18079</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+      <c r="E219" s="0"/>
       <c r="G219" s="0">
-        <v>5.02</v>
+        <v>1.5</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="0">
-        <v>22128</v>
+        <v>18080</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="E220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E220" s="0"/>
       <c r="G220" s="0">
-        <v>2.76</v>
+        <v>5.5</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="G221" s="0">
-        <v>10.21</v>
+        <v>13.29</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="0">
-        <v>29893</v>
+        <v>17173</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="C222" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="D222" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E222" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="G222" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="H222" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="0">
-        <v>22139</v>
+        <v>17243</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>217</v>
+        <v>10</v>
       </c>
       <c r="G223" s="0">
-        <v>14.23</v>
+        <v>15.76</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="0">
-        <v>22140</v>
+        <v>17265</v>
       </c>
       <c r="B224" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="C224" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="D224" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E224" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="G224" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="H224" s="0" t="s">
         <v>673</v>
-      </c>
-[...13 lines deleted...]
-        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="0">
-        <v>22141</v>
+        <v>17266</v>
       </c>
       <c r="B225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="C225" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="D225" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="G225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="H225" s="0" t="s">
         <v>676</v>
-      </c>
-[...13 lines deleted...]
-        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="0">
-        <v>22147</v>
+        <v>17270</v>
       </c>
       <c r="B226" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="C226" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="D226" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E226" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="G226" s="0">
+        <v>11.31</v>
+      </c>
+      <c r="H226" s="0" t="s">
         <v>679</v>
-      </c>
-[...13 lines deleted...]
-        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="0">
-        <v>22148</v>
+        <v>17272</v>
       </c>
       <c r="B227" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="C227" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="D227" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="G227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="H227" s="0" t="s">
         <v>682</v>
-      </c>
-[...13 lines deleted...]
-        <v>684</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="0">
-        <v>22163</v>
+        <v>17274</v>
       </c>
       <c r="B228" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="C228" s="0" t="s">
+        <v>684</v>
+      </c>
+      <c r="D228" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="G228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="H228" s="0" t="s">
         <v>685</v>
-      </c>
-[...13 lines deleted...]
-        <v>687</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="0">
-        <v>22164</v>
+        <v>17275</v>
       </c>
       <c r="B229" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="C229" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="D229" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="G229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="H229" s="0" t="s">
         <v>688</v>
-      </c>
-[...13 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="0">
-        <v>12330</v>
+        <v>17277</v>
       </c>
       <c r="B230" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="C230" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="D230" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="G230" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="H230" s="0" t="s">
         <v>691</v>
-      </c>
-[...13 lines deleted...]
-        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="0">
-        <v>12689</v>
+        <v>17278</v>
       </c>
       <c r="B231" s="0" t="s">
+        <v>692</v>
+      </c>
+      <c r="C231" s="0" t="s">
+        <v>693</v>
+      </c>
+      <c r="D231" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="G231" s="0">
+        <v>6</v>
+      </c>
+      <c r="H231" s="0" t="s">
         <v>694</v>
-      </c>
-[...13 lines deleted...]
-        <v>696</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="0">
-        <v>12739</v>
+        <v>17357</v>
       </c>
       <c r="B232" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="C232" s="0" t="s">
+        <v>696</v>
+      </c>
+      <c r="D232" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="H232" s="0" t="s">
         <v>697</v>
-      </c>
-[...13 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="0">
-        <v>12741</v>
+        <v>17358</v>
       </c>
       <c r="B233" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="C233" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="D233" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="H233" s="0" t="s">
         <v>700</v>
-      </c>
-[...13 lines deleted...]
-        <v>702</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="0">
-        <v>12822</v>
+        <v>17359</v>
       </c>
       <c r="B234" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="C234" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="D234" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G234" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="H234" s="0" t="s">
         <v>703</v>
-      </c>
-[...13 lines deleted...]
-        <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="B235" s="0" t="s">
+        <v>704</v>
+      </c>
+      <c r="C235" s="0" t="s">
+        <v>705</v>
+      </c>
+      <c r="D235" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E235" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="H235" s="0" t="s">
         <v>706</v>
-      </c>
-[...13 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="0">
-        <v>12966</v>
+        <v>17626</v>
       </c>
       <c r="B236" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="C236" s="0" t="s">
+        <v>708</v>
+      </c>
+      <c r="D236" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="H236" s="0" t="s">
         <v>709</v>
-      </c>
-[...13 lines deleted...]
-        <v>708</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="0">
-        <v>17071</v>
+        <v>18336</v>
       </c>
       <c r="B237" s="0" t="s">
         <v>710</v>
       </c>
       <c r="C237" s="0" t="s">
         <v>711</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>10</v>
+        <v>309</v>
       </c>
       <c r="G237" s="0">
-        <v>10.22</v>
+        <v>4.9</v>
       </c>
       <c r="H237" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="0">
-        <v>18070</v>
+        <v>18338</v>
       </c>
       <c r="B238" s="0" t="s">
         <v>713</v>
       </c>
       <c r="C238" s="0" t="s">
         <v>714</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E238" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="G238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="H238" s="0" t="s">
         <v>715</v>
-      </c>
-[...5 lines deleted...]
-        <v>716</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="0">
-        <v>18079</v>
+        <v>12947</v>
       </c>
       <c r="B239" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="C239" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="C239" s="0" t="s">
+      <c r="D239" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E239" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G239" s="0">
+        <v>11.88</v>
+      </c>
+      <c r="H239" s="0" t="s">
         <v>718</v>
-      </c>
-[...8 lines deleted...]
-        <v>719</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="0">
-        <v>18080</v>
+        <v>12948</v>
       </c>
       <c r="B240" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="C240" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="C240" s="0" t="s">
+      <c r="D240" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G240" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="H240" s="0" t="s">
         <v>721</v>
-      </c>
-[...8 lines deleted...]
-        <v>722</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="0">
-        <v>18081</v>
+        <v>17029</v>
       </c>
       <c r="B241" s="0" t="s">
+        <v>722</v>
+      </c>
+      <c r="C241" s="0" t="s">
         <v>723</v>
       </c>
-      <c r="C241" s="0" t="s">
+      <c r="D241" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G241" s="0">
+        <v>20.65</v>
+      </c>
+      <c r="H241" s="0" t="s">
         <v>724</v>
-      </c>
-[...10 lines deleted...]
-        <v>725</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="0">
-        <v>17173</v>
+        <v>17030</v>
       </c>
       <c r="B242" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="C242" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="C242" s="0" t="s">
+      <c r="D242" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="H242" s="0" t="s">
         <v>727</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="0">
-        <v>17243</v>
+        <v>17031</v>
       </c>
       <c r="B243" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="C243" s="0" t="s">
         <v>729</v>
       </c>
-      <c r="C243" s="0" t="s">
+      <c r="D243" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="H243" s="0" t="s">
         <v>730</v>
-      </c>
-[...10 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="0">
-        <v>17265</v>
+        <v>18034</v>
       </c>
       <c r="B244" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="C244" s="0" t="s">
         <v>732</v>
       </c>
-      <c r="C244" s="0" t="s">
+      <c r="D244" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E244" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G244" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="H244" s="0" t="s">
         <v>733</v>
-      </c>
-[...10 lines deleted...]
-        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="0">
-        <v>17266</v>
+        <v>18125</v>
       </c>
       <c r="B245" s="0" t="s">
+        <v>734</v>
+      </c>
+      <c r="C245" s="0" t="s">
+        <v>735</v>
+      </c>
+      <c r="D245" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G245" s="0">
+        <v>25.22</v>
+      </c>
+      <c r="H245" s="0" t="s">
         <v>736</v>
-      </c>
-[...13 lines deleted...]
-        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="0">
-        <v>17270</v>
+        <v>18199</v>
       </c>
       <c r="B246" s="0" t="s">
+        <v>737</v>
+      </c>
+      <c r="C246" s="0" t="s">
+        <v>738</v>
+      </c>
+      <c r="D246" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E246" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G246" s="0">
+        <v>20.14</v>
+      </c>
+      <c r="H246" s="0" t="s">
         <v>739</v>
-      </c>
-[...13 lines deleted...]
-        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>734</v>
+        <v>10</v>
       </c>
       <c r="G247" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="0">
-        <v>17273</v>
+        <v>17306</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>745</v>
+        <v>741</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>746</v>
+        <v>742</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>734</v>
+        <v>10</v>
       </c>
       <c r="G248" s="0">
-        <v>25.85</v>
+        <v>17.82</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>749</v>
+        <v>742</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>734</v>
+        <v>10</v>
       </c>
       <c r="G249" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>750</v>
+        <v>743</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="0">
-        <v>17275</v>
+        <v>17413</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>734</v>
+        <v>10</v>
       </c>
       <c r="G250" s="0">
-        <v>17.23</v>
+        <v>15.37</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="0">
-        <v>17277</v>
+        <v>17493</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>734</v>
+        <v>171</v>
       </c>
       <c r="G251" s="0">
-        <v>14.3</v>
+        <v>14.64</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="0">
-        <v>17278</v>
+        <v>17560</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>14</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>734</v>
+        <v>10</v>
       </c>
       <c r="G252" s="0">
-        <v>6</v>
+        <v>19.58</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="0">
-        <v>17357</v>
+        <v>17529</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>760</v>
+        <v>755</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G253" s="0">
-        <v>5.73</v>
+        <v>13.01</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>764</v>
+        <v>756</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G254" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>765</v>
+        <v>757</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="0">
-        <v>17359</v>
+        <v>17514</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G255" s="0">
-        <v>6.23</v>
+        <v>16.84</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="0">
-        <v>17415</v>
+        <v>17515</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>120</v>
+        <v>18</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G256" s="0">
-        <v>11.21</v>
+        <v>14.16</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="0">
-        <v>17599</v>
+        <v>19390</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G257" s="0">
-        <v>8.210000000000001</v>
+        <v>0.71</v>
       </c>
       <c r="H257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="0">
-        <v>17626</v>
+        <v>17555</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>376</v>
+        <v>14</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G258" s="0">
-        <v>19.79</v>
+        <v>13.68</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="0">
-        <v>18336</v>
+        <v>17622</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>345</v>
+        <v>10</v>
       </c>
       <c r="G259" s="0">
-        <v>4.9</v>
+        <v>37.1</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="0">
-        <v>18338</v>
+        <v>17642</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>734</v>
+        <v>10</v>
       </c>
       <c r="G260" s="0">
-        <v>7.47</v>
+        <v>20.99</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="0">
-        <v>18391</v>
+        <v>17643</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G261" s="0">
-        <v>7.89</v>
+        <v>18.31</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="0">
-        <v>12947</v>
+        <v>17644</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G262" s="0">
-        <v>11.88</v>
+        <v>22.21</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="0">
-        <v>12948</v>
+        <v>18291</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G263" s="0">
-        <v>26.28</v>
+        <v>17.99</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="0">
-        <v>17029</v>
+        <v>18292</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G264" s="0">
-        <v>20.65</v>
+        <v>17.49</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="0">
-        <v>17030</v>
+        <v>18292</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>797</v>
+        <v>787</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G265" s="0">
-        <v>15.08</v>
+        <v>17.49</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>798</v>
+        <v>788</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="0">
-        <v>17031</v>
+        <v>18293</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G266" s="0">
-        <v>12.96</v>
+        <v>17.74</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="0">
-        <v>18034</v>
+        <v>18319</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G267" s="0">
-        <v>19.11</v>
+        <v>23.31</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="0">
-        <v>18125</v>
+        <v>18319</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>806</v>
+        <v>794</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G268" s="0">
-        <v>25.22</v>
+        <v>23.31</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>807</v>
+        <v>795</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="0">
-        <v>18199</v>
+        <v>18325</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>808</v>
+        <v>797</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>809</v>
+        <v>798</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G269" s="0">
-        <v>20.14</v>
+        <v>34.94</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>810</v>
+        <v>799</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="0">
-        <v>18199</v>
+        <v>18370</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>811</v>
+        <v>800</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>809</v>
+        <v>801</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G270" s="0">
-        <v>20.14</v>
+        <v>19.01</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>810</v>
+        <v>802</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="0">
-        <v>18213</v>
+        <v>18212</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>812</v>
+        <v>803</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>813</v>
+        <v>804</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>9</v>
+        <v>340</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G271" s="0">
-        <v>16.09</v>
+        <v>10.8</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>814</v>
+        <v>805</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="0">
-        <v>17306</v>
+        <v>17143</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>815</v>
+        <v>806</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>816</v>
+        <v>807</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G272" s="0">
-        <v>17.82</v>
+        <v>17.46</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>817</v>
+        <v>808</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="0">
-        <v>17306</v>
+        <v>17144</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>818</v>
+        <v>809</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>816</v>
+        <v>810</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G273" s="0">
-        <v>17.82</v>
+        <v>15.48</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>817</v>
+        <v>811</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="0">
-        <v>17348</v>
+        <v>17147</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G274" s="0">
-        <v>11.83</v>
+        <v>24.16</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="0">
-        <v>17413</v>
+        <v>17154</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>21</v>
+        <v>92</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G275" s="0">
-        <v>15.37</v>
+        <v>46.75</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="0">
-        <v>17493</v>
+        <v>17155</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>204</v>
+        <v>10</v>
       </c>
       <c r="G276" s="0">
-        <v>14.64</v>
+        <v>21.97</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="0">
-        <v>17502</v>
+        <v>17158</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G277" s="0">
-        <v>16.84</v>
+        <v>5.99</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="0">
-        <v>17560</v>
+        <v>17234</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>833</v>
+        <v>92</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G278" s="0">
-        <v>19.58</v>
+        <v>32.08</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>836</v>
+        <v>825</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G279" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>837</v>
+        <v>826</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="0">
-        <v>17529</v>
+        <v>17235</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>838</v>
+        <v>828</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>836</v>
+        <v>829</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>21</v>
+        <v>400</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G280" s="0">
-        <v>13.01</v>
+        <v>29.51</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>837</v>
+        <v>830</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="0">
-        <v>17514</v>
+        <v>17237</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>114</v>
+        <v>14</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G281" s="0">
-        <v>16.84</v>
+        <v>9.02</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>843</v>
+        <v>832</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G282" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>844</v>
+        <v>833</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="0">
-        <v>17515</v>
+        <v>17238</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>845</v>
+        <v>835</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>843</v>
+        <v>836</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>21</v>
+        <v>92</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G283" s="0">
-        <v>14.16</v>
+        <v>18.66</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>844</v>
+        <v>837</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="0">
-        <v>19390</v>
+        <v>17287</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>14</v>
+        <v>400</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G284" s="0">
-        <v>0.71</v>
+        <v>23.65</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>850</v>
+        <v>839</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>14</v>
+        <v>366</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G285" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>851</v>
+        <v>840</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>852</v>
+        <v>842</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>853</v>
+        <v>843</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>14</v>
+        <v>366</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G286" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="0">
-        <v>17593</v>
+        <v>17289</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>853</v>
+        <v>846</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>21</v>
+        <v>366</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G287" s="0">
-        <v>15.62</v>
+        <v>15.76</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>854</v>
+        <v>847</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="0">
-        <v>17622</v>
+        <v>17293</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G288" s="0">
-        <v>37.1</v>
+        <v>13.93</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="0">
-        <v>17642</v>
+        <v>17294</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G289" s="0">
-        <v>20.99</v>
+        <v>13.91</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="0">
-        <v>17643</v>
+        <v>17295</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G290" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="0">
-        <v>17644</v>
+        <v>17296</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G291" s="0">
-        <v>22.21</v>
+        <v>14.64</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="0">
-        <v>19442</v>
+        <v>17297</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G292" s="0">
-        <v>0.5600000000000001</v>
+        <v>19.45</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="0">
-        <v>19443</v>
+        <v>17356</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>14</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G293" s="0">
-        <v>0.78</v>
+        <v>20.73</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="0">
-        <v>19444</v>
+        <v>17522</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>120</v>
+        <v>26</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G294" s="0">
-        <v>0.7</v>
+        <v>19.72</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="0">
-        <v>18291</v>
+        <v>17588</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>877</v>
+        <v>870</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G295" s="0">
-        <v>17.99</v>
+        <v>7.61</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>874</v>
+      </c>
+      <c r="D296" s="0"/>
       <c r="E296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G296" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="0">
-        <v>18292</v>
+        <v>17658</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>883</v>
+        <v>876</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>881</v>
+        <v>877</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>21</v>
+        <v>92</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G297" s="0">
-        <v>17.49</v>
+        <v>12.59</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="0">
-        <v>18293</v>
+        <v>18274</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>884</v>
+        <v>879</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>885</v>
+        <v>880</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>14</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G298" s="0">
-        <v>17.74</v>
+        <v>1.62</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G299" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="0">
-        <v>18319</v>
+        <v>18320</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="C300" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="D300" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E300" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G300" s="0">
+        <v>19.06</v>
+      </c>
+      <c r="H300" s="0" t="s">
         <v>888</v>
-      </c>
-[...10 lines deleted...]
-        <v>889</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="0">
-        <v>18325</v>
+        <v>18367</v>
       </c>
       <c r="B301" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="C301" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="D301" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E301" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G301" s="0">
+        <v>13.96</v>
+      </c>
+      <c r="H301" s="0" t="s">
         <v>891</v>
-      </c>
-[...13 lines deleted...]
-        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="0">
-        <v>18370</v>
+        <v>18368</v>
       </c>
       <c r="B302" s="0" t="s">
+        <v>892</v>
+      </c>
+      <c r="C302" s="0" t="s">
+        <v>893</v>
+      </c>
+      <c r="D302" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E302" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G302" s="0">
+        <v>35.59</v>
+      </c>
+      <c r="H302" s="0" t="s">
         <v>894</v>
-      </c>
-[...13 lines deleted...]
-        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="0">
-        <v>18212</v>
+        <v>18379</v>
       </c>
       <c r="B303" s="0" t="s">
+        <v>895</v>
+      </c>
+      <c r="C303" s="0" t="s">
+        <v>896</v>
+      </c>
+      <c r="D303" s="0" t="s">
+        <v>366</v>
+      </c>
+      <c r="E303" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G303" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="H303" s="0" t="s">
         <v>897</v>
-      </c>
-[...13 lines deleted...]
-        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="0">
-        <v>17143</v>
+        <v>18382</v>
       </c>
       <c r="B304" s="0" t="s">
+        <v>898</v>
+      </c>
+      <c r="C304" s="0" t="s">
+        <v>899</v>
+      </c>
+      <c r="D304" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G304" s="0">
+        <v>20.95</v>
+      </c>
+      <c r="H304" s="0" t="s">
         <v>900</v>
-      </c>
-[...13 lines deleted...]
-        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="0">
-        <v>17144</v>
+        <v>18383</v>
       </c>
       <c r="B305" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="C305" s="0" t="s">
+        <v>902</v>
+      </c>
+      <c r="D305" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G305" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="H305" s="0" t="s">
         <v>903</v>
-      </c>
-[...13 lines deleted...]
-        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="0">
-        <v>17147</v>
+        <v>17097</v>
       </c>
       <c r="B306" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="C306" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="D306" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E306" s="0"/>
+      <c r="G306" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="H306" s="0" t="s">
         <v>906</v>
-      </c>
-[...13 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="0">
-        <v>17154</v>
+        <v>18353</v>
       </c>
       <c r="B307" s="0" t="s">
+        <v>907</v>
+      </c>
+      <c r="C307" s="0" t="s">
+        <v>908</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E307" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G307" s="0">
+        <v>40.26</v>
+      </c>
+      <c r="H307" s="0" t="s">
         <v>909</v>
-      </c>
-[...13 lines deleted...]
-        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="0">
-        <v>17155</v>
+        <v>12248</v>
       </c>
       <c r="B308" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="C308" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="D308" s="0"/>
+      <c r="E308" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G308" s="0">
+        <v>31.41</v>
+      </c>
+      <c r="H308" s="0" t="s">
         <v>912</v>
-      </c>
-[...13 lines deleted...]
-        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="0">
-        <v>17158</v>
+        <v>12251</v>
       </c>
       <c r="B309" s="0" t="s">
+        <v>913</v>
+      </c>
+      <c r="C309" s="0" t="s">
+        <v>914</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G309" s="0">
+        <v>15.91</v>
+      </c>
+      <c r="H309" s="0" t="s">
         <v>915</v>
-      </c>
-[...13 lines deleted...]
-        <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="B310" s="0" t="s">
+        <v>916</v>
+      </c>
+      <c r="C310" s="0" t="s">
+        <v>917</v>
+      </c>
+      <c r="D310" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G310" s="0">
+        <v>63.02</v>
+      </c>
+      <c r="H310" s="0" t="s">
         <v>918</v>
-      </c>
-[...13 lines deleted...]
-        <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="0">
-        <v>17234</v>
+        <v>18269</v>
       </c>
       <c r="B311" s="0" t="s">
+        <v>919</v>
+      </c>
+      <c r="C311" s="0" t="s">
+        <v>920</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G311" s="0">
+        <v>1.9</v>
+      </c>
+      <c r="H311" s="0" t="s">
         <v>921</v>
-      </c>
-[...13 lines deleted...]
-        <v>920</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="0">
-        <v>17235</v>
+        <v>17164</v>
       </c>
       <c r="B312" s="0" t="s">
         <v>922</v>
       </c>
       <c r="C312" s="0" t="s">
         <v>923</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>436</v>
+        <v>18</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G312" s="0">
-        <v>29.51</v>
+        <v>21.33</v>
       </c>
       <c r="H312" s="0" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="B313" s="0" t="s">
         <v>925</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>926</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G313" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="H313" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="0">
-        <v>17237</v>
+        <v>17319</v>
       </c>
       <c r="B314" s="0" t="s">
         <v>928</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G314" s="0">
-        <v>9.02</v>
+        <v>13.8</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="0">
-        <v>17238</v>
+        <v>17320</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>120</v>
+        <v>26</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G315" s="0">
-        <v>18.66</v>
+        <v>15.96</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>436</v>
+        <v>18</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G316" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="0">
-        <v>17287</v>
+        <v>17324</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>933</v>
+        <v>938</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>402</v>
+        <v>14</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G317" s="0">
-        <v>23.65</v>
+        <v>30.97</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>934</v>
+        <v>939</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>402</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G318" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="0">
-        <v>17289</v>
+        <v>17325</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>402</v>
+        <v>14</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G319" s="0">
-        <v>15.76</v>
+        <v>13.1</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="0">
-        <v>17293</v>
+        <v>17326</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G320" s="0">
-        <v>13.93</v>
+        <v>19.43</v>
       </c>
       <c r="H320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="0">
-        <v>17294</v>
+        <v>17328</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G321" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>949</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>25</v>
+        <v>941</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G322" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="H322" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="0">
-        <v>17296</v>
+        <v>17330</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G323" s="0">
-        <v>14.64</v>
+        <v>53.5</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="0">
-        <v>17297</v>
+        <v>17349</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>120</v>
+        <v>26</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G324" s="0">
-        <v>19.45</v>
+        <v>29.73</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" s="0">
-        <v>17356</v>
+        <v>17350</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>959</v>
+        <v>14</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G325" s="0">
-        <v>20.73</v>
+        <v>29.28</v>
       </c>
       <c r="H325" s="0" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" s="0">
-        <v>17522</v>
+        <v>17354</v>
       </c>
       <c r="B326" s="0" t="s">
         <v>961</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>962</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G326" s="0">
-        <v>19.72</v>
+        <v>49.55</v>
       </c>
       <c r="H326" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" s="0">
-        <v>17588</v>
+        <v>17360</v>
       </c>
       <c r="B327" s="0" t="s">
         <v>964</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>965</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>25</v>
+        <v>92</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G327" s="0">
-        <v>7.61</v>
+        <v>25.8</v>
       </c>
       <c r="H327" s="0" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="0">
-        <v>17589</v>
+        <v>17361</v>
       </c>
       <c r="B328" s="0" t="s">
         <v>967</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>968</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>114</v>
+        <v>92</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G328" s="0">
-        <v>14.45</v>
+        <v>22.25</v>
       </c>
       <c r="H328" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="0">
-        <v>17657</v>
+        <v>17364</v>
       </c>
       <c r="B329" s="0" t="s">
         <v>970</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>971</v>
       </c>
-      <c r="D329" s="0"/>
+      <c r="D329" s="0" t="s">
+        <v>92</v>
+      </c>
       <c r="E329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G329" s="0">
-        <v>18.02</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="H329" s="0" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="0">
-        <v>17658</v>
+        <v>17365</v>
       </c>
       <c r="B330" s="0" t="s">
         <v>973</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>974</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>120</v>
+        <v>92</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G330" s="0">
-        <v>12.59</v>
+        <v>15.15</v>
       </c>
       <c r="H330" s="0" t="s">
         <v>975</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="0">
-        <v>18274</v>
+        <v>17366</v>
       </c>
       <c r="B331" s="0" t="s">
         <v>976</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>977</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E331" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G331" s="0">
+        <v>60.76</v>
+      </c>
+      <c r="H331" s="0" t="s">
         <v>978</v>
-      </c>
-[...7 lines deleted...]
-        <v>979</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="0">
-        <v>18316</v>
+        <v>17367</v>
       </c>
       <c r="B332" s="0" t="s">
+        <v>979</v>
+      </c>
+      <c r="C332" s="0" t="s">
         <v>980</v>
       </c>
-      <c r="C332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D332" s="0" t="s">
-        <v>120</v>
+        <v>26</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G332" s="0">
         <v>10.81</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="0">
-        <v>18320</v>
+        <v>17392</v>
       </c>
       <c r="B333" s="0" t="s">
+        <v>982</v>
+      </c>
+      <c r="C333" s="0" t="s">
         <v>983</v>
       </c>
-      <c r="C333" s="0" t="s">
+      <c r="D333" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E333" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="H333" s="0" t="s">
         <v>984</v>
-      </c>
-[...10 lines deleted...]
-        <v>985</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="0">
-        <v>18367</v>
+        <v>17496</v>
       </c>
       <c r="B334" s="0" t="s">
+        <v>985</v>
+      </c>
+      <c r="C334" s="0" t="s">
         <v>986</v>
       </c>
-      <c r="C334" s="0" t="s">
+      <c r="D334" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E334" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="H334" s="0" t="s">
         <v>987</v>
-      </c>
-[...10 lines deleted...]
-        <v>988</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="0">
-        <v>18368</v>
+        <v>17527</v>
       </c>
       <c r="B335" s="0" t="s">
+        <v>988</v>
+      </c>
+      <c r="C335" s="0" t="s">
         <v>989</v>
       </c>
-      <c r="C335" s="0" t="s">
+      <c r="D335" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E335" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G335" s="0">
+        <v>47.22</v>
+      </c>
+      <c r="H335" s="0" t="s">
         <v>990</v>
-      </c>
-[...10 lines deleted...]
-        <v>991</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="0">
-        <v>18379</v>
+        <v>17617</v>
       </c>
       <c r="B336" s="0" t="s">
+        <v>991</v>
+      </c>
+      <c r="C336" s="0" t="s">
         <v>992</v>
       </c>
-      <c r="C336" s="0" t="s">
+      <c r="D336" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E336" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G336" s="0">
+        <v>16.61</v>
+      </c>
+      <c r="H336" s="0" t="s">
         <v>993</v>
-      </c>
-[...10 lines deleted...]
-        <v>994</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="0">
-        <v>18382</v>
+        <v>17617</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>996</v>
+        <v>992</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>120</v>
+        <v>400</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G337" s="0">
-        <v>20.95</v>
+        <v>16.61</v>
       </c>
       <c r="H337" s="0" t="s">
-        <v>997</v>
+        <v>993</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="0">
-        <v>18383</v>
+        <v>17618</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>14</v>
+        <v>366</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G338" s="0">
-        <v>15.32</v>
+        <v>10.72</v>
       </c>
       <c r="H338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="0">
-        <v>17097</v>
+        <v>18256</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="E339" s="0"/>
+      <c r="E339" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="G339" s="0">
-        <v>42.59</v>
+        <v>64.55</v>
       </c>
       <c r="H339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="0">
-        <v>18353</v>
+        <v>17299</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>14</v>
+        <v>653</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G340" s="0">
-        <v>40.26</v>
+        <v>126.27</v>
       </c>
       <c r="H340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="0">
-        <v>12248</v>
+        <v>17511</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>1008</v>
-[...1 lines deleted...]
-      <c r="D341" s="0"/>
+        <v>1005</v>
+      </c>
+      <c r="D341" s="0" t="s">
+        <v>26</v>
+      </c>
       <c r="E341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G341" s="0">
-        <v>31.41</v>
+        <v>108.2</v>
       </c>
       <c r="H341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="0">
-        <v>12251</v>
+        <v>17464</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>1011</v>
-[...1 lines deleted...]
-      <c r="D342" s="0"/>
+        <v>1008</v>
+      </c>
+      <c r="D342" s="0" t="s">
+        <v>92</v>
+      </c>
       <c r="E342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G342" s="0">
-        <v>15.91</v>
+        <v>4.03</v>
       </c>
       <c r="H342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="0">
-        <v>17536</v>
+        <v>17466</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>669</v>
+        <v>92</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G343" s="0">
-        <v>20.27</v>
+        <v>12.68</v>
       </c>
       <c r="H343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="0">
-        <v>17537</v>
+        <v>17481</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>344</v>
+        <v>92</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G344" s="0">
-        <v>63.02</v>
+        <v>6.41</v>
       </c>
       <c r="H344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="0">
-        <v>18269</v>
+        <v>17482</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="G345" s="0">
-        <v>1.9</v>
+        <v>8.07</v>
       </c>
       <c r="H345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="0">
-        <v>17164</v>
+        <v>17483</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G346" s="0">
-        <v>21.33</v>
+        <v>14.31</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="0">
-        <v>17318</v>
+        <v>17486</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>14</v>
+        <v>653</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G347" s="0">
-        <v>24.22</v>
+        <v>3.4</v>
       </c>
       <c r="H347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="0">
-        <v>17319</v>
+        <v>17561</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G348" s="0">
-        <v>13.8</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="H348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="0">
-        <v>17320</v>
+        <v>18311</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>1031</v>
+        <v>1028</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>1032</v>
+        <v>1029</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>25</v>
+        <v>92</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G349" s="0">
-        <v>15.96</v>
+        <v>10.9</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>1033</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="0">
-        <v>17321</v>
+        <v>18339</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>10</v>
+        <v>672</v>
       </c>
       <c r="G350" s="0">
-        <v>23.09</v>
+        <v>7.47</v>
       </c>
       <c r="H350" s="0" t="s">
-        <v>1036</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" s="0">
-        <v>17323</v>
+        <v>18337</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>1037</v>
+        <v>1034</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>1038</v>
+        <v>1035</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>10</v>
+        <v>672</v>
       </c>
       <c r="G351" s="0">
-        <v>25.95</v>
+        <v>4.79</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>1039</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" s="0">
-        <v>17324</v>
+        <v>18340</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>1041</v>
+        <v>1038</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>10</v>
+        <v>672</v>
       </c>
       <c r="G352" s="0">
-        <v>30.97</v>
+        <v>4.65</v>
       </c>
       <c r="H352" s="0" t="s">
-        <v>1042</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" s="0">
-        <v>17324</v>
+        <v>18341</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>1043</v>
+        <v>1040</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1044</v>
+        <v>400</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>10</v>
+        <v>672</v>
       </c>
       <c r="G353" s="0">
-        <v>30.97</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="H353" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" s="0">
-        <v>17325</v>
+        <v>18341</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>1045</v>
+        <v>1043</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>1046</v>
+        <v>1041</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>14</v>
+        <v>340</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>10</v>
+        <v>672</v>
       </c>
       <c r="G354" s="0">
-        <v>13.1</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="H354" s="0" t="s">
-        <v>1047</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" s="0">
-        <v>17326</v>
+        <v>18341</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>1048</v>
+        <v>1044</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>1049</v>
+        <v>1041</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>25</v>
+        <v>92</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>10</v>
+        <v>672</v>
       </c>
       <c r="G355" s="0">
-        <v>19.43</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="H355" s="0" t="s">
-        <v>1050</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" s="0">
-        <v>17328</v>
+        <v>18342</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>1051</v>
+        <v>1045</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>14</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>10</v>
+        <v>672</v>
       </c>
       <c r="G356" s="0">
-        <v>29.84</v>
+        <v>10.79</v>
       </c>
       <c r="H356" s="0" t="s">
-        <v>1053</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" s="0">
-        <v>17328</v>
+        <v>18343</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>1052</v>
+        <v>1050</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1044</v>
+        <v>301</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>10</v>
+        <v>672</v>
       </c>
       <c r="G357" s="0">
-        <v>29.84</v>
+        <v>6.64</v>
       </c>
       <c r="H357" s="0" t="s">
-        <v>1053</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" s="0">
-        <v>17330</v>
+        <v>18343</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>1056</v>
+        <v>1050</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>14</v>
+        <v>400</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>10</v>
+        <v>672</v>
       </c>
       <c r="G358" s="0">
-        <v>53.5</v>
+        <v>6.64</v>
       </c>
       <c r="H358" s="0" t="s">
-        <v>1057</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" s="0">
-        <v>17349</v>
+        <v>18344</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>25</v>
+        <v>92</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G359" s="0">
-        <v>29.73</v>
+        <v>7.35</v>
       </c>
       <c r="H359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" s="0">
-        <v>17350</v>
+        <v>18345</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>14</v>
+        <v>301</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G360" s="0">
-        <v>29.28</v>
+        <v>7.24</v>
       </c>
       <c r="H360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" s="0">
-        <v>17354</v>
+        <v>18346</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G361" s="0">
-        <v>49.55</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="H361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" s="0">
-        <v>17360</v>
+        <v>18347</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>120</v>
+        <v>301</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G362" s="0">
-        <v>25.8</v>
+        <v>12.34</v>
       </c>
       <c r="H362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" s="0">
-        <v>17361</v>
+        <v>18348</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>120</v>
+        <v>301</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G363" s="0">
-        <v>22.25</v>
+        <v>7.82</v>
       </c>
       <c r="H363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="0">
-        <v>17364</v>
+        <v>18355</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="G364" s="0">
-        <v>8.210000000000001</v>
+        <v>12.27</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="0">
-        <v>17365</v>
+        <v>18356</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="G365" s="0">
-        <v>15.15</v>
+        <v>11.41</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="0">
-        <v>17366</v>
+        <v>18357</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>120</v>
+        <v>26</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="G366" s="0">
-        <v>60.76</v>
+        <v>22.72</v>
       </c>
       <c r="H366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="0">
-        <v>17367</v>
+        <v>18358</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>10</v>
+        <v>184</v>
       </c>
       <c r="G367" s="0">
-        <v>10.81</v>
+        <v>27.21</v>
       </c>
       <c r="H367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="0">
-        <v>17392</v>
+        <v>18364</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>21</v>
+        <v>941</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G368" s="0">
-        <v>23.13</v>
+        <v>3.6</v>
       </c>
       <c r="H368" s="0" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="0">
-        <v>17496</v>
+        <v>18365</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G369" s="0">
-        <v>13.81</v>
+        <v>5.5</v>
       </c>
       <c r="H369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="0">
-        <v>17527</v>
+        <v>18365</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>1092</v>
+        <v>1084</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G370" s="0">
-        <v>47.22</v>
+        <v>5.5</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>1093</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="0">
-        <v>17617</v>
+        <v>18366</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>1094</v>
+        <v>1087</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>1095</v>
+        <v>1088</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>337</v>
+        <v>92</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G371" s="0">
-        <v>16.61</v>
+        <v>12.41</v>
       </c>
       <c r="H371" s="0" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="0">
-        <v>17617</v>
+        <v>18380</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>1097</v>
+        <v>1090</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>1095</v>
+        <v>1091</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>436</v>
+        <v>26</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G372" s="0">
-        <v>16.61</v>
+        <v>9.94</v>
       </c>
       <c r="H372" s="0" t="s">
-        <v>1096</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="0">
-        <v>17618</v>
+        <v>18381</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>402</v>
+        <v>653</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G373" s="0">
-        <v>10.72</v>
+        <v>15.57</v>
       </c>
       <c r="H373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="0">
-        <v>18256</v>
+        <v>18381</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>1102</v>
+        <v>1094</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>14</v>
+        <v>340</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G374" s="0">
-        <v>64.55</v>
+        <v>15.57</v>
       </c>
       <c r="H374" s="0" t="s">
-        <v>1103</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="0">
-        <v>17298</v>
+        <v>18381</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>1104</v>
+        <v>1097</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>1105</v>
+        <v>1094</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G375" s="0">
-        <v>101.21</v>
+        <v>15.57</v>
       </c>
       <c r="H375" s="0" t="s">
-        <v>1106</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>1107</v>
+        <v>1098</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>1108</v>
+        <v>1094</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>715</v>
+        <v>92</v>
       </c>
       <c r="E376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G376" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="H376" s="0" t="s">
-        <v>1109</v>
-[...827 lines deleted...]
-        <v>1201</v>
+        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">