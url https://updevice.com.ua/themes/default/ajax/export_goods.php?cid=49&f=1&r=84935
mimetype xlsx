--- v0 (2026-08-24)
+++ v1 (2026-08-24)
@@ -154,51 +154,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4f33a2e0dea2a0a4b54a6ea9b33131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b024f3ea9ada73850d690d70825382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546064e07d6f4d7e6a2e58679d0f3133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c54e48aabab492a6502e588a2fab14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514cf218d943cf625a36db77e61b1b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f879ed5ac8a5cffc3ee05b0dd6ddbd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865b8c5087686a97179a1e2ef43e6717.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e9d0c1d25f213fe39b79b6e90108f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ed9a097247163c16f51946b4239849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5940979ac2b22cd69fb6fe370a9f9510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ea19985ae6990a4276e424daf96b511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d49008e2658f07f4ff3ec8edf9aff12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a62ab164184513107a28007c77f5a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1098f000b85606f2ca4a2a676fff7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7091592233955d632101d7ffa63ce943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775550c95c4cde14bf320d082cd36814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53232e16960fbd46bbf7a6021e6d175e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871c0caf7933e2ecfaf8e4401c9211f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa069c725cfa29b19e64a9d1f870767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123f415706b994e00437f3fe0fe772d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a898053c7fd4a2059718784c91ade09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e1530d8238af1b9df93c4d0a8935810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ac9020bdb5b64eb0c6c74ae7e5cb111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec93f2518ffc5958b8123f33e7ff3ce12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>