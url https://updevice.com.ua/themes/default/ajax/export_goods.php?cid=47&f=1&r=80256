--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -445,51 +445,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51e5633ab1f8f7efb34919a5f905ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7398622a9c5ec26cab76367127bf952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86ca91c9f710c723748e558e43cd6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2669c7f1b28a38c1688860983526bc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09fa1e0c5f6fb6174a0f537344c8615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bc04f46a036e25868a1f2774720cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0de51052743e5fb53cd4262ae0f1687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b6d0d2260e9c250262c3c721664ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebea27e18b464c6164efecea4a78449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f30c5f84bea5371204d74f03658cf210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc240a76d28f0fe74b5057cfb485bcd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfea28fd1d2367385cc677b3181d0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2996af9f06bc6be513a71cd7d01cdb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ef246f88088e04db725d743ac673914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a3b261d7d0b5d77ae9defdf60103315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5928f3289f6329ffb68b2c6c923f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3388712d0733b63a3888b5926b62617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0653cbbf1e589d345fa3dcf0727440ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1711e76b458d4a1f7f2174036943c1519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b10c87457c1b0d4567acca065e21820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0cbba3b9468b0a4f066e01c17676521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215549e9c9d71725f40c4c6e75526d222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2514cf2649fa65da5a461876323e7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4033c685dfcb885a191bb228c6de524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d558b89189dc70944b2951fa9115625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5de0322b2b0191bdcec558c090b4326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dbebaa7d14a7a1c412ccfb1574a8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc18073c2e94ce00f58d5d946108f2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916241fd81988527ed60fa2d8030b1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203cdbf0a7b0e3ca15cb61e0ba4a02130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d2362351be76a849f378778e36bce31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aef830bba77202699a3dc7948fcab032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368ff1cb7fb515213b8611121a0bd5a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e18bf59be5e1f840c81df09838445734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b62b88248d0469558d98286b6cddb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ef8403d95a6381a4165d268e5c73836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ddb6bb5a1b734aa701b5ad7e183ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab90156dc4d0566a0039ae74bbb4afc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ce5cf23698cb8336da5c42ca8eaef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8933b6ed6e5a90671f7d6fab678de40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4700f1be8f17f7b57192746f22b2bc741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d45a11a1e433b1c4755ed8295cc38942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575792b654f6648db734a74fad4ca99943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247a7bbee1e5bfedc2057c6c4ebb2d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117636d39f88241fb5b087720c478b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0114367cc4538d01bd9367263364edd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce452c78b1612297f0967f7916cea97547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b9105e46ab21ac25eb8bbd8e62da648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a84d364038c75e774440b43c37dc6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe974636e5395642f90b1294d84faf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cda69072d56692be9b15cc1e3de10d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17d010e042810d0a536f747028a07952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501f92606523dcf7540765974907f3a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4231ae252897d50c733fa62c0f6e4a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584d25cc266c65359c5ddb4b2dce81e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30ce315ca3c16614ba889f5f02b63d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290fcae8a54bc4ac77b1d5237de1b8cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c938d6eebd8285357c571e452c5fe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b281a314865bd6b6c729d9690cc11259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1268b00eb8cf44a7bbe686867208efd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77658f8d3d0a75d6cc8fed3ed2a4917c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d997de1bf874ffef37e7cd24a4e4a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c01408bd5991d7f46a822feb52a61563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e78593dd7f48c7f6b45fa2907975064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96affc9ba739e2444f208650bcfbcaf765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784b33ad0a936fbcbaaa8b143020c6866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdefeb61f3d3a49b3f030ac7dde06c5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918f77d0af476b19eb5ca4d7cab379668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d0da934c6fa34ec3c0caf7d4633cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985b1a3e4414bf88206a1a05c24562070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2d1190c1ae75257c3694a07e4c3b871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d0285ae5355a7d3b77d810cf8c24772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef967044beae98bbdf40277efd0627173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5cadc4dc5a32df69a697d49bc7f6174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec338d4a9e035c799450924b9982785275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062670d13c86dae591120d1cc05be00176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5e6cae05e2d2aa5c8bb9c03e4df4077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b17eabc1fa225eb201c202239224b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631653d8031c875167e72b51fe58fe979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa101dd8a02759324d3977c00d55bc580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53221ab1475783f4a44f5f7615dac881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375798d1f239325ade67c761fe50dd1182.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76710afe8ee866e66403d875f2b607e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a715a572b8f61166a30feb62081b582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0aa976882804968dd6c7262d88d8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd3ce44583d5ed96adb3239e8af22f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed6460baa372b6e31b3d075601fb995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec27082b7507a7614d1841571be7a6f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c5cb3997bb348673306dae4e0a4d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74351dd479accbb6e82ea396ec11bbba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55987cbc49038f5390670ba00fbf249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa909e95e95f093e396b77eca3cd71810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2193fdda898d2e6bb486a83d05e0cb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2d8e379f21dc0141a51e8bb075b3112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050ea7a6092f88e5f03ce92c505bdd613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5c7aaf79a9fd010b423f4611fd9b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a5e146d3c6d12e9ce2d49b99a92c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06dbf3e28d9ac81330a741babbebea016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8e223362e445f4fbe7af1d9bd629117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51580b30bd26327b84fbe866e15efc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5be7b946f05b2d83af6bda7df756b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353e88a9e5c263ba72cb5f2dcb9d86020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85538c78463e5e99a305e8abb3509721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89405fc246c1b607666bec6d57d803e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832040d79f79d7612a365f0da876a65e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32c7889524dd32fd648ff7bc6c45ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14df44574889127d163326d8ee46e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9b15b96dfe3db49ed6ca3e01dc9a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ad8f34010e06c4640e070dfe4ecf027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7ea392b1816234e85715ad0503ee028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec0625f4d3034dadc0cd07bc498e7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df139a2968df405c755d57a3149a6d0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46399f493a6e2282a4e8de4f93bcd3c731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a7e761ce5b2e03181862d62a8ab3432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea118c424ccc7d136b52cc8847944133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01e5fc1a91e3b2c5be2eef34f254c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95f36d81d76bac8b9b6e2869fb859b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f635cac360f7aa09e5e9b2fbaec1a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d501355ae2b4cc6df4f0b3a6203b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef8c2f9966411ddcbb0bbe4ba9851938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c159760f214fcd983cc006d39171839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c72dc710cf5e6c1a47d01203d7630940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41034708a99f6265b5007da13c26193941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d0149265e83455d6643fc6ebc26e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ebd466b18f1c986fb095eb2623a7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea372e0697ff9aa4ac5b8ab3b923d1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6799f7fe8214f6f18568173514eb88b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3767deb6e328141f129e12f3f9f7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3e2636f04c1dfa050fbac4747114c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624b010636b28b9bbb2c3f53907cd6848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1766e77866f118497a119b09afb983749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d336b87ab18d8dae0495cc6f6038d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbe68fb24783ff77b0b60adb85794051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef854f70f231f32a5f596d908c19409152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedd14b27ac44c9b88524cc5215919f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85a2a6d39041fb7f72ce26c8feb5eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc95bca0aef41b7be1fcf115dc4103f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e447e7d8eb3979b48ed8c37f91b4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079eb73a480e151b5131acf5b0520dc657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6998337f31b3e31755b3423d73fd58b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434d70d0005c0d463d6d617ff1f552959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095c7509c3ef9736c565a607759b1aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ed29a89692c5ceb8dfa61c7a5db8f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e764834a35518726e761d3c64f4cde62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1690dbffd14538366a0454490d78763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108fe9796eea836ec9ca1e6ba55a95b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb61f1ad436770e7bc8d3c9c7fce8565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c532afae8c45801c9607a484bb9ca966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941c8fd951f7f3db6845b1b3a5afc6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e5f0b36079b2fb47577755240315468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdddf3a15c12ca9347159f66a1470069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3ea0538a1052d062e9287dcb50fd670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329190d2b65d2908ac1a79bd464693d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4019210647f6a7311c19892f5e2ff8472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91043afe1520cb24d122306e57c1842a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca245f9e40682f6e8dacdd8ed11e38f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d282e22ff6a33684a62f0753ded65ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af26b5b2d42f272917f533925cb23676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c074a608cd1489e89e3498de5c01377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8c9e079620ea22ef2ff7b48b8fd5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6066ff4bee57e96773ca9f919e701179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ce2cc2fed1a2e4966170f2cf7096480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d514373205f94176eb72d20448de5e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33a664b58ec044136da0c4e9cd0b2f82.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>