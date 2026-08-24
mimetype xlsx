--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -160,51 +160,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83191eb0b7bc3225073812ab77d5d451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9438e9a3400939ec66ad935610056912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bcf807fdbba05b5abdc9736d97b4b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e50a967ace6e3cc74eb50ee9b729a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fff991169cd971743ce6134ab0384d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88400fe68ed6619eef3fb226508677bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87a7de9ed765fdb24448e90b4f053d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e4f9bd9fac5d2d910aa027848a42f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2db3807fad59ebe847d43bdba8e9a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02738503d13ee0ef4adaac721210e91110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0672515edca7143f8669926e466d9fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd45b211dae963d072315cf74c0c1712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1ae044bbacccba76c1332b133e01d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3e7b88daa55c194a0fd94366c04cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16439547185e7c7f96f2f7b137687fb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94de1c5f7a906ac816b7a9bd2975a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38189c8a33cc09247722085c3b66b0c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b742ddd5014d24aeb56b40275d0b6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5c0959fbe9697a3312af3f88a4c987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af642340031e13703d9f678d415adb7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fae3b4385f9ec1592b9ecf5339a53a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3155158beac56bf3f2e16762a76eef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6725933e4b512d67ba3282feefd9411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309dacd21fab21da19778ac8a15627f12.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>