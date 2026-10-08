--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1102,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1187,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352ca2150acf0677d580dfde3fdbaf51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a746372fd45c6833978ee378ab0bf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec03bf2018e892aa93389657b306d5e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f27b5c86408141d38a3d0b87748a754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed451298825a1f959f99bffa561b2fae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f088a72aeb2244616e20c63708e576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcf681dab5ad56ca06cde3fa3100a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae55b3b225e30dad110d65748eadfc18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca950cefbffe8a3ab0aad1ebe01892a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2005310b691b821dbd1e8bc890e1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e22c548dd6996dd928a2b4560503211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956d3cabf5a81909bc9626088c680d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67e89cca28dcd4f96cfde4e36cf60213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf30fa3748dab9800d1954dceebb39314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df459f8322f0584d834c3c378df77aa515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25171260931972d19b73bad2c1a9e45816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102f11dd4e08bc289af03e25483468317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ea113b1ddd9ecfc511ff7a324f2b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9295ed9089441ec63865166ab326219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9fbb02e401ff7c56756c4fe99e73020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38a0e17906bf105a20728c714d041121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976a02f069f772c437c8d54184a391e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99c42b85cdfb76bdd7823d06107bcf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835924583f2f9d56ba8848e642f7c3c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e549996b3cdde84c7239268a4d1211025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a1372a15c7e4e57d232f7f8983c5026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8238eac5ea8062839e510a7eb0c6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdadf242d651f62c87806e4cd5a5d2d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30a469bc848a483190bc10cef93b5629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243c30e25d5aa0c327d48d402ab17e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae48a9b8281c47a9e7de2bb741497531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712cf81417714b76ea27e1784df181f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13a7d2e076d280c27487e2c3d5d9c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b301b55cb9a56ebc6c5d7a3faf0c5d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc830d1f0faf0202830f80e833c6b2e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18510cdef7b186b17b4f8818f09e51f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbace64bf769f56e8a10f98cd4106a737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421b618c7fc71cb7d350ad36ed4428538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa990209f5fc461e6fdb15cdaac8b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6e7a5ab4355cd9b2ae9813560077240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e036397e87dc398d814f3df2110f1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f5d0cadf7f32304cdd19b329b0bf842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdd95c1a20b0a826039df972cbdbc243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07550c945a2625f5096d86dd0b3a9bfe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ec13dfef407d59f1a46ad9c0b339145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73e8f6d3dd91d0616d2910f5b8dcd746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8fc6b91ab3f4bc93245182b5dc47c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34745469ea93d4c893f88feb28667848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f931ff84ec66720071fb7f6dae2408949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb9e56d5885ea2fd5ad222628a748050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb393beedf8ea1c26605429b8657ac951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37eda01fcc12be6febfc561045fa3c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4b587a6c24976431b52c3f96cd70053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02762d3f6edb87d24f6d6ebd60f447c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3049ba45de1524a4bda54996a4ed6c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a65a49a619f53ad8a292deeb48d10856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09b47c50fe138044c59288085b4c0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced21d9d5a436cc0a44394ed51ae83af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01769ead4d2384c98cb5cf0f5cba97359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97189b51fb49c6bc8b83aa9fe481b1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc848c3654699ceb11333331e9940361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b180606ec5d5005da2c0a2bd9e15c162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba7d7c87a1035b8743ddc59e147d5e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6673d74562d5a015e4b96c2fb1c7c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e16a38b3fbcfe7d99bbb954f93a1965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bb13dd03850e2656552a46e7b92db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bf32d0df0310bbe272fca2237849967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb230ea67c39d56ca8ed888d8bcba7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666ab2e02e18414eb3b9e6a8729a01469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f9556b26c4b5aae424d2ae23dd3b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8c97d633f5b082be6b6d6103a07f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf67897beced21dca5d1f9c939f9f2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5697d327aef8a3f27acdf186e56ae7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef542dba04d185f85e22c7356aef8f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d92ada9b573efa4024edd717579dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1979c6cd8b01be14ae6606365e98e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919de49fc3c71df67520b4ccfb3f87377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954edb3ed593bd4373bc3abf21e84c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2cb6db13ae9aa86ae8a7ce8100cf179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18ca209fc1a1b25b3e87104dcb8fd580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d64350284835208ef8a005955763c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd4273e6328bb4c041e8d365718ef182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706966aeaa9b991b6bf449f1f0d4c6fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cf86f4532bb520e91a32b554dd6f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d726a1c47aab6729f281c3a946709c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df54052e255fc3e93e33738f2111b3286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee8b854f7bf6af40d4d95e1875978e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ceb88f42c3fb56775583e6f60db9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802fea6297e2ec3b58cced2c728b36189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555aee76c3236550a898b2daf0a4b09b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a684f2640838ab09a87336b9e7999ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b803a701e083f9f97148a72c513d092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db504c644a4630a64c39bf31ce35dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc48c73ef4bb17f6a326ccb0f45dd5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf2b3266553a347a7d981efe9e363b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc20c3c0f99ffeb0994d3f1b13ab24396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aaf592636443f11760d9d8015b213597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952ae8d65bddb1cd1d3ca953425eed798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e412627cad885424549bf1493130e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf4f2d4d292fa12771ec5a5aa6a41f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b7d76cd608eb2987fac226c122f8b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf82b06d525b3c222a44e2379b56d01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3122fd3be017b6c75e4cda10fde921103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ab29550abddcc60b29d0ab9827d19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ea56771d9da071bf218e611692ae8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77661cc1917981c2b7014051840f905106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fddf2a12571a88689796d02275a83c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4cef0e75ceb50ab11e49c7716c069108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc009569899b7797f552b56bfb3bf5bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156780d7c2821bcf438b632dfdf4c53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18819b89569e77c81d8aeeaec5d9c175111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a3337ef909fd21fa0b043f18f7f87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b17229eb3e8d9130888c9506a495d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5f49ff25c4eab971cecb0157de2e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a556149f61ef1a56d84b70f5fc28b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d404bf89e1a10fffe2760728bc45d696116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43953ddab7e3a0f6ffb60b54ea88d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564241e30129a4236837e33c2b67e84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9321bb50e4bd3d85261263bb5a8edf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279096d74f5e7f002653a772f9fed921120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0ae162d48c8db5f36eab83017e1c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8237c7e6a7b8d6d2381f3dbd20daee9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917582dd6a4e24216ffcef8f03988ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce02ade76019ebf9457cc3b1351731124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27270f20678fcf417596da0976b722c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac694eaf68f8a58567f7a3bb3e3152b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ce2b55a9cd13f295de740a3e1d5a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a1ab0a01157ce4746de488a4557d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186ff8295f28bb1080418de8db89807129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c59cc47f3fe78ae7c6524c26d959ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7aa12f7f0e0c312c79a7526379567131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd6a1d6badf85e4067285b5497e827132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac3cc69d404cdc74f86b234cd399ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b799b7f9afec1734200843945b5c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35119ef8f6b6f69306440d04a3e8f53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b8e4b8fc9fceef9ba5aec9324a804136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a0fb2eea8e65a1ce2040d82b95689137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d0b41c17533a9008cf5648afad0c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9f4b24d5d4f3ad6e888041e8e96e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a771a8d8b31d785f553330784c6db62140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd32b280ed0bc6e0fad5f01148230b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dce331ba572cddac7435aaf6c4aa654142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897b8060364f1476037195993e51c39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78dfc53afd84fe33974bdbb62a15e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a89db316e7c3191cfc89df8a79ce11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fc17e6be9a73b3c7737db3fd7776f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a70fa00128c7eb51ec81a2b18f583147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221c972dc42044ad86fa84af29daeff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219ea8e2bc26ec21ebdc600b8528730149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35d46bd7c5807dc4d5b2f44a5fb528150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af892c46326dffa45fc76ffaebe3f84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85a5f3812ecdf510e1b8b781696e4b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f63c837a70398390600490e3128ba1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd133c87ff338d7f3ad7ab952d20683154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09331a576eb196348cad77b7c2dd5dfc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffac1b4da27e081369d3a6be5330b25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cc34166558e9271deee4f431b18c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580db7764fb6f98779d52b1176f4a1ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f970c4e65a7956ff29b17ccf8b46ed159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530f1dfed03ce262dbb51b740544e7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39206ad8df3879072bf5712d6033038161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1d595dbf2db05925603a034cfe985162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c264d2532db4a4b1b6dd78d07ba83e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f648fbde61110b1ad0b8039bd96fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f488178ae4df9c5f05c6015e0fd676165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279219dc943e0039e357dc9115ef7b49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a164b2892a864b59ccb122de67c37e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18546bd09f3a06c675c0fb11209ed7fe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af398e3529e546ffadaa6f922cac992f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518bdb0049667b5e6147cc13a25852e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dd5b8e3b0897b545b78299db0ce24171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429459e48e38868bcd0cb6f80086386172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb00aee9c4ae04a04606bf5f27029b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdfb1fa569e8189bc7207ea8353d50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3fb2226d6c549cfac5d02090ca288175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373e3cd58790a16817043c8434b140c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51796efbf16f987d2c435be64ba441a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeaac1bf49f578338a252f4a7524028178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c0620d485fd51fcb781307bf88528179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690136a731237c0b408dc62e5c3c783180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321303ab1c155b44e24407626ec2818181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22141cdceddef6671fc351d6f87a64e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0837e4ae38286512158dc0986766bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a938b15efbdd07ac2c8b76d2bdee8e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f1068f42b0456ad68c2e0d33ba702185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8906897ff271de04477caf766ede70186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20437048829ab7b752ade267470ce1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f3bb282c14625ed2d33beb4650cfb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492087487943de35debc2b5e4dfef25c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0c09ec97004f896c37be1a2ab7473190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e75ff569e3926ab94170db8d15efd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543d3adae5117309284a802b903b274192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08039ec466301e03ec1ef2f9c23cb081193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c727767d7f1918937057f247a9f17a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b6dfbfff49a1b008b1d34f366150d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63868127fce9d1ccd86a3e9fc2622c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a557f6d88950b2a5dc5e825a7c7cb5a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ceeb1f64b103002ec71eef11451827198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918cff79b5cfb0845c4cc5ceec25518199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa2c73a8b7a081b77b18331a743a93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d927ecd115487243339477df8ee8d04201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618be2666828e431558893927c005494202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbbeae9f3cdfd425d89d3c394fbad7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ea71c09058c0456905221803adf02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b79aaeb8e1823f4ef6bdcd9c1be73205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b721672495b159f26633fdea10cc3c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48073b45e93ea814b8d2a03898a8705b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7780cc826b548633928259cf9aa41b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7fed52fae000cf0a27f6480580c4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21722046f476a14d87482d1cff5e3e5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be17dd274f95598309933b85c4f038b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294e545e70c984738909ba889d35b71212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac711650c0d6f0fe4cc6a4245eacd4f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef992a3aacd799de75a96eb6be5fad5c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd84c7d379fd66d4ba8c82b52ec0de215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754389d1126f2a7fe7ae8b35bb2282f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384020f1ec281ca7866e18a90fa8e138217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7634a082cd7b7fa1fc33869fa9952f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4df967ad073a49ebb329a0b10613a1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497914eecbca3accc5663a853f2dabf5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8959fd99de7b16d6c30fb2882db66a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28db59b0a242c40c274a9205707e79222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190bae886539e508865bb135d60ec468223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302f1ce1e89fe4d004d35d17c309ee8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab92740f67e620cb3ca90e59eb69e1c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fdc0fdac2ca7598c3a2ea28a2b26d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a223d52eef832b727498f5645da93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a77409638a30a7151ebb233a1732ea228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83dc34a243aa631805826826f9422b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793fa4acbad9a917c5ccd779bb4fed4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9623a0341fdf8427dcbdc2859ab71231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a721d69021357d89a2626f3326bfa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8ed38f7ef40cf5e9475c626fb1caf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a15135021b8c74d663b37f522f70a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24f375631c65d1312d89c9a80f2cbb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f7b55450e842ca0106bd7a3a9c0f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3344f16cd2eff158caf440496fc903237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57e89f3b43dd1d3ce831f795de696d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d976227cd16042cea34ec6102bd180a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5bdeb377e15c88cb30b97ec8a0f46240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cce6792f5e5cffe18573cb285f899241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccfbf01b5e4b0da3edb7946256dcad242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298d1d257cc2e56c73c616b0d08775f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669c8bdbf525ab8e06683affa7b0e3f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1c160868fbb7b841053b64a7130a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a94f40c4445671d4d09bf792005ad8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbf34487e8f2a0ca9ff9f78f5adfcd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04008243ecf9ee2bae9d2d384c5f55b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d5161131eda0054a3b2fc019f3644249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384ca5136a73dbe309b8d085f4dcf5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a97f353bfdd593a85348b86d7e167251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7be56aa1f64781365a292adf1213f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727ec5c3c53bafeb8ee3b71e7c27ab4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232cf7e5a6ef1fa2e8f345fded22c8a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33988a45381e7db3a7064ae85f9f483f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a79a84f77845f12ca7d0b63c66d63256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7801b4772cab76c156483784a12114257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063af915f08595bbde0888bba807428b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd13ec25399744c141b23cb6d4113ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317a1a53e2213b9a7268c2dc02b287c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11b9532d693817983e6ea060c205b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6405932464d0024662bc62459b7798c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86276d56b211491a2ba94c467adebcdb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687542b5e51d2f132000da452280875e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a03e762fd9f225a968ca5962fe98ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8b5575cd266da5d6eaa2a0b1d20d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee4abc7800a1f97e648a5da1c559b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cd5736e148737ca6d77548c0d53b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71e94dd76207f5b0793ff56d7b114c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbf3582093292af3a2ff534743622d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89f301f34d384a4a136f52fa3cf3b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb71a5b943a659f0652c4ed5b27054272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfafaa2b4ec663bdd72de80f7cf31d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efa76111f4a38305b627eab72a37a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac661a22b56d475d8539cab36eb07f86275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50747894f8d8eab6207860528af256276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb53e74bd6ed467383a5faf4fb0b73277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5265675ccb656bb7a709ff2df416ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc136d24bb68d1531330d8f62c9b4649279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643d1a00bc3363d9fdd9f0166dfa939280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ff3a52e9af44301db865ab99f4c63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7773cac3f7563f264246206c9e4d14f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db2b4b19cbd1f984bae45323447c16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31e3af30a4e0d3e8de996bc7108308284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d348b7a9e206d1e41c9be6151fd63285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bbd3caf756f82c76e19f97281062c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bcdbb63c8dc9230c2c1b117a566cc1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5afc82e95e0bd24b958ea85909a44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7ffa4877787f3e20a1bbc2428cb42289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20121e99611819f0d4a51c1174de04f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124de8b2164bb0ee21f5cffaf5e9a433291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d07741c98e13f1a131d9d8a568a8e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d25c437a30681e1fb003d0e34168c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab25c470bce6228e66a6822aa1d105294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13876fbe34b7ae7e7f4f71b9bcb78189295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979708bee1fe11db6fb336dcff0fb52b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f039c4f25c2cec929184d1262b470f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27627dff7f028cd169874240ebd3e4a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee42fd9ad49af3f627cf0a005eb0b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ef9c1b583ef0d3abfe8b5e59da0c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994bf8301d01600281481c6e767838f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616d15fbd7b53b6dd6e951fb8a96886302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3754dc62036ec71bf4b6eaab6182abe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e7ec16a1ca28d06f4c79f8cbf61d8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cdcf156ee83b4be92a5b09ea0d67d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792bc6d2803c67bb444ef7bc3ed68c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f469ac30ab6487452d8c0b84eefd94307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001f5dd33bc55625200cfca70e069d3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabcfb7e0465e6db0f7cbbe2687c32b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cbf95d76d85b2ebadb268991c58ae310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66fb67d83403a3704f0b6c563760561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328bdea2e5142dc8957579e52bace5da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183ebb563f6f9abb644e26678cec3e63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1d5cb10e593587e388f7253f653284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a8dd8d96bb01842c665b902c2875b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bce22740fc33d8784aa81bb1e6272b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802749becaa19244de8dcf5a6f4f488f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f29f6c32567667ba69e30c30c281288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e98dacb6a407f8c8bf43aaa368a8e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acf79a739ec642e5f3e8d492d55ff310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e9fd8999e9867714afd37a988f1c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ceb39cdcbefd939ae1aa5ea59f0ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c26ae51a17b351001e6358e03c34013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473a7c014843ff386cd6486ab64438114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ef2cdd8001831433111245ee5d85115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c055e862517476cbe7ae44537fa2e5916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0aef2d09f3bf515cdf99fb4047434f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1dc86c1df2eb9251c8ffa3b27660818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e8813c195c487f3e8f00f888144ce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fba35959fe0b9f9cc81d96fc7f8d7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ed51f21522bf0d6c70641291bddab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38368b5984ec197963c1f4fc91157a1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff70c994bdaf8b44a774465340384523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ce6954e6f3468a52b9e54b570154724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d504a6756d1705ad6bfbf69033a9b725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116aae804a782bfd30f6719c1879f4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4661f23e3a83669224f062ea50dae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1076f007cdb98f09287bc54a02a460828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18eae85e830b6a45042da99492a51329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169fa5845c148722edbfcad0a08b24930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9234a6d176503dac9d593212c662e331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bb469ef29a39fc69fde465b86318b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b24a0775733f22aada27a6b61093333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b48890ef290718c379c066adad57c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48634aea4d9b5e6ff08496d6c1296f3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237713ac92deda75e0b959814dbdc5f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13bb3de3328f2a727b13ed2b21454c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63f242a08b07746652cf6710b8c19738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10115fded2d0cf4b1b49a927b888afdb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157fac08e76006d1be11d0e94edd38740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac003f587ab59487638e032b33ee03b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46255685cfac8610a29b4c6fe31a69e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fe239cc7d4fed687b7c35be1ebf6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43045d378452b30345bf0f435868ec0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31789e186bfd76a592b5866dc71c15645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ea87820ff758968495043988cc4d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b248bf2c900597e09f28f5c10ac719747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1a3dccd45d2039ed2213ebddac5af48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aafdd384d9be2c66aff4562a37a58d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6c52ee2d55296f8f60d04c34c951750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcc7d8f3d4e2f1617f3be2d9b0612d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb385aef97a4a8a4d776c8c6dc6abfd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c415fa7ed3415021f9ff37d61b5584653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69bf4b7130303c6c3f0d0ce1da9c2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9b9e5877f3e00f5fd5d8c90c626db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e8497df72db12f0275aff0b9402f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947659376abf513b724738dfc50c17a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc598c8dba46562de061f133a1da6358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd66b08e80efc55255a3ac55c6c21b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9047a4c60e37052e097afed43bcf860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027cd9387810949459b1b95a4b37df161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46a39e3d3422bf9b816356cc236b5b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04757707aa892b987ae4364216bd0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2d13e2af8efe918ea81d8c0cbb0df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced355cc678547bc78ac8517c6bef6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eabef012da2657ece3b58b3ddf6d3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fdf526adde08e6c02b427a309bc5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa19655d88d890eb177608f099a7ca668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027a7dcfb2629d9f1446540deda194469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3e6cb5f3a8730b03ef70e76c1a25c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ee2c75555ed02fca50a96b029b13a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bf96c90d690f023b7f27f40006872772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6904a6160a465a32595c24e838545f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4915fd5a550f9ee4280dc1f59131f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72059fc4f795f4195137bf5fd182dd975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7519d11b06ef7ae16185281566513776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7a428d1791b1c48ef0f918b99383877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ddc638806cf288baa833094d44cdb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86247ebf96f05c8079a7548b56e48cdd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba6c16f152ac592b1585771d8fe95580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4203eff607e5753de39ca030ba66bfc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f94d6d0c4c16af5f8e0d73be7f62fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b135041cdebe6a73519d268297fd5983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b203c008d390e08ae73acb14aea7d4884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abb35df28b7d287985864ae12dda5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f3090dcb11c05fc5aba2f99cf4e1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff2ab021627e31bf7ebe62ad24bd2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be01bd8199d245cbd64ab08f2ea19a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c86728ff8141d4e2efe5df141c74f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415f40977f1f45df39b708c0d49496a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d28e3c48aecbf29495e5acf09def9691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31210b40ccf91d5e30fce251113c323392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486939a4f683d3f084368adecea55fde93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25113972712392318f0509942f58a8f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6ffba82adce2d2e58b524fcac125395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a0369cc8f57edb54ed4e705784b0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b525be16e242bba59b1705abc152ccf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88bdd277ae1fc837d9724ab7fbb60c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9286ad69f55f0ebbc550b13d031758099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfb47a438f4e5f901114833bbb90f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13185ba5a01b6eb8c44e89c47c2745101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f734b00f48a9bc0cd8f05d696a4fe3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff3c5897ee81545e341ab959b279c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f6b4c10a4c9af07ae935d09da2246104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d7f461bff7973fb7dd434075bb209105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f301282ec365537d3bb493cfa532ec3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877e8797b917a9e551a8c61abd53884107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdbb10975b00ed2508a7da6d4dec56108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe9526b3d16c04904223ef22d0b6d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28805820b413bdfc3d3b2015ed64c0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3185354e801753263e1fa2445efc70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61876770f7e726d301f5b65cb6c377112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db5a66beee23510dfc7d1bd41856d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fa6bbf8e59227d7c99bfc5bc30d54114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a15223d2c36e8ceca46504d77deb1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd66cf4e103ac84262243774ef95a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84582229ebe8a8bd4dc46d82e36502117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097802ad31590ffe228b9346a0e65c49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c7348876ce48d8b82fee40f8d5b12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328cc158d186d3f2dfdcca1ac01bcef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4fe76139933ef86e337c218f3be5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dd0ec737b424c15be585006cc842c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3c59404c8b94b9aed52619ff07ea5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0b5c34c8ab81df837339f903b70bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9a0d2f6e9dcc94750f9a9530ae323125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6d993eb44fe344cecd8905eead522126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1616cb0c3fc8067fd00b133b835fbd8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08716f652e6d6761c5cfb3c52451bf6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef84f42e1c3d7072105a1aea6200e1a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c7a656195cf27c5af7773ecf98b18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b57ed1b92e682cb5575ebfb84eef6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167fc2764667b32925871f19b65f94b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd8f266d64f15f144580577de2b6ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf69aa5421852430c745fe15ed3de97134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3eaedf121ec00442d59ed326969009135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f863c171d4b9bd5158e1914a6a8128136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd9e462f07cce92f55674b8865ada9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfbc3d9a5e2d4aefdafc5b3844e476138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff9d3e14a1a3cffdf41a55bd3e64ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83619b2c6d51bc4e756760da229db0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a9c183b271563d1974955c4cd0212141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cca53bd846458d719806ad390b5359142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf914c1066c0f3b6561a1054b3d43c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd197ae02eae8f3404da1a9746fe15144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48586782f10f04a48f97919891ffa198145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd839192e740916efa5272027d78fa4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e693a038184d84a33ce549c8e94120e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494b81df25dc624407756a606eb5543148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146059a61bf78950e73fbdeb7051c91149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11fa148ff24b02ed5cd76e78ec4bc3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a771808f3dfdb88ca0f3de375fff198151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e4a7053acdd0d2d6d36e5f878af27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f162360710ec90464f9ee29fe8ac34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ebc9a8b2969af2f30ff32f9893347154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af629ce57faac79491ea076a04ee7364155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4800016b54d8ac1ea83fc0df30e2cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6862ba5263f75bd509e2e39ec36d43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f66613bc9526e9e4244406b973dc2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8a33e46d9da5ad0d3e7cc3f2ea046159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f31fa52c58b6e8ffe23dbd26f4b168160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d11cb0d188d9ac651a7af732f72c42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991aa5e9b490ff130e276644ed88645162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7a0fc5e3789f4b4aedcc6f3a5e66d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b498e45af371259c60eace32845cf7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a647659dd5871cb92d21903a54b25e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdecae08f4d30040de494fb37cf70b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f0f847c9a47e3fb09b908916285a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8094cdd48452d7c234e7ba33a0ff07168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2fb22e8af5eeb4e12fa385f2cc16d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22b8a424584e4f01c586fc425fbc31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4726cfea587388ccfe9667228d9fd95171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90757bf835ef454648d106c304200a26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201f7d97217080dfab4007cad54c663173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb450d01776dd48fbc254d56b5276d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23def69a1f94513a9d7de2f0ccb4cb29175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84021051847495e3a5262ab587b16bef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb305630992d24e96f485e462ef2031177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fd73999e2a3c91ebd1824739e7d86178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20384c3ecc973e9cc6aec99dda3ae752179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f06f853224aa0c0b570138329eb1af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308053faf250ca0b449dcd43bbefaca6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e674678ed05f2d2397a59c8e976b4f59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e87249d57c386150b6b1bcf46babd3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ca8aa13dbcac574deb1c4c51aae8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398e03c4672d8b2b04d02769c2a5646185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d04b12ad1ba8c123cb9bfdf1d16c0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb2934e81c6f8234e64bad9ffe3b37187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec187ed5137f8ca7ae2e6cb022017f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f4df7336fdc3ebb82b64ef2cffe9f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845e11b6cc7dcf534ab44052f123ef8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346716323efbda7414d2afbdd8ed51d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28af52bccbaf2668fe0744fe482827192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6af7b62fc3b9a9ded10d7a1677db32193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea3fb69bf1ec775cf196a1ebba7688194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebf59f959e86b926128b418fe4a8f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a6d453fc9cc5645547ac362ea80f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc198e5f51dd8988ac7e86c59d04eda197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee2ecd39308ac85e0e208ab515d240198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab74a837fb3682eed5afed7ecba3c68199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dccfef980bc790d943cd722d7c2af12200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86e074e47e2934ae757f463c5ab349201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fceffabf28cac7e9e626adde51944202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570b7ab24469c907297c56af95a4ab4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e04a2072840fe84d76e88aad6ae6c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f224e8354b9475111c775dfe71dc13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec20e9431786c9d77225e0bca254258206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e168346b2c72a466639648f0ca5569c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231eef3b5d73e4e0d188f3c29c25fdb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237750994fa7b33aa41fc63ec71adb16209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cce679c47095840a9a6adb343d6bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a40cf86e3a45f58939a66ea8fe2cb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209773be87a47895881435fe9881b1b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bb93c8ae15cb69143a28753ee484d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb606f39282abcf409893b95a099c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decabfa05d0f59a8cdcb13f761611ec5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2b02bcf69e83ad91de4525e5da200216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092ab890681d0331f97e46ed7bda8ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d0781211cb06d77d0982f99aed5e4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cec81cbf0ce93cd04c5ee62a9fc3d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14714fd333164f8487cfaae30201c448220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702cad9f32bed0224260d44e6608b1b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed10671d26f72bf8b4d1dc9a963f9c7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd24055d874f3e39d68aca2fa1fe01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282af0f4d9d7c62dc0a934955eb75e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336606fa45ac85fca43dd0ab6a816f4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73743a2399c5bca40b27d0fb024d9f4e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcd8e9ac441a1138b1af5f80f2082e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571d279ba136679c8b6d9acee75a181228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2915170e2356daf851796ea39abe8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac01533928893a6f3cf14cebad67878230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71744d66f6e659140394c6f05b1dd4db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a009f2d506e6016d250298c056aaf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e86850f1f488c8d235202153684665233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3616618d899d076dc9a2e5a3c7bab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89166d81b5085127e717a98d66143189235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0f7427b049e2d24f4f171a5de6f1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291add60a7d363dc157731130f20fb3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253dc66ddfe0466071e84cea981ba49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d122abf4904576978b74a31c80e74c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113486dbeb2686bc7dd098c6c66dd7e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446859391ab2f028f37ca2a2d5d8d5d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89b9964021811a145d62dc847ed3a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7883d517cda64062745bba15c1c3e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da30b06a18245b6c0dc2ab0c0e2510244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae411a6e503eeb5d4f570d76e77b07db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775b7dc887dfb5c4644bff99ec5a83c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2954d96107296cd99b7d93eddffd74247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6294262aa44e1988ce99aefb7e71f50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44ff00f701e29399097336f8fc1a41249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d6ece28e0b91b06a6bce0c4b9c188250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f4a4350713b454b922a33c6c116bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f36da68b85775d94b566d496d6c3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf72a08ede275b2923aacc791a61dde253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84cd1ac2a134dcf31f927da5891d58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286366b2e8fb678eaed27d2a44e4830255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c8327deb83d6e5d91e3af7cd25e28256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17bc2eee4365cc6f5475fe67f1a3c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386df2ec3995ee137bc2dbdca9915b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2d3f9244c313031a18c30852a6e7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb65e12af30778c4a9abf75b53fbd0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206547bcf6c25ab12a8a9c29eace175261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c18e4273d70a181104b384d37d842262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be928535491480e29f28983a57df269263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcb4731112cfd47a3305c53c6c4157264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74558526ee7fa6311d7bd8a4904c152c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbc16906bd4e97dae94ce52aebd215266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b54f0732c3c1ae11fd847766111d5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b29e950fedbf4d3b3b133d6332b92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4408154ae22bebf1d8c3d9c9126c3c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d0a025505cb234684ef05d1c20063270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b4c2341216afe3e3988c7f8291486271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c176bb2127c400324dcadafc9df13272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031688bc2a2af4a35a1e6bfdc684309273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e4103f955d3cbd6594ef6c1a40241274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223592e80d3fdcb0bdce807b22180e64275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446692fd03f9f8e215fc3ddc4a92b46276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09730b592f44291295e7333863d849277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39524138090afca18fa6a6f0a89bb5c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9134297d36134566ccb4a0a09799f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5eb5600299d90f0b381a8ab213a52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b37307c27a7ed5db9554da4cf8b15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723bef3f2c5d037c0da5666b91c2046282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f041781185e8446f2cad1f47e1e1849283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455e3de5484de3cfa2b55b731bd9623284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431fabfd3809d12dc71e65d101cdb2f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df3872b66fd4bdb1fc1e51bcf603da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc69cbf248f19c42037244066ef33d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b46a6c573cae9647d69180c6c8151288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2b844f48248df0cf68f6f26510e6c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22035a7905345e567bd755918e2e7e4f290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10028,650 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...188 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>