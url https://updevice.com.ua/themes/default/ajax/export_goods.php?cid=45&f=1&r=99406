--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1102,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1187,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839e2696f1ff9b1e4b8ac1b9fd6860f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412f2da1dd6b8fd0e7405f0cd62b9ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24838e69fbd43a13610ea22beb9919b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604c95564fb0db05452dbe6aa2178ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdc6b9baf506e8d3dedbf61f6e59a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c0d6db7850bb00a5447feba15e3816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375412512f8a5e8a1f4a26c831df2c8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8843133d3bad419d37005f07ead8558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf2c0dcb2589747563252ca43af76d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9a546154509c2bd45b419bd94e0dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515b702fb4ab579edc2de8617b692ea11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e22fa7bfe9c8666fede5cb91ae0c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e7daa7b9814f0103ad916b072408513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00ce8bc7442a0332ab19c91021f1dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c8bb44b498421360f9d7d44bb850e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ab806326290220ec6b72d80ad398f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495bbd80c8b539b627083378082e937817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc10efba6cdcb71a674c999e83296a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a8226f4ad40f67d93ef718290c7c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bd6782ba9a82ad54db672f17b7b2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f812b6529a39d1e50a06b0f54df69ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83334f1e8a394cc9610ce48817b1d6b022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56b99b2f908655079cee6f1653e55323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b6624f0ea36e2eb29b854d329433224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44972746cecd6dd891c0a608669c523a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116463713e875f40688462c4e9fb1a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1a8c1db3f8d55eb0308a14d4fdb7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dba7876a442c88ac3aab22486bbe1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e87e843301a8cc769eb13bcb8e6d9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258520d6e4ddb123a77d45efc11743030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c328035cd305304e86939c90fd7f7a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc9c4aa2eebcc153b9157301dc81e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af03b7e2884926ba5a6264a76fd2bb933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ab5b0ded785ca167039de379f922134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219f8a6bc175dff063edf9195b543ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc5ea07ee8e995080b4165c69546f936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a93b64717a61a89491c43fc178b9237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d66993b67b00dcc06ccf42a8771d0e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0beda971c88bc4a19a09733ca9869039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b764743ebc49d063d83cd252135c06640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9d2a0b43c9b3d0c04912084dc4ed941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bba50f9501c493a62c04d64b7f49b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebce436657b03d2930cbe579bc23bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9ac17087013f695246b2d6675c2a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654c14fff64732bb0e99a0cade6f00045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7262d4889ad886bc11a7028cb63601446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e620fe9595367a692a425bebcbe34cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971bb71d9da07b4a7214a60114382b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ccd9e9837257d466c18fd8282de2949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fdddd7c2bc572cfe86100bbcebbb8250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab7400a5b24c79cbc160bdecbe1ab851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93561e9bf1245972e8adc383dc86a08152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c2c8d10a459526c261c8817d3ce7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1eaedf58d1473e68e5e36e5e3fec5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc9731ce068630100c90e3ee35451a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e125e91a6fed11916dbb1e6596acc8556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d750b4d01cb5f67470b1df38be9950957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dc669276036ca85551de296f2910058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa581d404974aa8c6354554dea931b4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321c7b1b65e84f4cd5fc95a0fbe177760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf4eaa88e8f173738452c383304a4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a62267bad216fe48d52ea61b6511e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1186c0c7d3315865e29fb0e1ef3a3d3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b328674038f2f26926f28055a68b5b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780aa7b8a5ab8da45da32af4a90ecea165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42521a08f541408fabaaed5ecf3427266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd13beac218edabf18d69b1acfc7f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3538ed4e7e904da74b90aa65ba11a3de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa7dfc4fe7efd1aacc5e51ad86973569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bd1a0f668de0a351b8f34cddcdb6570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2e80d9b21fd58f36b1886db825c8171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d843bdceaca8c887c5f9a3d58b1912972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958679b7467c7f183f63d7421c5b76a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3682b2b69b8ae5c1dcd531d0007997b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024882d3ec02c3e4e8a61d6f276307c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a6c429c6ba1238fd5dcffbd12956976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0590ccb736e6c93062e5f45b31fa27577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849988cb76b2177438ec17f78b9234878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee63a27e74555d35285e5b6c0ecd6c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1522b74604e63e5572497c0df297af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100df2fe38f7c08ea267bd8bc210bf381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0bda0c4926a5d2dad7fd97b244806482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd053c80bf5d40b03e35468c754dd93183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5eedf76866b64e892a7bbc2d45dca684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129491d76fee257ba22cda0194c6396c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ce1d965633f64be522981d943d80a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b7b1f25d53497c8939ab5f49971c387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea5231aa0bafb590c262cdaae0ccb988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0cff4727fa73aff40c0b8380aad6389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b373790bde6e2af1c6dd502a01c9e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee34a623cca16b105ae9f7c019f3ed791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb4017c51287fd9b5638602872d21592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262132ce95959fffe1a7ab24a14328a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c677d4ae1cfc34cb3e74708719718d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a76cef5636223e407c8d9ff818764c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e680669e7f53143255b8363083819e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b75d68f5d134e42bd1e50ec1a1ef2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdad18001f9ef0081301b9bcba6fd0098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815a312f17200c69c5198e1ef48e89999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c187f43be2ff605e199854948c2e3869100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0e57dd1bffe8e52a3ae765fb25a39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e737cbe5280f6299462719981c9ef3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dab1bc93d6203bb49f90aa1fde0b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4166b416208f00585845b4f0dbec287104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b1b2d9f97ebb3229aa800729dddb9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc6c89da362b2ede422d2725df042c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78432106f5f174ff8ce1cec8a2699fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c8f83c8120bf4ae5bcf1a0dc30e75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb80205e303a3b846a770a512ff96c1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f18210751b317698f46b80e4f3ba9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5194b985892802e22b09cb30991e0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4560892784aeb3c27cff318190da62112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc9ba1bdd53ae713f645a1d278ab59113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695a7b023f68ea7b6c1da47a490b85e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a696afd315db59f045beaa5dbb08bd8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b482761dea8b9ef6ab80111d21d06116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e4a8ff39a877d4462b056fe7b144a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a19a7cab969e492d22200c9d007b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8acae07cb5b1ff41eed4bdc61d8dca3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fedb8e04b8cd7e79c9adac2f45f98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ae900fe86354ed68ccf0c5c9d94a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18012ecd35323ba2911af0572cfd3cd9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166ae69fa9ad21bf1b40ea13909ca00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a8a14419337ad02d71975d36b0903124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56485a688980175cbafc55d7d3e2ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade33fcc38bff098cbbad4732772187e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcd647a3f9d4f191acaa04f007b663127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713988a47b9ae820ad38850d44084a72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b6edcb6f013e9a4433e57b649f239129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff4c91c434d55c68c3410098c90967130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d6bf8134e83243271b0f6cf6f4861131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d5b8ac00d82ded27ea8035c6428d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096cb862d9b3211bda47a6e359f5ef0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381aa2a59cc8b231521f75f3bde00683134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498a6311836a32d54891c27fb93af8b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a9123be2aa1560492c43c5ac04544136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a690c7241474b6c6fd34d6889b9b3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046fc080d31c2d9e6e10af2a0f9f7a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958d5d47f0d40c4a118971e59453b9c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbee62fb4dc6c3c932ad07709f02271140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfb6da131bc1494465698744a9db3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68d86d8a49c53739cc78cb04dd67a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e7d6f37acf4e006a534a7deefe1b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a12fa2c06204efd1fdb469e4370bfe2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0cee940e6041e16f2711af5993a30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27e5c7b3b09a74e8a8124c0296d234146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c321d69380d95094d2ce50b4193a559147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654d29421d9ea642d43ed4259f02dfe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9051f00b192b010612230c86ede4515149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb9a2df8702d2976655ef5ba85a333150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a585685377f2cbd130972b1c7505b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0604814063adb1f67dcd9c1907de3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31303caa5ba1d2cceb003190afd6ca4b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbd461d3aa3494d6d4ef620084b00f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7a281714e110d8e094b6499247659155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532ddc34a1ce6150886137bb8cb1893156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49b9416f6e44e85464e0d1f34207f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4855a56fead334cff418479dea645158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504bacae65e3863bf92167d5d87ab3af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92662f39f631621e4ca1484c7ec9a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb42175d8a79fba15e033353a54a6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc564359af6c6ba6e757693a5c246420162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168611cdfb402c40cd1211b3a50c7e6b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763340441a692a02adca879dca4c583c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dc5e3c4764c0da55d61b216c38970165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b4f25eab11700e1ab26400bd409758166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec3f372e88f52febda426d581fb052167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22211fd36408a091e4e1c2de04e030168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cfe10a375acae3bb7304b0fce23a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc30e0b8944ce42796bbe6f8936db07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc73d98362734830e066efa1f983ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aebcf32559384b11f2803324cb118b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185fce04e96af6c725d0b3a78488900173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0399e81e278ec999eb4ea4ff1b5442174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a697434479b48f8df3706c6ede28ec8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f893c1ef1bb37a90998e9af73c81ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0de5a0fa15dd2ad4e149f1f9b0493177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4a7ce88a249f2fb9e88324bb43877178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa533eb276ee1fd16060e42fe76f23d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5710ceea4181480c57684e9550ea82a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895d035d1c30072014d16cbd8f0557e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3c3a6d861470ccfedae3a26cea3df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09741fab90652efe879108ab3b57276183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e37ffe2692345a1f76f77928dd3bff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff290b0c94df10f5c5ebffba8178fe4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cdb64bbd32affcd27cd19877267b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd6ec77780fb3a40edeb47c48ceb0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6c60053e072a27cb33b44f48016718188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451eca36fc352e25ecccc78d753728e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f99ba3f7e8db437f0d04c74200c3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085c8bb85671c9be1933d23e27ab4c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9812884f1d8a602e44c5c6102b82342192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68e3d721c2ac41c6eadb137a0993a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d1521a09b9cc42396b6ad4f7ac734194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde516c3d839a4d63bf48f223ce3ffd3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8e92e0eefed08ca7176036e27edfd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b501ba263a8b642d36813a978e268d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb8192d1faa538884c890b9a2eeac3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e3bc1b685f216150a77f9fbaccebb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6528660cd30193c3125904245ae9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b4e8abc5c7b766f2688879d6204cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d7a1c834652e9115b97fc99a212fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee543d224c923fd40564839b1d3397b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d9c01ef83bdb709d97961c794e3d4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b026cf0dd07922e844afb0ffd2fc1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611880736cdd1b55b89dba3b5a8a7a9d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c10e114d0d123a43abe936def9099207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d287d41bbd37deb97be35a590a9064208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b5d1f4823b2ef193e8d1b68a08610209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4e458b445935340bd5d30fb956a06210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea3ca0dc7f19439f79803ac196127b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200517f32f513a3aa8dede56b2ddf3b2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdfa8f155d76c26f3b06d70735fb68213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687a54082360223ce72a5fc1e9e2650214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf159ed6389d64207a177685b9afb6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c947fcab36055e36da28d1367f4f9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853e180ec4c59286888617ef68103e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77ca2524c869b8d35e2683a353b794218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd754d6262f3964da77dbc1a1c54b81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082419bf747d839a8caa5094d35e67a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbd07a6a97ce649c277031460b3b5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625647b5b925f058266dd3973c83d20222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154737646438fdb2dc7c399d2368931223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714cd81314c68b90f0f734175592ada224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64008d92dd1d040d099148b43ebc81e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bf21b709b3c311a35ff0b54e9116f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123512aae659088a584a094cf649b40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ef0e0f69b62466a26251ad332234b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26947989557d83a70572c1e97fb29898229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241dd19dd74f28d3f792c35fc415d26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcf32cdd83ab87964388fd15b2b6c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05056e997fdce99a175fc019473202d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730bc1a285caac07653d6a883adc24c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31a353df23b292e7be45c3219e8612a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30a2f5fdc39842000cc32070f855b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c516a72e128663c9d9109c51d26a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf1c93ad6e1e94b65d5316f781b31d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857d84ffc777807103337933a86d0d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c46d1a1ee6b80566de7c735942878239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b194fa7b9b3e35b2a49c7150bd8749d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67481a8625c143e1cad1999bd880ccaa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d151430779e4331767ab16fa256a2b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08d08b40e4f2c079a82ea2af72dcee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299148520f2910ef812f6d27a9667fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1170ead50fc758a971607562b3acf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135fcedd659d41ec1c6f425aafde6ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77c10ec2a98e47db7f4a8fd8776572247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb481227b46b29b739af1fa303470c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73ac38f3beba6662e92af2d1e04fa9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6cc136ae830c4d047327061bbf349250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f5cf85fbca8192ffe0bfdcfa81c3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda796a1236ca60ae36de079b6f3df9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f629a76970454677388e6314ce908253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164879b9b576b45cdb538bda0577393254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c2447eae98db5bebaf96de9af5ed8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ccaf0ae3f6d8edab91856316db148256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8230f72d0247c524583b10f3e82d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e715363fe8f13825d01d595fbde35258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6ec6e5d74f06ce97aa12eab71193b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bc303c09faa8085850011ddde3c31260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba92037ba4a0f8e3f4e16ad4bcf682261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49d5910bbde6c7d55b4c0ed6283b40262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225383cfbf49279555902d59f553230263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27885032b2781b22de6be548d74567264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc0c91b20ab2ccf60e9b91031234e3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee789eab5598394a3e42d258d77d0d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9536b2a0485278f158ae93fe8234fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61e73efa8fe1ec530e9c9990a1e39f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d071f624589645f977c11972e48c3f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d19473f5de03ac4931c3e2810114d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c106a2694a2d6a1380bfddf3b1a91271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5233d2ae76fa5fa65cca9c37aeacdc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89852790a1591e593449488593e258dd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7776e4bede29bce214ceea9e308c9f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b029d93efa54f36672d2e55a4b313275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45a4f2a6ed568b6961f5e6954fdedf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39373fd6a3151443aa553ee1963aa30f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05efd47404d0dc9aac910e61cb3711278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b03845e7426c275a15acd27c3f125279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91226dd9c06c9642e6b83ee4ba5efc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25fa6493ea6ea9eba23f7dccb8a6755281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dccba91fc19a8424fe4c5afc34621282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab51809bf68f768f94106e41a36ded6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a52a2618f5e700ebba52ea8b8f31ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905bcfb9a8c32e75fdeec9300fddcae6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4acfb9f3f32e871a3a540d88f416d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51525e6bc93fdf8de6d97cddb75ea8b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3a374cb040ebfbe6d69d49e06777c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bb1f36ec8440a19522672904788a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce506b57866f5a3f4c76970f7c898f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5199e3056876db46e4ab55aed6d0f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c020e3e5d40b88703f11c5b1f4daa5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf72c14fa263771e827acdc8801e4b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf394b36967e97125584c848f4566bcd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f169ab1ae212d3669eae0ee2266280295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db9a9a65589da6d64e7dec7aceafa5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0378916331466ea8ec226038899f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3881c99cb734b2b0219518385eb0a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1f2360214c783cbc1c6a7113ad1ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d4fde3a52600221be39a98da55d7a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25660967e6a9b343f4d5f5b9f3005d43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb39e6dd51345fb4bab69dc3916a96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0047e2446094ce195ae74b7bce452303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd85ca8978f60fa03f077400888cb20304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5776791faff02e55527d7543477c2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87745ab35f21b65457a454571831eee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcddbc958adc4ad5baa579054b3d6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696ed2f7fef27543f1d065124b8739e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceea202cdc4fd0319e9414efd97fd44309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d5f2d880203f694ec8e31a95252a7310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9db4f3968cb9d9423486726e1e4eae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc12dd15f0fd85e3dd53ed264382a982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4188273dc874fdcd917f5f356f189fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b61e6ba64dd7d677afc0345b25d134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9380b0cbe8287e19193856c4110695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650fdfa99694e9147e7e9291661b1546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cbaade004cef8d4466daac1b87b997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5f917e3308b7828d96e530f557b198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06490091f2507246025184ada5fd7f0a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff14c293e5d94a19ee316e7d38e4dc710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203775691b3df77a1abac0d302cec64711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ad6b367a6002c44085124d7e238bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f7e6ea0ae5137da440cdadf608bb813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1b59e12adff78f4eaeaba21a038d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4a33d81046d490e7da84ac551a1ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b70bdd5d0467fad46fd47c06d6f8fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9126ea650c1f9121d0db90efaa95f5517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7d56c75e2e8ac74a773326151d8cfc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078abc9e2c36f5153e02114613678cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192197b316c279642ecde01be4e9c2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b13053db9e929634a7f1c9be681b8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ddaf75dd1503785880ffa8cb3ffd722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f429e79f133b85e89d137bc5eb994523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edee4a1fb308c9ddbb2d80e261f561524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f7ec528618455bada3c0a07356acc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a492c46a87afcb8d20913f59c8b5dd226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6bfaa9a1d31d651df313839ae97ff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4539dc3e6f46b3628e9746ee295eb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acecb6294e3cf0d95c3b1b9dd7b47229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88ce8712ab5031191910316f4fc45930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9acfe8387112910ddf9ba5b926bbe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930cb05fa021ae5da4f605f87196d9032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa41d92b4990c5bf2cc469423335e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e42e2b98cd45a1f4a50a88efdb6f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca63e64c24c90d975a07796bd995b8e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdda8ade848a123b1919c3165abc9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019f6addeabb36a7b8cb04f56b00ceb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9173067f7f1c10b0d75220972c000c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f552746ecc41d9f118f92d323cda5239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02be750fa7424d2a4b0416b6464b5e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b3f87afd990a58f23896c522362c941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86e1dfebed2b2fb33fca411e29e1ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b958d98dc8d265e6232e2f9da628e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481b475bf94ad66a29717b9e6bcd6b544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71deefa3157ae09c7eee362183c4fbc645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da117b3ca261e3fcd0d5fac82afbf1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e7e10872f371f1ac58e6df04971c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e9491b1b9b68331a9f1d7e8279b2f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34441259527ca8932c6f1212f2d56f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42253584bb1ae31a6472b4e46792c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f53caf3d5a85e6ea9946b1bcf47b6651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e09ca0354670dd7fb53be9de8c5dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabcdb289e67fb11af8e719a2ae2739653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b950688d47d8bea31bfda13bcb994e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c180a32a72ec5f3b5089a22ea87397855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83fd581a4340b624df54f24853a58356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bc4c0b7d54614c8688ad44b320b7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b6f851e5f9394a2b40521337cd19c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032eb870afb04374d69bed31dd0d4e6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d3235d4d26d2ae75ec90ea2b27ae660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf597f12490c36ed705afcf0cb645f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f955e8e8b00fea16c0aae2d60a4f5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d6b8e65e56ca8a0065075edd9da0063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eaf3b85d7dba3ec117e9165f00b42764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e1189a27a3bb2f4e3f5fe12b45b7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cf874bf3d85c875fc1295c944a65b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3963ca0cc004bd294f315e524f2ccbe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac9d0018f97479cd8aaadaf3c5e52168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df80dcc584d7fcca722f98c8f27a99469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7642d57f955566e61bc959a12d2ffc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2112f3ff05d4a6ecfdb095b2228d20f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83533858e3c0e6054990de48e010d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb1c434bb6732f0993c9e0ed14860f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cc48c10b622d1ea032ddd472e002f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285619fcccb6b4d7112a9e76c48007bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a4b81bb6ac671daf437b8ba9e333976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f732eb995de9c898efa6d897edad577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec788e386f251ef2ed501bcdb21dd24378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3b2f8b7f895254da2027695c766b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04418d719c0e26c20a8f41fe7c54cf780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8795956d33afc9de1778a0386e00cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ff671ea5ef2595add8e4aa39e9d6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bac49811840742e4c27067f348a20683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894019e5490fc04dcb05d7e2e90dbb884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12c1eeb3c75a724a05dd8fa952911085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36995190ef499edf8de1418dcda77fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5e01dede9397072ca57fd248404e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b1789e64c6c2278934e886468095388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebea8196f5c7fc9f7927492d4f4066289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936be5f007d73313b41fcbb54ab73b1890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98092f98ecec30d0eeb5ebd06d264191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c275d18d976a8110a6bc572499cc0c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0ba6396bd014b05426b95040319a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942416ec4a86cb01e7411b81fd8dfa9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7382cb5570c4cb8fd86e39920b0ffc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae8a3745bf8b16c381bbeb0d2bb48396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2753247c53fb3a56d280ac2b491cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5428f5ae448d1bfaeca00372b6783f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcdd71372abba8762f64baba4a4ec199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0448cb62bb4dfb2866f5ff2d5af102d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b45a0c215acc85921a9cf427364c33101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9da02c672eaeda77cd807167363a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371991663c62bf9b835cf9713194ec3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4fcdbd1989b683cb58e5cd544a538104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940f898bda31bc353738c45374ec348105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa51ee95144157a17e4eede59fa9da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beee5213cfa64a65ad66738e708afe5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ce5e79c29e6de53c53c972553be7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecc6c16780e3b94517e17134921d0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58af7d04c242637a42ccbb6c1fcb72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bd07e651531e2db412d2d2edb557e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8626e16c83fa5dd42d83d558980f43c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ebef87d47b0a8deccc2c696a70630113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784259f5721744e2896ef20c6fd0972a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fab880b8fa318ff34b1960d60b04f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866487e2b79bbe178c2ada1bd7202556116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f31a1f4b333f198a7330ea2e7e3efd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982aed5e08fb4fb9fe7b657eb9f98f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08e43b791f841814e624a0d89be39f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99fc8158f1058efaa56849a607bdd0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e63dad63e67a4908b8eba38070e52121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15728d6fe85f7807eac63ae08bb0d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef193b1163f5f483ca0c33df900def1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5869160b7d40c6b8f9b4c236eb3d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b7d4a9203c51208ae9daa4277d085125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f792138fc974003563fce9af98ee1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0e0881352ad4c1679a0b6019b3bfc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92529ec83cb690d145a07a130c4223cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168cda3500b3616317a6b73c8b5f381129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d23edcbf4b2169500efbaf0690dc9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddc51f099169d6e9c1895c2631cc0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6ea610b8c4440ae9bc1827c932c26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689dd57f0f30eac612ba773ca729c3b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27176966b0a85161a1649834acf80a3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead0c88c5924d917bd0767236ff62f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f230ef2640bc394a53223babc3863136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd1952ac0173db5b25f083b646ffbf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11047cb83f4bbfbd4633a48de3864b54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173a7185965f20ae4ea19845f2d428b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f55508d849207d49647558ad2a60e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa058f1a0da16c141f829c82b5194e3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e38ef950001e42db92c95a85be1a83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4372532200506a4f822fae894ab6881143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d81eed29c84b325496b61ec3fb21e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbe7d9e056de81ae279abaf2fddc8c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db62a60781cea6a03daeda223ee584146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63789fbb098fec04b2f337b2856ae8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d19be3cdbfcbca44147c71da17acf6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9a8344c17e5162838bedc4180b07b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612eefae5e0d5605f0ba80f46c3814a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003daed34f48ee99434fc8682114ceec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8775d146c6a534d1e2a81f374a0b26152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c3e7d66f07370b241225e37a565c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6e5ac30c816df0fe77a02fdad93ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2541e3d1d170c0773517d62343ac312155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a518f4bc40301a38a44233de3635b62156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cf04d3b293224f4919db728d79d8b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7317d5bfa4c80b82fca8d90355e4cf5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12006d710ca6ef34c33dd9596c78a9b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606797be4d13f367cdfe8ebbf98d96f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268426b5cca84da1a7b1a15566ce5d91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96a5f9a002ea139c703bbe4d874c98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da67151a856d3f0d0d8a2aa740f9ae3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b6e8cbda382f2d2681903e420879d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002764b52855ec4ba761e41877ca8e61165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d283a0e12d011bea7f24b2c6c25fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b368deae1af6552be304733e21f25b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7365d2bb206982ef3de11ffc775fb72168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533324a9f679c1674e8d844e4a228c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7753f863bbbeb08b89886526ec58ac3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa40d0c4248a6d6df236787357bc6a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bd2bfef598bac7f57273745d44b02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398b238f4b4d50f744b359abe69440c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657f95841513bcbb60ae3dcf6de24af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd182ba86041c2b0de9c3f4d51e736175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce435464d2ea1cb53e6c439e58451e2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857499d9a230379e16c4f459206c6de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f98c4071eb7d79728e60022482be90178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3cb3dc04b23f6e54e93cc49da056f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e11221124e8530c58e6ddd7c424783180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e75ea48120d93893dd02b39962ac6b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64541fe6826060f172ea2a97902ffda182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2392b6284e37fbfaf20fb4ae56dfd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd5bde43ae30d559554010c2d5a5d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ed2815396a167d9a4b592614f3de2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c573d20f4f3f725c62cc35eb2a59873186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bdb30f079e11c0a2570c02f844a95187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7328c49e3b93501a414a55a41b042c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58400cf4867d526af130bd0ebc77b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fcf86c109462c87548fc1cfd36319190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480728f4f859a1b71369281d1805235a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e10be30af9f17215bf9aeac9abfc39192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d26928cace85815a6c688c2d4e520193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6df7cf2e3d1b43256aff7fa53bddc7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8b1c0c0a1541deb3774612358c3fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb1c8ca00361743a618ed80c603a60196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c2f867db829b36743569669e94c91197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cea919ed44375795a54fbc931f6f9e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9a38a67bd8b5ed366172277d27d16199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631797a18b1ba2b85f8c353bbc945ed5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5853d781790986f2a53f0353cdbeb5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82736e1e24fad28fe2d92158155d9359202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab736fa5ef0138702112d111b98c91a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066efe96190f758808a59e903ff5d27e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8954095deb80b9c7673743fda075e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb3057f18b63847876d9d19f166d68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939f6d5c4071ec71c32b4cc56add94c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65849a5254b3f9fb0666c748913ffb55208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2895356ec20a8e680a5a3ae0431b227209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d030c9afd2ddc1cf70f6d8fde8e25210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1109034a77e62771aa2097239a4694c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b726b87d2e9a789942445ca30814e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7aaac70152b03aee607e190ed86a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31aaf4d1b7e05eb2552fe77adf5ed82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65766de81df9f7753f9827377c4213215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97108524d2f0efd36befb095afaa218c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc738ff5b8fd8bd96cb834cafecd77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e7ad258a26b6a1ef6bccaabf47620218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37198ac3cfe0b6d60ce7916ff055df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf29b235be1d1ce8a5c6dfb93a5ed05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6483ab8d1906a537024049afd1297221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36b7756dddf383a45690336b31a0af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f019209cba7766b8656bb1f00b342c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e341aa93eb62614bff71d305a79dec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce205a6d0a64b35f0354e842835a34225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb912cb7d4ce671a1989bf25718160226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57687770e65bbe95750d5a86484df9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a882f0831504a753dafd50188fe61228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fab863f9d1fdf59e6d84e03ff9350229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da142f9caf6add0e9e5cb0460505e45230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cafb5a3d95022508b577de4ddc8eec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0a7264631ba4d27699c04b133ff27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4209e7a71d9dd62603dc4cd47c7ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d3a7d39489551ebccd5a75c228f95234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904967049bf95f4fbaab15e1628cae71235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f39819ae7aabaf5304ea3bcccccaf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545fba853a998af6353f6d028410b8f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba6933d80fd4c17cfc9fc571dd207e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc7813c38a7ca6bbe8fe15a30cb3e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8740f1b51efaacefd2d42e4061de0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9085b05ef80f2e86c21693e484d28241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8542bb530d863041840ff95b07a46b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9c3f5c0d6b4d197decc54336f3310243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198bb7cf22c5e6cd72b39f044155ad6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106454a7af7f9b9b94044fb92ba4b26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cbcd6a4d06220d4ca6a74230edc02246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a293815c91f18a2c9e5cbd2156d22c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f02e7bace4e61814d19d14eaaa4c2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc5cb1ef1f34265459075831bf9887249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fa1c6c9528c0c6b19e528f653d52f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfb7eab43808e644dd8e83aa149fdd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d015201ceb76738fd23f0f378090d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058817a039eb46887242e39c74322d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8208b3b80d21ab2b66b72094f6ea251254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f4ec31be1551d12b824a25763d21c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ee7efd05bf8c594dd90224439b6da256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eec6f23672ad55a85ad0106769d56d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c23ffb013ea61d828b9fbbdfd5e994258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a0d655972fa727534e0ed53b52df1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34eb497afb4c59906df69e3f6091d0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffb1f9d77aecd0ec5a7731ae5026f9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcb94d522555f142d6b600c39a0238262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5047b576d0b0fd1a4d849da669fc5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b74bae859cc779d7a1de4c22fb903e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef38f2705b9dbec3c72c7ae83b8f2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea76cbb3a711c80b93787a6b714557266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880e41fe01fd6619dfaeac32ab53dbc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a28287853ac8ff2624ce465d69fb7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335e4188de20ae5a7c503181bf52b73269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fb06145238dd7bf3e4e3abc1d8523270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ce7e796ff4cf0629d89121ff226c4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d19be22b9cd6b6b6b3ce17d981a6d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf44063df3bc970d0bcd14d3691694d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a052f51adde86f61f9837c2b5eed3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f2188bd219d540f68530284c6815a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5e525ca607b7d8d77a40ce3ee81a1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1d959db01b0995ad09d5fd05b1717277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ca2204dfcc17a4f0a1c0cd6cb0382278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0c1491ed944c9e3b95f1e586bd0f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a027eb9e1b7dbff370fdf25ee5ff86280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022901051a8fd81dfe10a19c2ad11bc8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21769f4a737599d74ca745ffb43c02cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79359975e01021e06c97fef977976c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c388f7d11c20530c5952cb7e41fc0a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175ed661d840ba0276d9bd2ac9342af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc74342f2ebc36e9e2261cd52ae004b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c80aaabe03caddb3748bde3d84259287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50c3e2787af4675af93be977beca4a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7d6529679c7e4d2ed5d468e420d81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f14e300040a06fae32fc6823c74e29290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10028,650 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...188 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>