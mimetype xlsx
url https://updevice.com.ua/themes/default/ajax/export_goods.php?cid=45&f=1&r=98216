--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1102,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1187,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691667d55b150a0e7e348c93b5b1746b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cdcb6c8ff7983253d7a3c3f0b8f5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601b0e433097c5d80d856292772790b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5a67bc4e021f28cbe0058447a54154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a997e932c2d34b708ebf7c4a53180b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d382ab5971b8016bb6a17df892e6ee96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd63624cf44215b413f5771145f4cc9d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb3ce41e81afa25082d48e0c79f3098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4bf19ba741726acc50f3454bf68389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037d4b56264b7c37eb70b69e6772ac710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a73c3d961d44c6f7c6ab26371472811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9f7a87e8b14a9870729737808fdaf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773c7a647242fcb9e25bb60d9e8507813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a80f6a30a0c4ea982a97a33110796a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec04808a36b56bd698fb1408f4df2f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dee861f0727528247eb40c76fc2f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2fda1088e217f12c2217393424981d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ac11d18dc537845c8fdfc8725918418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d189a7ede576a46b436632a69248af19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611607454ff22c94d4ebae0b1f0fe1f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ac3557bfbee3f33ef3d28b88b5d7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7cf1704b615b086fa41359c7ce39322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0877a4fa6f0b1b82621a0ad87df8e7723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b1903369b4aee28bba1ee3b50509e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881bb3bc5da92f968983b644166e9cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e937b5f0566e0219b0e9c90bf834b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e633c14cfb22ca3514a4e830975b8727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95ea0857eead726200eda536875c1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db5a3bbe1350c2a80863542828144329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa767a470fdb95377e4f7a45ebdfdcaf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0cdfa16bec402db6b247164fb65fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e89e807d39438d43f7f4dc87a73deb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4ede95ccae2fe7a488df6ffeb256833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48dcd7d3cdc5adcca6c5b9a44c4370e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7b3db5030e2b377e013162285a7a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044e00eca95293a08b60b9bbfe0ae7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6cd79146fc24b70e38e5d0de91b4537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abea1840c0b1f0bae9cf0d3dfa5f6bb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf841fb5f0f33725a8972190a3960639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437c574e193981b2d9ec319f6041ca740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e601000699e86bf8f541e2985f076141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfd4d0efd640ed44ec1074e3b3dfdd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a84b956a98c0b3d84777ffe895abf043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a3eb2c5bd1f2a68c209e2002e5a0144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e9d31847f98d0c84c9c2c2ec09c8b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1e2d84d2416403e66e7de77013c6546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e76d02b6f7c58dce8d6a34d34be69047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8d2f01966ccee9105daad51f8ef9e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bd2f573ee67a1a7ecfdf0a7089afc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb09ccf4ecea827cd55a0d50ef2697050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de0c70cd3d8b2656a5b6eaf06786fb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8250bcb9f17408c165844f59681ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b25577d8cb81ef4a31a779964c7a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539acddb02de419abe2f6ac256321ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6128d126a0cdd904ac1da2b390deb255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f1b96fa87000d35259269ea80c8bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfac512856fd3545514060b05b384557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1c4d49f793c9427961e926accc70358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3d5d7ab5b10fd41c0c41a2d36b64359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01142d125e8c4a20c285eaaf021ace60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cb49f79efa39e03e6d84e852610ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc61c7af131d80db0679efc748323962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7454a01dffd68257cffaba79efd7f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbd7a241a04453827be4b9d60250b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21354e740b11ebc8d179f2117efaae065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a64730a1a65c7f059f0e99b6c323c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1871562a7d595399f8b67b137c1ed267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e296825cb4e23e8d86ee814fda254d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19eb514cce089d2346ec957995fc1b669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edaef99acf24ca4d6aa2bb886427df70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9356561ca59c0015b9a8a0d824b6fb771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8beaa2923b0f3aa6f72ccce4225e5d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9e78be61d8adc30bf8096eb60796973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa1455900623c896ed6e5664a2132674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114e2bb6ac115fbb9ed25ae165b279975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c1171def2874e6cf55e8a79c4615576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b029887573a048401c022994c4e7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db1d0bf65b9e68205c1b012c6878e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55881d432c66d34f0928746b880e42c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc91ab8c53fcca3a8494275f14ec4e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516fab44b8c60c39743674526b0e06781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c8648f7cd376eaea5a2efa657f42d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92202a12ac81842acb950a8329e9d0c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519cf6f9ef1ca79fa834e3222fc71eb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091814f083caf7e743022730aecbe19b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b431eb4bf3c4ffc146b9ee19aab5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5380fdf5f3af887e045209fc0697cff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ea7c40d1019fcb5613dc28fa01da788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7753e15e0f2a4fce496313a56006d7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84956c548911b25717e8caeff388bbe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31a4becb8176e8a58d1525d693aa8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad3ea9151154ba1299dbae2143579192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed95b6995836aacfdd9664f10a1c1d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6a1c18314e98020157438bc58e07394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b911e986b2238401da5b8ff40b0f6695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47e176fa7c7759d2cd031f113e495c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037bf5ddbcad7320476e6cb3b27ffbd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8619b198de622989d09762fe545a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc5048fd0811a85ffd4c2b6dbc292099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294605b4527458af273a46653a1a833d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956899584d452a76f1ae7ba77718dbc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3290754417a4bda166edd758f35800102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff2b1a97ed988a74292e80ba5880d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa3cc4029560b58bdd751288a001e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da8a78b0094c3fb4f6de50425ffa58105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521f55c39877bebead98b9e3df3ca14106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010897cb59033880716c210feab1b77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0a241b60e4bef8dbc71828f68f4c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c7e1305b2032e26b613a3195a79ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0a7ee0761085a89468f035f40cd1d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a0a78bf78c77b2e544695d7d0f3f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee7cab3066a42b835cfd9fc6bc3915112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8751efa462dbf542f2f8c4f1210ee58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941728b84fda481f53991c2fd0262a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ab6907b206bfd4c25734624e9c3d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19146c8283e1ec2efca6e26d43bed5f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988e1e90ef9c20a9977d425d908737c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021d1730c886a5087078516765b7171118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bcca6e8ac2f9c217961723e61e11a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937f4483cb587d1131093bd55450a19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4990cfa16faa9ad89f2362dd5bf1c44121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94aa0b5221b48578e0a7c48a721d16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997bb89982932c4ce800dc340e0f67f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae664250df422c4a74ea5521cb53e74124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e40c237139c202226d13c44ebd7883125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f05b6cd4c715abae2f60c0608c44b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6528c2bd85721bb5330b0d1913b0852127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1af3c83c0dffdb04bd1a9406b4935128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a428809f519cbe7a2d673d470e21122129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2dbb0af53a581cbd35a118ddf6d8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8ade5e632f7754cda803fadd90a25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020c6a51d64600160c156cfb612826f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415966fafe257166ad84d8d1384b801e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b1a3dba5465ea0dd17d9a6666b008134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7c67a7077f868f9d1046d40f6810d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e20ffa2d8bcdc6eaf08d0a5da58be1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9869bfd68eab3365bafb7bc7a1466a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20098ebb0f7d7adf6ff79a53ab5147b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff09c12449ebd946711685a5f1a358139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3067b4f77603639b77674f1decfaf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab99eefb413a166d0145274e75e00ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258aeabe0674dfc0bcad604f95ab2ee1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5f6e1570f1bcc66c96281a2950566143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73427a4f2bfbf9a7f31af6b012a11f09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06786e9e469cfa0fa97ebdfdc4a6f5e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbdf5eed81fceccbdb3d0dbed0f762146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb3315a941a487e1b81e8777cea02f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a27f72f246d7d0bb3c201ea09140f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb0fbf922cb656ed659743196f8761149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7376cd1feebfbcce1ff960f8c34d719150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68920b46aedfcfab5bf7bfc2c90efa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec23cb5aeedc78a621b9ce685229bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43d74b9e370e771935ac08ea534182153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6868da0eb70a7bb97de509dbbd2d77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e6cb020d968ff421385955f8fec8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02616a664977adf7f4c00420ff1881156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb42d06211f1b76d62533af679fed1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702d32bb007797a207755e0b38dad0e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471c5f314c7a12e6633d0603ac5ad2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f70e50a5c732f0eec9b9eec71573c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edf9baa1d3540eb9a0b1ee33320050161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc2d35ed296fdd290330847d87bc1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56113cd64686b77103f7e40d21961a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f229838449590849fab18357100eb3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010c07017ac0f75074eba59b8150630165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c138d3adb71329a04b2bc660b74fb1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b1b0b315b5dbf267eee0ddfe85b52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348475d383eec117d6d5fae09d3cf39168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0f5605d71d9bc3c531131c3dfdfe2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0d848802a41762c25e62b4db851fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e74bd5a56e043419629ce07e45d26a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824183159093a097435e070b2c3344f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d42ba15704c99e6cd542417d3ff23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc47812e155cd79269ea8a0415c90f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfaae2386d7e9aa5d346fd11b991ec5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c33a56f0b4c695a2b1679e6c8d9df7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145d768235e3da8e9fa20c56a5aa8d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db038ead6e80aa84c23974182ee83626178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf1cf2a1be5e747cbf22cccfd27c7d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c232d62d793fd73f79102c77aa7034180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f980feca4b662018ac2c5d6b83350c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fd81f96e5393ac0e6b69326b35818182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a92c09ef80ab2cb3d045fbd89b95a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0bdd78d13aafd8e86f537bdee9e29184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe2ff03322da8acfc10e98bad2a217185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a6a145235f1a0c657734c60bf2dcd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4f36a16389ae7d1db05ef50a89a69187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a314755b03c5b8cf627245fb8bf21188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5ce7f28a84a5101521001222fff5c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be09df439e3c89372462acc0a5311ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465a104856e0788440d95fb018f29fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c464c1945c056f071d0aab3a7ffd6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e7fd81099af57fd692c4df72d884d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080bd5c3723e39ce0576fbd13b50888194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fa73818bbaad179eb7360eb3360e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5bec873a9f3d62c2167eb5fe0d9d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50885853e3059c4fcc71de4b9a22d4b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58451270d4b6e542b25c4bd01d5080198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57a45231a865c0b15f44ea55874965199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27759c826448a3fb16092f78a1bd4cc8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ebd0b3b64a1d095b3418018f9da15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78616438bbeda96e9785ebf67aa36e6c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbf59798f6a424ace9d16df55aa18a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aadc8088d8b823ef9139712d223c7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890379b7d5fdb2318eaaea6fcbd7358205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6820ce1d298a29d3435fc33041468206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498f25440a6d8410adcc641edbeb8b9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd354549968267c03c06fb715fddc8f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5509e5a3178bba057a6189ad04a592209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7ca96ac0496f07618ec1413b6b1b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfaa92da0e2d66de6fa37280d25361211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69d6d8002e7f291c276388f99f0a6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6dbdd58a2ac2a536a62bd92e5eb4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca732dfdabf9f75c9c122d40b0fef6b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8e3f07ad28e9f85b383320e33f4e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f904b2eaf6a4effd1b00e4273f56e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde12ee9ef28d30a50996c0e66dcf31217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d899a5f6b7cee63901f7859dcda0ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e60f2bd58282a402a5d811d0013ba8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439eb3b991cfdb59778f54694cfccbb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eccda22d2dd38cf5e782dad2e2079b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecd57b7764746e75fdae82ec464197222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2366e4dedb9cddcfb9926b41aa05bd4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375d249f7c9016a7ada8873d2e64480224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d1cdb393a9fef9cd7d5dc73ea47fe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3512761bf3957e0e13b7c793ba04b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7721e2e7d9b9f2d0ae4f8cd12e38946227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677e2f72b5c81381dcfcd18ae08bf3d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457dd39eec23a3aa0088c1fc82e228f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75e100c0031b2db9a4a2d2bb8ef1b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a25682bee02c605c5df4a9e530856231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11005eaa1aa2856d4227333c18a2d69c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3cc7656a3c2b79692be6fdb306ed1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea471d509e4e87ab8d63c578076fe880234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39224b999cee2cc5d580047c7d43dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb99560a321569d8e5958dc665dcc58236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40dc721929f38c9ed8df569506f181237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db49039718893a8891c86c5038b1446238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ced8f52b0b6be40e1752644c83bff6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e518c362d982b67f72ce78a636890ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512df192e3bcce9e987c0d30cfc896a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863d941d101a7bef37ff5358ca8d93d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ba2e7bbd13150cd61c67f4341ad67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db7b800ee59e65d63f3d8791dc5693244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4599393c33b6f584f6d9d380ee11c33245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec63a37305682c6deb86b19c5194ce1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8052628d949db1c3fad5caad9ebbc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3caa3f00b2a2afdacc549d4ad8b476248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba93b22bc7aa789f283c888583fbdb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5e8421687cca73011eac758e1c1b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30cee4c59b7d7bbd1b9d6935d4fc6d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d484eb9c2b2d03f4c5aba9b2450c684252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07530e9c9892f67bbb67f10edbec984d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ea9ba1f91e8ada67f1e10eef98513254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3aec3acc720c990ac6b5ac11a22fcf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afb053116740cb9145ca895e9378a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451ab9da93e5c140622f26e57864e8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f610f49a6282e7f84484887c032c989258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f5c8bfe5f892a5a01ad9c5bbbeb98259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a595221bd6f34a5dab45ff4e6c02dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1dd7dbc7e5bf8f0c7523349614e1ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ba6d3a40e199238c5326e220ecec3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5d44e54c14b92c31f255c50e4eedb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a1092278ed01a3d0e10836c3a78ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440114e64afaf515e43a0092edea201265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f3647bb548fdd5f6e4c98d069eb2d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895667f92f39fd40fc9b960628e78f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917796f8ab961173a554a610f792b97f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7eb8b7e60947dce6fae975b4ccff1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c083a1a881392295642bf2b6975a6f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6e039b5428cf07bec47cf0cac26ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468b6dacf3a1649be5e4f088efad794272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06aa8b015c5bd7b9ce2d6915cf6bf3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4a98b1cb8085e80ec9df77c4a0669274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e154d7f2a1472b7685dd7feed340872275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3e2ddfe7bd1d0db54fae6751b421f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39331c30b3fb1fa1e21af5f22560f03b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbce210222c75a81e60ed2b5f397d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e28007bb2409380790f80c5539b5e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f5e3dfebc20b9f4c9b836a0a5753e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fa7f90fdbad5e3c5eb708d4e6031d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8597c4317e6008362dbbe3a7a3c0c27282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3823b2e030ba1a59115003bc08de8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2779ea9c599e61c60d287e736943e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb3403e03ae36e3afc61adeb90fc0f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e505741b524893a4f9d76c5eb53ed0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bda58952ec818eca7e707ff8c9e1d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6b59b789ab417cafdd623a0af5010288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906db23dd9126f331d268e553d3f25b1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626adc49c6a9f8ee4eb699ac9f80f826290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68c88b6931970a19f963432646e39f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423f114bf6e023be0785128c60cb3ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d86e55151be1920c30ab697f634f7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82265d67fa60454098ee6304c76a26cf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a506009d102e0fe21f31cd7075268d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515a11b9966d566ebe5148a18727c05296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9888a7d72a3c376583ac99784767bb0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110124cb1b221fa6a21b4c44029653ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0aa8f5b7c4ef86b4d54b0724419fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdcf42ffeab5b0ad658b8d29327a99300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f081cb3f1b78087a21ca5848988e22f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bdaf068876cdd5bf60b3c15187a76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c030e79282906f19e5d22ef0aafc52303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276789565572e14851bb9728d5fe238304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355d7dadf3dc857b54bc21e03246118305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93e39365890b98e9733a77a5203578306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823169c361615cb1474fc60d13a13442307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53336d0fc9d9558d22ef4c85f84c9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9dded4c9da1eec9d1ee3dec73b717309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87757508f607a28b8d6d73f9ef60dc310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a0f9b7fa612ebc86c1f4b125d91c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194ea8f2c9306e722a2b8075fb5edc92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9a1ce0eab598060329662402c6f0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbef07600db98825a6e690589f3ec44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e02f0fe1b62ee75c116f22d9c891165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1c7cc62044700bf1df051bd21747b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa9430387d050299f37c9c1a26c2d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abdb6e1a92cee3d53704d544b5d68188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecefad43fb5b0c70845210c26a278849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef78ee6eef8149e8fbbd570a07716db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c25df3baa8da968e42cf53b2ce12c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a473176d0ea3ff581cec9a7dfdf1a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fd5c3ebc7766a37eb7ec2ccaaf83b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050fd73d4833bc24e40292a0ccd124e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679cfe129be45d89597363e60a842e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19416448bc037e4b1308411240811d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde68a2a02b7e39a00ca83ddb10fa3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fcd4ee0400718827918b1dafb23cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0fbe545cc39d0ec9470cb8d4d698b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6867496a1f9253eb06cb8f5adc628420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a6e0e06d7cf67a3fabb0815aa063221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cb2b886a424c91b80812bf3cc15e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447600e43733dc138bfb0c7a70099ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab2e701563938140d1649b39e69eb624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60f1a3506953887d448fe3c72c3afe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ae3104f9651441234bd071695de2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df63635a7af5f2f1d4077e5c1dd49a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566f9382a25b3911d99b9880c6d63e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c85192ab5c8f8029de0cc03eeb40d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755ebf1956ee548ed3cfc81027bd12c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77135dc051cb799e902dbe91c8c1d89231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07625206bce7af3aadd8c52d3fc01e3e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54497e4c8522e9f0782aa895ce16afe333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a096bd3b4797c56d4c77cfae0b5dfe134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22deee7c84f3123f81a201c9bd97e6a335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045152e24300924c14912cfea68f132436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fa3485baf40c8d6ac3fcfe5741c9337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fadce926c1d3eafe7051c180b16b2c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bd9a20fc330877844a0eef0a4f76939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f257128e7143760387dc8fb7c448440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d45ddac053637c288c8e0569dcf0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6a2f7ca5bc3280557b14d0d82478d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d422c8460cdd6ed0e5d7faeb9cd6c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbb0589377c0a1cfcd13124ec8bcb144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18ab2c77f6cd6c3223f7bcc3c6cc8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d606d622426f50fc73145aabf536846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365bb7750e1a8fe9e56bde917560ef147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e1aa03ee4d43b770c72367242fe0d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685866b96d64360e833a56a1c0ebf0bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a00c24209dbb8f17775bba918a0c1f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d29274973ac20247c70630727e9a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df9a7b855c98e9c6070ae447c7da2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5df670fff8e77a94854358f088a8b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3537d3f71b86405fcdc63d9e32f221c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6091006cd39d1ad47bf15e677160255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607f763432521fe12796e5f0b0dcad656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fac74334d9529382578c4b1be0204f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441734d61dfbc357e95a58b263dff9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0dfe069b0fcd8acb6eee1245e64c1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25652455397fbd7bb5c3bda6a45526360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea991733719965170fa047bd816f14661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b30157183efcc926d0602c7b018c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafad6840750de7fd6bfb258bc8fab8163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1d2691e12fd1e7b486e27f84862f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03436f34b9872ad2d33b49e84905d5665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b690e4ddc1f0159735a1059c090a5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46faf1607cbaa9e60e27135eef1f58a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83527e7054560d1df8f9eddc5d4674c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd72019ab5f33d3761da816d2fcc3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac08a11191ac8e8037866b08d614b6bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840633e8a630fedb33e3424d4ccb3a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef0c7bea83976d1346ec32bc90d1ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568875b0b2f80cf68c792d3eabd220173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b5fbeaeb4e0e80e52afbaec72d27f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643272ee1ebcd770f3451651a78e5c7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035262abe30a42bdd1296054f7204f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced2eaf15a70a10ad8ede87df708eb277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b83f592b887de55d4a0d91bb2c301978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bb8c3856aa9ba270b320fd4b7e57979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602bd0183d5d571727c0c6fd64ac61880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a916295c554d0896742beabee91d4a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229050e5827529ecbfae1355d8585d2b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bc84b6844313ceb7b5a866f3a73e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587433fb5d4ae10bdf9a5d422dbf5d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909198ac076c204691853e60313e779e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1085dae4ea01756dc8c63f4e840b39986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefd86760b04fad45a8bea65c36e8ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71056cc48ebd3b80812f23fce4817188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85593166fc75865783bb8abf78b5c6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b73773dded4e57c16fccf78dc62b2090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176e56543d202940b7c236434cb3e2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def5d14119b75a81064b1381619020592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70ee67195bf433ad572a197e132de393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a7bd604f532a6cbff7437993ba16a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3aeb285ac9e6df107c1688940b54795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77044436fe6c34f3caa1bb63e84c62796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b6857ef50915ba6d06dcc154a074b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dea8eb9b8bfa40e135e750c50c2f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9eaabcfd6339b53c478ae26acf30c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984fdc08fa71d99f77fbe1b7831a132100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c097eaa29fa08811abd37e92758bf8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd39c72de1af992daa8a21ff785a0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328ea16e85dbb9d8df274b5fb08b0a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905467c3e3d41230c9be22f691fc7268104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62040c64adec2cd0106137a8a7858cf6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a37c456243169eb6dcdc7b9b7e42f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b970b70142dad86c5554a5a42f17d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad0547e9fff38d4be4bc3e52c1d259108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0309729497a3e20e4f3c0074569eb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303bcfeee035aa666e9377a6bdb4e68a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40033427697a801fc8bfb596c7c486b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ec403555f1c678a12dac8b42095d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9fdb144d3820c968c0038f1ddf718113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c956300e32dbb45c88e8a6233bccd0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faa3f6f012bc3f5144ab9e239ad1cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f965fc24c2100529d248fb707332096116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880c27f26580d8905a201488ed3e1ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934a6f0fab8995871ed233fbb49b8a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38aaef0c2eadf545923cbd31d64de19119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567b68ea8f450e6d8dc0a0453764cf1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe712e48ff68a4e5df6b40c152ed314e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcb05e5b9ec312bfeef7085f3e4e03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88e6b93a39080c4f2d8fa452bd928d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b5dd87f035b219dacdf4fbd9a201a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a60adb56f305506a9baa4250e286e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527455d1292336f13b30f76eb68eaf34126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98749751478b52cf0167dfe48f255c01127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e5eeccd0b3d8ecd65e6d34fbbe275128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a8a831e2f0f8bec4203fa00c334eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b44a17c9c1e4015968af5c58c1990e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4948bb8d484d073cc56f59fea67e3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af764965784b1d050906397a23781f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e7f5bfb3f2a828e94dcebb0a5c8b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270e4c81e53b8c51b4d9b72153b2935134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfa4cb7f3d9095e2a289f9e1249d7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07e8a319e8010f475869d3b75536e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fcc9e318a635b7fa80196e1499a8d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8288f58f068ae42d1f679b7ee631a43138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6c5120696892ea599573ca505c830139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fd4dd7097acf6c8506ec488d4db58140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02ca4f6501f276c0d73efec4018a10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a4bf1ee58259d9d86e8967e0442bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589f32ff679e86abca00697c8186d7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c448ce422021fcbb60dd871edbf631144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b7982f6673f1010919d78f598ea94145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf8386518fb7c63053df964d43d53f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f03087935d4df2ec38911f4e7107e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269309be120caec62a56f710abc35bcb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6e0504b09c352fbd68d697af75b5a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e96f371839711cb93c85bd592050d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279005287d37325519e9393f82d7a545151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d40a8b19a1a912019e2c88def3e7e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043a382718bf702a613a4365b40aa0e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15053f6c0f92e629b892fc30d8e100d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198981c4a6d99148824d43319f871b12155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae05e76f9a727c387f3219727ca607156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cde78e7c4655670d65c99ec1b0620157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647abb3999fb25e696407d2babc627b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1290b6e668db93926851e02957d8d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59f438b77d192b4d98abada899f105160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda63a2c5a8e8b536e3813fe56c733a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f4b25102aa542ba701d3ff45ea690162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6889a816cc9cb17cf53b9167b2b0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a595fbdd20865058551c9dd3e7b095164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456379aa2d60a9dbbc8f4e267d23bc4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3c41948f8305a371c2f8c280a9c3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a730452736f92fd041408a17c4ade40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6a76c6a45ea420d590f5c6804c494168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56840fa6ca9eacaf4977f62a9ae085d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39422ea891fffd7a36e3f805ec5695c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b042e3c51ee6f7546bad13bbdd33f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3a3210999c1de04f173ee02c23231172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff02bd41c87330cbed0675103558a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb53a14af1038838d6ce938419c08d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef7f6ed76a21e59fe83d9395db6722175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846237c003557e6ab935bc27b5c6e4a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fd6875236be3590e1ec0acc55b5db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6892786006195ba09bac02295b6855e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0179b2e0f3c52a73a2f503c804a9b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb86d8e004b9d3b63579513bba627e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db12783c598850ded39fd3aefedb542181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e9c2ac92c6fd3451a1992cc4bf129182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba144b700ff503c1844bd539cb22f21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525e99ff4dfe3361a5c427b872456ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9b131a02cdce24567b385bf22aa60185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37bcbaf0752fa234617fc3037e4a4b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3d6334285d65b565c09b6ee3f7208187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962def4442a9dc2d41dd3f493c78af0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764735a2d80020f675be7255fa117d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8584f04c48e41f190b6294883f50f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1826aabfd4028f4588578b6a67248191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435cfe895096701eb6c9e25ac30f4ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f917025070540ddd68d10dd6e74a9c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b1c65c149240da7092a5050202449194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e0615426066e979f463b37e9ed5ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b8f4b2c7687566be007d273f62dcd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c12fd82723510c7372c43fa13cc5ac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0b23960acc326fb7e13423a630dfc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2088a4dc0ffe18c80a6b6c5ebb42564199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d7ea2daddbbe0ef8e317be065c585200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ace22e06e1f737988bdfcacdffa02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b9215d5210ee3b474a8325723d2ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe33d475feee880aeac33bd0e8e8aef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47607f8a253aafbb83f628e2c167a97204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e321972419dd3588ed087545957ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e399956436a1a8e5628c34880c39c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b32525f74079a14a5ca84463a5452207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d0a43bec3049078d52744a91b6058208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326c090321c9f8e2ba5d0bbbff9ad65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98b19970eee709bdb167afc7b2815b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90cc603549c6ecf9688537d04031c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18dc446b05f7112bd6beef7181af468212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d859c1621949f3dd655dacf634f0c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf708c2588d9a3c1723b9a6894f25da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856260d0a9666f230b81bf8bda60327215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1963e9dff4dc7694ac492083507a80a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280580a6de4e22cb5d29b3e597fff0f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb9582a6413cdefdc11778dede809e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb760a35965305c8d64ad630fd6ca88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d2e7232cedcc578aa5577fb55b4a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fec9bba71a85f3c5f3bc8299a8f9b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f912b8a1ee4fc3245bc1b906c707c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b801b8b83c6ec1542bd67b3985b3f43223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19218bf31d2dacbc44ff6ef1f181f338224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdb19c421e6f45ac2e92cf7b71abc4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec032a0ce626ce89ae09797b949fd5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d008b80a6ec76cad1d8e2caf2f913227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70495d60510b95666db75e256095e23e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be782bc2e4742b1d974c80786a98e5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225654fec0d29c8d586b16646c8280b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014d581b25cdae17eb89e47941f77b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b41c7bb6a426c6812a99bcf940b768232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82690d14e01d6f5d1142fae7495efba8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506bb690a82ad7a8fe5b6e5898c332f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42281021f21d770f47487a1948051e00235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2d8ecf45379e2cdba85f79448ad88236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27828c3bccded711f1398200978a4703237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae1d64afbae306b714260745f9d2a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09102f052d0b10acbe31afea1b73a773239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f94f573b0f7771a793cede8a34608240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ce71a5a2ac7838a64189743181ba8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980816474c086eeffeff503c77ae330242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f4f1db8828c15e553ceeab12ec780243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ddf30c288e5f6fbe18671d9c5a28c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8dc1cd383351bb4a6c488f0bc4080245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ac59034333f26cb6747fa8af5c430246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e71a59cdd6207971138018fb17fe6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362a26fdcd02da6f4181edd10928276248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bcb95d64a38f737a7151012d764c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b3bd92222093244a0f6dfd2410dec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46f02ee46365464a9248b47edc7168251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9f1b0a1d7f48b33468d5e5315b9e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e814186a4db5e928e39d81e1db9a34253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d27d409ec53da768cebb50030bb9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8c7ec3d53f454525a3978a8cb2481255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656506e80ed6519802d5ccf6c7ea80a8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb707ab7131dc7516f394975d3f5e8ba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd9638ab74564d62921580602a3b9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35c4a1d1b27460640717f97e23a398259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade9c9030967f154eb80a4ecc9781d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1134e577a0326e8f34fdb0d810ef12261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc2c9dafdf22d7cd33fd5a978cb559262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258d8a1885ec52338619c08539c2518263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964747e79a524d6d6e23a94b187f0da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5852d9e3c16765056ab4693a88b5f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10cdfcb1496ceed34fab72958d3c0b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917f10d8189ec8fa82f3c3cb519a0ca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7b123db4a3b330ef8566e42b21dfb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53987c51ff90767fd0aa3f98d266d2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c3ca382ed29c8201cc2d1846dd6d9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8ca1d54f646bbdd453696708fa46a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6852b38499eded7ec2da0c90262fc7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14915cc42947ba26b5884e61ca7cacc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae79abd7c5086c34ca573898233b6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78474ef57001b97cdbffa726bd9eaec7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e20f24c4782329e211d3f70ad021da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d99aaf6596b1bddc29a6e315d1e45c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635e88756afcdbc697646e3016d08d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3f0cf843b6e8f94cc33f431c2abd7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882be6de3952bfba27ca30f345cf63eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59730480afc96be64573ae5bfbf43009281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c98da2a972a289209658ac6ac03bf5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98ddfa85fa28640dc89f7c6338490d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1a07e0b894428b47e283adbda42088284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b82fd3a92a98c551d3c7c5e5ffc5e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5e69d9e84331e663ad76073bc954a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986df137e87e21a41208709e7d45d5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2356b61b62781da122457696b877ad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6dfa32759b0a277e0c1dd89740226289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a05c0d021099e065f4c64e68c02d0290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10028,650 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...188 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>