--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1102,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1187,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5921dc5236a6bc2b052400e5c951a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3785f59f0d5cac08c5d4ab9efcb9f2e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9fbaf617745c3a141cf8918ee9a773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ab26f90631e95df743ab6be7f1aca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690396696e8e3f6651bedc06ff9e55b75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25feb396ed3a94e1f0e60d769657a4436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321db9c46ef5c9d686a6f989aa0661497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb5b887c2d6a2737ae153bda2a5e828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740cb41094f14ada8965820405f48d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ea934e3afd8b06150bf0aed3023bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14929545f252da0184549aefd346df0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7287c8a41639e496eaa7823fb066412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2828a6dea2ed6a59b29304709e102f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1953643994889bd38365c151d865214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa9f28bc25287efd56136d8d4f7e4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce40b7dfa0339b6b04be8dc4265281316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c4fd271e33275e48c32e11bd3140817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2eba812ff021f7914246c6edc1de418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1681c0d761a91a17b14b3f39e6f9019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa6a5bcb0694b547c4f8e8889ee25220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497357378cd8a48e2da3a493a14ea0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0b43da3cd44d71eced9b52b29432b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667517f092149ac67c271ee2b25f30bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cdfe602959f5013133c091155e5d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421aa9467d3ba34c0e564cc5e45b361825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf03f0fdfaceb6fadb5dd3c26fa267126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01026fd53cf5b1c9c08741283bec128227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67650871fa8ac18bb6f165cb3811ac0228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ca03ea328805440862b5e935ea57029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02844279b97465e759ef414e54c2d3730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd812900b91d3d2d92614824afd052631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fdb9c4f95afa50e3ed136522cac0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1289f837b4efa1d9189e5b013ad01333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372afba046fafeb1e1164f83459341f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0fd441e8fd3e7be099ad050280a0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517eb34d59f92abcc66578ad5780d7bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e4e80b70be9b133842a4c4735cc7337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdb3720779bc0f1f6be2c7d69f803238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdee59bdaec92aa3445e4eedacdec139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbfedf1f6a3978756febbf41de29f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07e376632f6228ead8ec2d1d80038f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084424204f58254ed37c5bd849492cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bf121560a4801803ef9fd916442b443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80bf03319e0d367fe3c80b0c2407b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d75affeb1b7227a8a6f24b2b6923f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af15a3300c58dabb53599e101c078d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c04a2e70dfd167ee970009ce3574e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f4ca65a73b73a24e0b10dde70ce6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c920becfebafc547f3914eeb0ae659f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360406c32694551295ea10224be8702650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098c5a3eca8ba47cb2b67bb8ea27e8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308267f340bcf063139bb710721bdb9052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84756da37e1d2151a39b46f03259b7b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd37193efe8564b26f2dd6afe54224254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e8d5fb1f40319bcd8887b73b115b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dc93b465aac94aae0bc5f99711d7c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aebb1c82256773e63867ed060d920357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3db693cdd865a6104668d30da91ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec71fc10d990e89b8c6b9b4d4c58ac059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacce6815a702f56b6d32410edae24160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf231b9cda87f12514888b0d9ec98b7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c05ce10f23df2324fd9c05e541a8a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f591e33b2a56a264fa3cbcd82189ca963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016e2fc5554e06051761d328ceba95f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4368fda4c31acc7cb7f38209447d565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5c109504804be5f17fe7265ac113466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511953eb3265315a552e8300c1dd8ef367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0970d9045e343d55252573109042368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e96ee1b904912e09a5c298c5bf51369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481056aaf669ba6eedaa54afba98cc2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d469d8053f8ef1caae5dbb3cfac6271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff52417aee70ef972dde3fe712943572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1492606689df19b857e46d627e2025d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1de2fc353468054b77ff10fd6c57cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46fb0937c26c30cf4b2f3ab67b65bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f5e1bf747671abf8637f1439c945376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc1cc4f1c45a4bc7041be7dd36080177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d72b08daa801a6b50013c3c58afc678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d99b379c035448d9f9a15dc7a15b0179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150371da88bba7adfb3f79bc24a1d9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb86832d99912794a2b2cb9e100c63a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422f5e1931f384b329cc8532a309b9f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee896ae7b848f4005a586a27c96bfb983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ea0db1c697e3e1ed561107bd6b18784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccca66bda6c36cab7e785bca91b771085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f418b75c8cd239975965ced1933f85186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3c02de1ec7bbad9fa18df12d58ece87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971dd26d3750fa03d3c76d3c7a4641788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab10c01ff8e6622d5a47eb90e331bb689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c83217ed39ad08083ab85f0080f57d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85375c7ea675a498e48600479d6c21a091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac093ca24ae5693ce0dee14d12af7d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3d9356b284d6066b4114762d749c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc6631b42c5f2607650c8ffffdc9be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ffef54fec84d1d6e92a904121a57695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215781c8055ca80191cba812b722e71296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc022d3afb72e50057476c7a84ae4cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58c2477a19dbb9a492b6494e6dddb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1918f884892d937d17fbade64d484d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc34ef48a4c19baf0cfbd2b227e5812100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d431e7fbb8e7fc5b00220d1960e519101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00893ae632235dee57a4ec5ea5e205a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c00d17b290f468446e1a1ed30ed24103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcc3577c892ba9d723af603d7801a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893740a80b5c270904f40ad2bc8ca49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027f9f19877800b65f1ca316237b757106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db03d5150356be15d6efdb40cb6cec7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488ec00b40636c3f3cb78cb275afc15108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d5b11322fd8821e2a7d26ceeeb35b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb634ab2d4f37f147a815d8bf761892110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186419bc4e66640c63b943d219dce62c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ca5a19e3f9963bb751b2d50176c12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54062a4fb685924aacda9feebdcfef83113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be24083c18bee0df707420e6a5422c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c90810f5fe8a01940292f3bf0eb48e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c9e73ccd8c1b7c649f6f6dedfb4d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d179a88c4ba92c7f47029c989a1c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adb23f53c6ae5459ad7524e21de7fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b31d6636507e65cd3aa6cd05dd91b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd25f55b2a48ca7589db84fb41e0832120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfeb01eb9d535a33f775ea673188ae6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327d3789652237ee3102d8c7421c833122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435fe4809cd31300adf08f41762ac3f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480ea7e3d37433c2cd53a834a604310124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e53889af5ca7308a1d1b1d62f93ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dad2cb8c8b66b91676bd05a2944283126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e2722e504b38a76ff343fecf35ef7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f55b865681cee4407752a4cd3c169128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a2141c09f70979ef90c805e64b2dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fafe21bce63d1ee3218f458999ddcf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b040fa8e3cbbaaa58c38eba0b4e51eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f6aed264d46138fe7e30d4a4b5cf7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929dfabb8682dfdb3d150bf57dd8976133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1376e95488917dcd8fd58ce45843ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841a9afc4616bad5b431c6020f339e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021c6df42914d16a154dd575aef4d91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccb6033a93f9089dce9e4d4f767e0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa8ac2a0e9c4725eb87b62ea6f53b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7c03c1bbc9decbb677711bb9660db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02a268f9990e86b5cba3e61cb5cadf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7318e33398ae28ea714fac52db6e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d324ec5b3cc4f0b6c6594fefe77590142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17522e40b4f2b618da62ab899af553c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc1864d6162791cf507f1207bb33c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724387ea119c6d26fd1f645cb10ce84145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393ada2d876a083f21a81579322a52f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429a6ea4110915a728cd69ce232b0f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1011913b98bbe3ad80d482c486412148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa47aeac7100d8641768bd01f7d2478149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898244c643b29af0f615a8d98f8d1ab6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb38c5fd585a36fc206d072c8e70e3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5021423a790d9971dc5e5ffea90f8ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e888807341753ea0c5a4ccd7b3e4a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836318477031f9acd0274761621f3cec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1aa21c087ec1d0ae1a938bf593730e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc50db08710df3b3ff4e31dcaa2acf4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5075b0ec47dcabb812bff713895fed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10f07fa9f181604c3065b2fa4d11b3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdccd58a6551e2230259c4aef162cd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1ef0b5e0fb85171dac3336298048e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc730a63b34da6218e0ebe890dc904161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68c7b71627ee32e86f75fca0cff98a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d151e57ff9249e204f320c70f3cbf8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1febd65fc3042b0d20c07a72669625d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b091cd1af042faf88c54ea36a7bdc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4833254720d222648e6b0cabfa0b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c87f4a657fe9d7c75689f2c28a08d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269a899fff46138b891b2593f9b017a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab602dffa3e8770c00fbcd9158c9a85c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56b88f15bd65350ee619387bfaafb6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c98ca5f13465b9564e1612738ee53a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1da8d72b5e5b01e840c27e7eae343172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e925911b44f49928bf1e78cfcc05e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01d36a968a60f24d937e070da61928174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b740fd640bd164a5bfabffb789e6fb6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e94cc24ae69ae77b24241df2805923176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507c74c86244b90aa482a07495c089c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe1048f8e9f518132bda93b3fd1052178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4a8c7f9338a051292580cb0d79c14179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7af923a7ce401a2ffe8f91f9a494d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1718ea0f79a22ed375188d457a1e18181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1bee0f90c8cb23909d64f57d3bedf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a953318076f415d3ffaf4793439bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33faa98f86a9c9d2dd54c814ba296f89184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189c973daa18427c5cf456a7aadd88a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff10631acb9c80b2da1eae8809f831186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3965c484836c31be3e8ef38762753cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0a1454b6b6c06cefb4c08ea9fee24188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9510a9ad64a8e0b2643faa3710150a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fd0cb6057f639a66a8fe34954f37a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551833b4b59f18949db1edd17e9d991191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebc20e7b9c39e9c4d5e7422e2aa413192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e49e6e6f4cec3444f893b380fb9ccb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923713b7070e407f160a7cd84f77b739194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09274ad43f236d13d68625055b95193a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30de48167d2ad1c68bfbc377268261196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe353bff1c4bc1b79985cbc86e5b0f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa60709e4e972a5f8f2df84a2aba23198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20539ad154009e281c4aa68eb5fc7c46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb427bd2012b70e5c667c7b9f1c3b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594c340a779dd0e2708e51206a0418f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a549791f56c0bc468bc41b994592ae202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d55915f24e9e933239e09ba503072203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce25475a618377527d91f063f096893204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de362fdbe04515f535c99454e7946929205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b317b3f4c0d768a8514bdb6a6d28a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f1e48fdda8adc6f201cf76ff74a32207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd532a17a84e733a81347eae1b8bd685208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf9690f71c59af96cfacff0a7cac46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a5cdbe1a77e63016520c0bfd4026c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6dab19120eaf98e7e194a2a86ca5e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bbd908fb5a427df13e0b2c272af051212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df435e4eec6b2a8a246fadc3b2f967a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01675cae3c6c75b4b8a6f2357e929c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd826dbe18ca79f49fae0921b9cf92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2c78652fa62319e6ca5b0560fad29216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce431434e6719a512d7768048213f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cee264d07fefa78aaa57129d90fcd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfd50f876ecfbda2428c901d1f27b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f78f816c94d1e6469557ffa24e2a40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302c439fab33a9e19c5f992ac26f679221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f13b662fd471ec6cb659be98897e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dffddf609b33304bba57ef0bf6ef7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4489af641392ab29331516de244ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fd41e0893869942cf2de432cfac4e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c4ebe6d03eb8ecb674b3a2846b17e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265e776f891c601993fb01cf2c20524227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1820d9980c94a6978210d5fa754f02e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf107f1ec0634812620211241bf6eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64af79b90151c7add23784c41f8643230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb81c6ed153b859797ccdeeaf72faa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59cc9a1f813ff193f630ddabb040b2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9c99e38d793ef12c6d0b80576f21d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5b279f284fa6731569a17eda5a29d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839eb3c348e1659271d093a62cbb9502235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd80be681eeb6ae553a39635c97ebd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae331bcc1f7267158b3201208893c953237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3587e6ca7d7818236e009c5679bf408238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a7619b55b6c88499fa622861366a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcf4c09fa9ba5c8d574bd033f86642240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8da96ac03b0732f6878fe03a7da75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbbca85b9c13db9a3b505971ba2dd3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47862ef44a019e2bbc882bd4b6a08140243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62894a49a369c903d9a774a915874c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a15cfb8fdef0545c62223d47af61b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dcbebaa0cdc28d9be1e0096fea74c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13220f7f576e0775a00635f2abf5a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc62110850edd8339a0021b56ef1c5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67af48bbc4644e2e28ad97484aa62b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be9c2aad1c37ded086f18dad2ffe25250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7be624ab747b9cb4291b83272cf680251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185aa6140177f54e74c19c79d46d38e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0bb82d58c4ad3c87399354b66ee03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a6c81db4d432fbe525e15971eb74a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520c7051e0f611433659f74953b28cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573bada0cdb3099bba227ee3e84aadb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6e564b8588fc57f9651f66e567ece257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f050874e30e075ef4e042171e3424258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdab854729dae274c3968f0279326d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b18520f01daaa8dd1e5981e98270e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f600b794af7c205fa1ec7c2b956f8b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af425db2d0c263dda5c06091f9a28e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa556a20d9b4acf993bccd09f7f35c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42aab451893ee42e1c17f463ddfcf0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b552afefcb0dad33df397f59b314b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd10035470c1358ceadeab8f3280d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b0823a0679278d0001336dd33c93b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0092b7ad67e1bc7a9e97203b0664f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85ba08d94b417ec4c2103f0cb30632269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75772994f086d146d4af07e4480958c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b935574975fddfd30cc351843bffdfb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fad9837ce3a1250c3554a4181dec4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf3e1603ecff652f9c6cef3f5b05ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806cd5f27a7220bc6ebbc9c7546649a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06eded1bc416e1eea8cd8cf87faf34275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bb657369f7c2e86ced7ca244a16fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb50b16d7c0cd23a0f30fd02e7fe11277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205c1471499907c184ef44753fec490278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089177a554e8c2372f7870e343ad8311279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22c193e317016535f6cbf8158e8370280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba098b2860770a9f713e1102046bb782281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f643107ab783d9a26e0e65c2caa1f1b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38208a1563b6e344ee406df89927a7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b4d5f44a12e6cd52fd77cd4e14642284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce4ee06b3d0071763b1b834a7c1fe2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021b7cf5bf9e56793da38b2a3c77d9e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b6fdd856c159b2245c9207f0151a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eacb2c47948ab729bd96c95cacaf3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cac47946a3614d5ba68271ffcdf5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783673282ef12536260412fe90dbfc6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2855f86961477052f75d4f8c49e14291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dea0dc9420175f418abe4cfdfbe6f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75a11ccc76987c885097f6ca5cfb71293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb6d9c3b13a3e47cb4659376d728f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041de9c1aecc3c8c0c997ef34d564dcb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cda1afbfd9665dd0101f9b56a9b222296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e227d7f6481226920f426fdfcfc75c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae299b479f48ac5a25a0bff9787538f4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cc8f5897ce6e75971299cc9529e9f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981127ba2f33427da38591fff6e585ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f0644cee35fd6cf2dc46252c9b78e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb6b8fc84ffa4230aea613f7e868ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004ac8ee56d688a07f49c274c690282303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea679fb93818130dbb0e6ea41eb970304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348301acc57a2601bbba851941482af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a1ffbec673885d2528a0b57d0913b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284f67e9d7ef42ff44e62d7bb1d416c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44087f54cb2acfc0183a9a4583362fb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2084388d61fa6cd212bb0fd126024309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235d13e00ce2674cd0f5f92a94960f8310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7f63d0de151fa6e19d52bcaad17a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e505f40e43dd92981d72ba812ac1aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be2c0ccef3038843fa53d716e07ef03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa287964a49821a88459bdf07764120c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8401ce2520d40e65d8a5f692be8a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ec869b2cd6b3f68f43319138828446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfcd9d5abb7ed5a3618a8ebad561a87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc75072efd9f61aa77476cbd01def38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1aabf94fa624577769f71c3ef21b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657650c20c0090e69966a1c3539216210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe392612269029d995280b4265a3af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf9cc5812c23b367fa3762543082dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283b3265648b1785ecafde2fdd5b3f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5807977aa749f618218d40d393bcf014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dcabb8a7f38d3c040543e9d3fd627a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d40819d0c5c2ace0106f397a85fc416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578442b36990b7c54a078c18dee8ce8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493d898997fe381ecabd86a4324f6af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5d6481a5177576a1004019b1ff76019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fee3d6cce63bb787e5691d37e4be920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb7bb097ae819b665ae0e468b821c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235431ec04e3dcf1637a0f09f73bca122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec10e0b80200709570a2960198300023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db178154570ccd366bd80fafae766424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b3c955843e60c773f67b31e4cb00625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e454ebf7f8a93eeacbecc9213ed43a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ede6eb6023ee1d786e03c424941f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857282e06a1c42f6b542ff16579b98d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0aa1cac10fee97492eb695fd50228f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb657dbb48625a20dcfe984b554de430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d81960762d439d9f2dc2285d1d90531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aecb3b4b655834f4be8b45ddaef54132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d0565d82e7afec2b7a6bbecd7ee8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07f988590638ea8c63a116b84aef6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fd7dd1f941536edcf3a5bbb78f05735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b866331a658b425aa8585643ab2111536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77610379adab50e72c0e98232758ca637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310808bce16827e0d765f1584ee9ac9c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915958e2396bed766cdec3082ca935ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfabfbf9eb1e8a52492837c3d1fe8c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a42234396ceb85836832543b1bbf4841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37acc82aeacd28a41a9f125294322a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5158f664cb08c4ffb7f4e1c766ee843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d841de51493b9f877a627d14d97ebd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404aa9d0ed39f7e5832a1dda31863f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10659e3cfc7fadcab8ca1970bc761bc646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bb8f41491dea74fefc692871ed8ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f3b22f2f9ac2b26dc91dd5aa473b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0beaa0212b50c59e04acd291172cc5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc311fdf34a0df60a08f730847aeae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719d7d82527e654d75fb3ef76102c4351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a2bd17e5926cd72e317a2e7e9dc4c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a63daac74befc2cfa0dda4d5874ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972890f83d54cf964bacb8c1b1e8248454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadb9f6e394b90f487fe15f8f11f93055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94febcc34976327e1018c431fae2461a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b285a3152f7e969feeb4c8e426196157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1277ca599dc817af0e647bacba387a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d0eb896c53189e6dc3f614829cf6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6221bea3e545a5fa70e1bf799f53a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079ebcf2f36bf1d2f49bf46b379be8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a59d61dc15b186d25ee9b94505711462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd659366ac23ca62407a5c1ea703c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69b6756caa384696bb8c01f71ecb6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223947aa6e7d00b26a7daa6f5cd047c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27e9bdbfd662b144a4a3ab373cd38a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2c872277b172df5ec6069abbc739267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdc2ebdf6ae50fa2ae509ec1ed68dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264061204bfb25313ad89e1ddf56de7069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1dfb250c1d495fa35f66e7805a1af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d12c0faa5cba802617143190ee1f1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d575d3a178060ed7f01fc44191a5f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8297ea819c1bd93bd28853a8bad1973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3731adb4db79fc4bb9bada7ea867fd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caefa5510c9f142126ef644829bf4075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49240c4e0cf71106ee171fb504675fa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556816539593cc68766b1feb5a2e46a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b75030fb2ca370826b22843f1060f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2f06e3b110bde7a06ce22e582774379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0098b0f342be0eb7d76781e10fa8ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba1b83be4ab20bf1b9bb5df18ca8ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6c3d680de1642acba291c4f1e6a3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffe646a6b5b5e9e60cc2acdd2e526d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6614e0850aa08c64835d9e80fbb6d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e932363ccb51d47cee70dbf2e9e4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861750a379bdc2ab4b7a4cf86639fa386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480396758191522298f619022028b9b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151448dc670a5612288f22e94af155a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01572e8f86e6569ead98d2b91561d32689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d63f826ad900a48fc41d2ff91082a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb090799c99329007ad362959784c4791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cbbba2865333de27c21fd2c72019992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c2de30629e18d3c0da8c87e14d32893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9878f32b2a6db7cb8a20e98dea7a6b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2587cfecb445e2fd3d67620b830d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c2b090a50eeffcc38dd6ef4c7f32496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc21d71c7dc04225cb78833132fad097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0aeebe41b116b961d820f316fdcf6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8168db8fb7b7c66fb350a7233a1602899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e0e8034399881340db843f2c3b837100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf19d6b2da9091e60e0f7f274fa64dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c2a2e7c78a3a0c8c9e3e369131e0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7aa3ef816340154f66317719744db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc52a8fccccd69239db18888b1302b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f3dc8b334f924f05edb49be76706b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073ce6cf4a8fcf4f03ed7d0e943b207106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb07bf6924180437e2af108ccb767d8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d44f1af24382974b85d9c7e9e14eb11108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf985ddd147150ba33bb9adbbe51cbf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd35ba1a28a573734f4dca3497ff80110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d252e973495e6a99abbce39d7bedd7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034beabb42a2d9c57cd0eef9dc4d9492112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a208994cd7667fde1ee6351e4f20c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd289063e9f3b01fc5f3dd32c434794114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78de9257249afc891e877c4d50b0f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a176f373714b17e9c6ef7546cbc94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8719fa5abaeecf2c365854d745a7b9b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7b209ee1f390b320555bb53ffa46a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25d64e1bd8f035204ad9b26c5d019b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fb0e88ffc88a0f54f483facb384cd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed8c63947b723583307ce3a7718c25121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da150ef729898bd722b796d27a8d1144122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0bfb4b5921f9898b87ca2a44568f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74af6fcc2819ffc38cd091f27cf794d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e265d1e54a72c50c6f0da9b36194ead125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323b19af5c9d268594f945346a05c26126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb6736842c3d6158675871357452b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15463d0b1e815254e13aa81a6324633128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4774c480a4569d9743eb102861cdd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503544395faa6b3645936a4d6a6cd23d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490f3bbf93f19fbdca2fcf3065dc70a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ed69015996766f802440a4035412b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956727ece2a991228fb1a5389b889a9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed507cd0c30c5284951b5c9e471daa4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66949efc98ab8b9bdf1182163cab65fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a4f6f8792cd083e243c542937a03a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d43abc69bd325bb2ff95515c8e237e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25999458792cd0df4a44eea9b97fb5fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee6a322a73d8431a639ed586c208b9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8769187ee17e8d225b5031b97f13bf1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcf5c2407dfe4a285df051b44d7377141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722e196b2a8fe6b87f10018d36e4272142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1fb757e37a07c6bb3aebc2242a6fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3aa4908483b9c2d4b6bd67f8bce391144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae158dc343d7b8522b70e43b1f647e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1babe958a8a55a12bda3e8ed587278146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a64c44847c16b68bdc28c1f9b0ffa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986dadacea91dd56275d64624378339148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1970a6f6a75e3b46752afb796cab09b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599750c79e58968a4b0f503c3934494c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5004f4e5ddfddd12b5b8d664451373151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52ea64214886d7f9756b834cc4084b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b53cff150a51177b1b029227b5aa34e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a2e0b93779755a7f04f5b3780fe15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727a75a5dc4a72766608f6c6f18407d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad508f8595e5b5175b17a047aff932156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9c08fd00ab6d60040e29045688f92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c91fe4c188e3dc6562cf6e180122c2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15fa03550e2afbe58e908a0bcf35ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1b1aee7c5dcbdecdd062d902612f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cc6653409ad9f3ce9b55750923b72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d83f0f2b95f18b2bbcfd234bb9b314162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9301eeb9223d5fcbe67b776c7027b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe7357a1d7c4b64899edd2a47c4b41164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ee158a223a85a54ed5f638e57d5b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4bd8f31bf8141cc11c770f3d812f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888bb8ac708a67a78bdde6ca857c95f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75345cd4352177441ea6eb15e387c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa82cd6261ca34ccd757a0e4ca91ab2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a17f7a13624354a9c6389a20a85e8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37017a220107fe4e1303d7fa8af97a3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b52d617caf83a5e804ed82d51deb77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7c18d5db5afd4868f684a9a6d3c17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de13f9661c38f5b5390dabff9c67e18174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bbbfc0bd3722c5419c4916b094d52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a435f3f53465da842210d2dfa10b7c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab28cb14159e6eb78b8eb8797b37fef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170e299571956ba494b99eae43c93e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9187a349f81171e4831994df9e905f35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf63b68c4c6e9f96209e7562e850d82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286759d5fcd51de5d330bce91feebb05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4cb386fe2d65dd5b6d508e5729b20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34ff24382c09ee3f2002d8f3120dbe183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35966f075ef4d32343223cd35f17900c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379519448532c00e728cf44894aac610185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f29504ce3938558c6187c31ae14ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75b30dcdc822cc70f7579bb26c7317187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17534546a02c6ee3160870586453aa7c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025207e2982bd77debc4745feca1980d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddea1bf2ac41f3781a7857cd930f4b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc60f6ed8513b227a6aa877367c0d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e1b04f87501a4d1d6d3b54ddc4f52192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca163f8c37570858318016d625f6c2b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85e136285c543fcd23154267fefcf3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5327b328ca27d586bb855d30eb7a05195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a975d8eea8fd6a1386fe275561e203196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd5c08264ca5d7ed8d8e4f773ad4b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7341f0c7d498f4267f2c19f5de8189e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe7006a83c71808b5d6e079f56c54d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00b28104d6ebbf09a30c68e7f7bd37200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660f0b525aa3cd186fd39d2826a89e8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3472d3b5372ac661e9d58bda371b8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c9b0040a00de93be36a4f16137c7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e3f1500b698457cf50273e57d0116204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d309584ddc359549f6cf5fed4f23bef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91bf0cc522f40ef2ab7cbbfd76825d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac08ff10709390bf7a4b0b0774220cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed868e15d8cb89948fce983c9718f2c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8602742920a2a7231769c003a43c09a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb422008f526cbe147b81fd0cca5dc9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c2abeeef3abb3753e3d46fdfcf123211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4db290d8e54122887469b31243753212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235e96c4fa129e5654eb962607e8bcf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21f56113cd2050db17638ddcc69a53214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff7edb3e21c92ff1fedaecd6d0d532215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8d0daf821b8696818dde78b5bfe79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7db9103fd520ae6ab15d3e0212035e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a75c2ad682c6418c67ce5d26da8d8e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269ce4a16525469adbc489beaa2fe50219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f13183f50f4a5c66efac6ca04abf3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e77f8bf231d51383bcdce782fb17d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48461b7a80bc78dbd63befe52c45cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200b0f51a4b753e5e230ad71a5076a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97c37c6c0a6378684b1f693bf6b017224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80f3846c1c96d34f5d6f87a69f457d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272411d4aac333211ff2442a0ccd5f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158f52e51a3bb125400ac6cdef25b4b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df3bf5345345bd6a70577ab8d1cdaa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bde42a9f18f79e016979fd93bcf53b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61415d78566757d26c471d6e26364eea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc159035dfc2413721587ada9c82f1e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f196225b72490dda2ec129ee0be99d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caf659efb4445695ae24a1577156e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bf5cb6c48772c89bade755fb38ab7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f63d9b9f0bc4185b1f5020ed78125235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3d26e1ae5f311b5248227f7d24dc0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605fe85632c4d7cdf9f4c54cf6a7c01237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bc18f6afa25e84bbcf3e87aa9f7fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a432a236be73f6be4acf923d0bb66239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca07761ce4bdcd9bf52536321c3821c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3c750dd02c45d9b5d6f4a334a34a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fa15aa61d37c37d756747b63a59e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbba2fc488d6a3fe2584ef08fa35ed6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f89fa27cf052c2286ea81217fd7e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a91aea66872c7d7ca3676aecf9436f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911fbe47df7b044364961c80d192f32246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678c057de9fdc879b9575058323d9de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594c08ab0fa93772fd37d1b063b1204248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dcfbc30aa6576811571f8095cd7022249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4f27efcb44e675b1dd4d52ca2c9b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dba0a328744e9f04ea591aa39649a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758791a2d002b0686de561a9fb95a683252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc9c192b68d496ac561f7c63d70529253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66ca9989baf1124ba4b3866c098195254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43840cfcb95c869899bbaf6272ab90255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35696ecde9effc659e2392bffa93f1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7efae764dfe5cfb28f86f95661e00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21818eadbb61c47c81fdf29970a0bbe5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2b1c563018524200fd8a4bf60e935259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b91c82d51b4d0fd79e5eedc3109bbc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc12aa445097371e224617706ac959c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467edab79d546996cb29251c935abb4e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d494b0b94ce1bca98f6fa62389995263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e4e6e8fb92bbaa9ba896d90296984264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad3b8dad154ea5aee8512c8b42db39265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92aa9b04e04ea301028b13632bb6cf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7c133c521c03369456ef8136cf3a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47e647df4c3bf8a584b9ddcad43073268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3df0ba3f62f0507051a89bbda7267269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2aee240d1c1adeacac0d516c89fcd9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b450435315126ee422fa0866ccea99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9461accab996a28cc70ca486e9a8713272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed560a64f803483d03036d4e0b0ea1c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b150645f33e56ef5aa9ff0d890963f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0f597361dbddf5f7df23f20b7ae94275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37ff86078dae192ceb8a60d32beefa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccdbe0b56e695ab90269da611630eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060487ec3163ca85adc3ae30f632e45a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b3d0ac4c29538c2b97d3d99c583f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d5e330f02ffb721dcdb94d6272134280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde5339b55193952f006396a29a9fc2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98d10e129e8628493d335343186e2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781afaba8f3f4ce1b202ad83a2c1385b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933806db6c429a029ee525777a94c58a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155da7b5f43794caa94f4ce27f69ed7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c45c60581955d5259a18b4c8d6665286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81685da787fbf1effef0a18068d28b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16efae9900a5b2dd18e5c9decba3b26288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539530680031a7a5e6144f401d9eab8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e6f10a66bdef591b89baafb1841c6290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10028,650 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...188 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>