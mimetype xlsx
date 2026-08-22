--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1336,51 +1336,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb03b8ba468b3283c6e9411f86805931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa789b80e4b62b404f8209839ec13e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf5e129859c2f917d15773d6e9760c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30b438c1845cad670daab83dc3a8334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf9aa20253fefeab4585f912fc54095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b6b7247470bc4415e328f8c9661506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0a122eab3475fff19e5a3f5fe2d567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a6961a44b3b85a4ab4a3f0740ad998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ab74d34ca17fd73a82dd2ad3bbe929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a308aa67e3da5a2c491dea2dc918cf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674c197df0521d7eb04cbf20e10542711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e7841e6c14deb17d45cf8262a8a1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcedb9871e944e3b9584e949bf4c11b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d20c7557c35632a3de4eab35fde72b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadc0f22de36d8b45b83d0e7cf1aff315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20872e48a0b4ff745425efb3344789416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310a314bc67162823309c17a513707917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84dc586bdc0991d8c32fbc1424701018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f41d23ee476a85dda511ed15818b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9497a0e7298b12291028215a60902d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011978086aed303de4d61687478c50a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c728f579025c59a7238288adcf0d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54ae4660c03cc8d03695656b9e676a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658f74367e1c2463b31f879e7e8bb7224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb907f1aefe8ddd6619c0a6e29fadc425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9c97dbf3bccb87ee199558912bc4326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e157410fb03530e21e0ddefe7bc7a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678c6ce71a78dc6041fd446da11aa2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1b45e3f01aea830e0c72103b39df629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b25c17c047c1b6d5adc88bdc4366d330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b769cf8c2ec404cf918150b353f404e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354931f5f2d072f8bac093895c0a11432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295485eb0e29070f5772e8b69df398f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375068af3b19d15d6396b81cbe18a2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7de3557d944957bf86cc3d4dd5bd335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ce3074bc6411f6982886e4aa4a39b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e81adce2d7cd1f0798f04736e1dc837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264b5f6f4272e4a11eb8f0880f63e4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c3e95c2af06cd71668a40301fe26d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adee1877655a71f04db3932033858740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8d546f7667c8b32e9423d95f0557341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33f99c4a3db342a93544e838d8a4cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb0977cc5df370f6b98d275684fb7f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc6057c5f676bd47d88290841df8bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd11528b208e0b6d25773dce95859045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d534a1b5db65fe46f454a66b83bc2446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c12ce0f12d73a6462dbff0092086cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d0f590515bac36f92f58f21978aa348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db8af2e5e047bbebfba8872a749b0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1293a098f3fd7019b1a1eb1994bbd550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b49aeaeba3c7fa14f5a2aa6592c3251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ab7d497c560f68b6500b9613347c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5897ebc38b5afa09ac2e717428497953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a534a047c6779ed737750b1ebd3fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea29689e22509d9b07fedfcd04fa2255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10d610e53e726bf207007c3e0cce1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66ffb266e6663b0b48ba74d9f65c8257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a621333d4d2589d058e34e1666ff4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdfd00db8ac6452e218d87283d8c9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52a63bd3c01fe812266e0a5258cdc360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76572407e760e0cb7f097d45121bdce661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d45984068a757c6ba2bbe591a714d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9f90088029892a5baa3659e30c90163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7c0282ac41953ff22a9554a04383c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3fd4a709b0fb8e7fc242751df04e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe85ffbbce20c64811e47009ff9c39666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c2532ce60aa1dc6be63d17824644167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3c282c1779ab55130293755eb2ced68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c04828d45e5a588e695495145715c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ffa508b7a031c865488f787bada4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41917984c7dce833dfcde15890aa22ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbbe022993d0647004f797384cc23372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b72c6fbaa7aca9f1f9859329ec8a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b39512c4059917afe7a545ff9112ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae98740e1131257fd9157ec2365830f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429f79842030e66ea5a8381ec08708676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755d5641961b7835ed1dcdc8596c54577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacbdf9194776b44877f1f941809e8078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917627a2479dfecc2b4944370531a8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d53925ef120016c805c15c9b5c539680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386511106f8f214301eba872c8e5a96981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe2bb29236d80e2aaeb2b27bb0f85c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5fcef6c7c4ce9d35ca1fd60c9cdc683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a64c884d2e80d6a39636d95d476a1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a1b9f2c25144fe65e318cc2848ecf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d232d96050d841c6dc1399ea519a6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5545c4a58932f06db3cacfdea42f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1659b6cd526b3d5c54889c0c3295f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46eb1dafa1d4b6332c6ae84dab817b589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bbe774a4a3b243a2418cc29760abf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e29febb224da89a155d82545f77f8091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3b9d2cbc971d15467dbc99817f9a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4e44e64486486cd7f8997a1b1c3d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab369c8dcee3890866e7b95bb70b118294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e542b7f5cf53b0638fb3f00b879d0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7cf226e5f2a0135fbc2457386c52696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477065db0fef021a8ae27709b326f6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d291f650cabcf7366e8770cc0aac47c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db58292ae29ad7c845515bdf7bff5499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cfcd8a867ad350ca13699883089ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa01cebd9a81425e3c90fa07f5eb4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7f3dc649b78fb3f49d4616cd77076102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ea8e2b2693bd7d3b95f7c6ecd98b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7547623df3e6a10011b10c1a2ec353104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa8557019dfe1cbabe9eaecf4a502f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe2837f76e259c8243735502668ce1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfa9c1b3e57417972378af1c2efa5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090bdba581c4ae3f81e20298d174d5f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19680b833f1528521a7dd6227e28b8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fc7004b8ecda0b9838fcdf6df1237110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7ed0957466335c5e32433f933c9be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb73969cd1755dae66432aa14747a5b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912da64883bbc8ba6356fb80d928edf2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af6f8c14ca2d7e7f31d0fe48b43ede114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139279e33573c6863a79c94e1c6d1a0f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712efe5b97e929125e6215edf748c2ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc58f73a581d2af375a4dc701678ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1299fd5fe627aeef7594b162367d070118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75626ffd8f96aea47894ba81b9762f97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b789aba985af75b32d3f197af51a291120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3f646f7f8bda72105d22ea506a6f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1f10bf0ec1275a64b78ddace55a13122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e660594a020a161900876c1e307393f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55d735c320c2122d1911967de66629124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16bb3904e0652e330ec2c054e06dad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506443a3e46d0c0cf000c931ba0f0c55126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2f7c73feab10d010d1876dfc3c835127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125710cdb324dd1b04f640988f343596128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d871f1c71e706254b46a2be60009bff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682eace1cff35d633fa8312be527508c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614d2db98696a20482b33aeb6540de5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833874eb2a74b39d2280b92d958cd328132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa622ee0263f86922bc66030f974b5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4e3f9704dba8cdd94b72b1d476a0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e2ea99c222a6d2178ee1b6475a0f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237960816020bc6cbe3db31097c2d66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc815c64efa7f233fdd6e6307b2a7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563450c647e7373b074ad4f2d8519bb5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbb33cfb26a5ff27e5adf3c30d78af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7565601a8851cfb320f2ef2015c87e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8468da92f13c82483ea6b97189cf23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ad0903cffb237686dca3a75fb56d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb80f41f1b8b7a76cb7e5d41a6eb51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80011d2a4307386d457c698875730625144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea9d9179887b7e782f4933a6a7c1b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f7f5954debd80f557aba083b42b20146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93e03bd826f6bbab25e5506aa4369c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ba17ddd2a11447509ddda854f66e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d216181fc7681a0c7088c70e0ecec2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1aa97ffaf2a41321e588ddd3173cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac7be3a4ad6f6543ef0572f8a2ef8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22bef15439fe4a6a69a9f006a1ebdc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0808839b5c15287fda99c2abbc08a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0579bf73d26800ce70e98e9b5b147a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e233f7fc6b95e9134f843e87e0a89ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad800599c85b1fc71c0520e4706369b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2a57395ec55a29f240c24a2856011157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f4f1ca11ace18fc1abd04ed2d0287158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a5884c590464c4468017ff65d5ea4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff31f0e888d0ca976bde13f13371ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787e12e6f8d00d5e2b78f1963eb6455161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa193e73497e994abfd41db61ae0e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d3516d91a21b9837f5d9d5c131ca3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b774992d837d857a2d98cd96d037c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414a573ef3d057911fa2bd90d5ecbb9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45748b2c57590a1d95560545cf2abb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9b577021b57c9ee2e93512d26fb5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1628c4499382a526c1ea063b1cf60168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f680e402d9725f823d8fb146c67ea5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d944298775e68202136a2dbb63f0fa8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c9ed986d8645551fe8e045de2f665171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c506fbf875fb3d72bb4f664b071f7f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd3c2c31d130cf83bfe9515c53bed4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d70d5ff2999ca0017651cbf29523a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa775dd093867082149896b4d762bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627da60d31e9293e0ec389295b50aef3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f4c2a560f56a378fee925177ba6f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f22b7d6012077a61a74df56169e9d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76865d85f6e2b136109b21ab8c6e1ddb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee59569f1368c8db3a53a170cadb0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffacabb9cd96484f94b3e28f8d4a8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acbd12ef27e02046c56eaddd0ca1d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc805c1f5af1af269933aa51e48e055183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b9c77160c1773140081928a67b13e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f942d731d149835d7a5d38b9f0d6d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883a853dd3a5a2751e0ab54aa02b9e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa25d0bee6422f8126745061ef188d6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a351d5faf00f420d1b7270b1829897bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa826e84e2e747a0d20604d0827b9ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0ef41f3252feea4db149b984e5389190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8d523248df8696033c28813694182191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35d72103736a6c6766dce226f09cc1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cb36a7b2696717332bb16a371f288193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7354c98dba3f215261706cd3c990c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc230c190354c1e4604bbc15d3e4ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270f13c158362cad25ca12912a9a268196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af850fc9d175bf0f1cd54cd40171fb37197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad0b951c98b5fb11d5f2e8a494d424198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f06cf2a33873e51b00af554718ffff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07e47644b7ebfb3b1a4705e7f608d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af1446713f0fc89f6986160c1146ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840f23f8b3c52fbae74babf183b821d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f85bbd94b8d5ff07e89cf06651e918203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c88df1ffe9040db4f5288444997a5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07dcf1c14011e53e13ac9b97668243205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2083883e0b21bf05fb050349d1592206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6acfd51bb11dc0de6f9abdabac256207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53638afdfd65456d2c7101f91becf79208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7bd2d93eef295fb936ed5171b3d35209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78c7a55dbc36bccf41c2fb79471852210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31136201ea05611e676263bd6738bf4b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8bf340a84b1a78537cab7ceabb6f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2948074ed3679301811618b0a94f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edff2a89564544979cf1cfa1447c6f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79744caebd7b74973fd352114411a988215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad629924855c74e613952fa00a1e26ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b7ef7014448c743a2f0af88555d7c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92eb5ceeac145d1b44626afce2cbbb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404188fae619d59bfca1387204bd628a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107ecf84616f082fbe0c29c97fbf0e3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f1323170ff4dd149c74127af1adda221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766cb8855f2788dce175ad506727067222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94257abf8a1e31f0bab16eb92cbf553223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8760c66e5a317c8c56a247614d8ca9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218e694716dd4cc89953ba5609260df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05841b695303f74c37ba9c320d6dec45226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf019ca4c66df4b0e85d8dff81b4f6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4abb977996355afd405780c2a1ef43228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb791533c184135327ebab903761364229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d67fc7a5cfb66aa8585aa5e99834ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d77ab8c50e3f150fc9688f7632576f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801aa037b642929d5d1aa5afda6c36d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b510aa4bce48bb49361dc078d5b7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820131e9a977e845bdadc4b2ad643bb6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ada6107814b557a9bfde7d514dd700235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8f683e5b87657c00cdc1842b04661236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82371fc84806a729e6d87f1346a9a3e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48a7be0e80bcd5eb334a0b29008753238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be1d9d438353a403850e7b4815c061239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3ab1530de2bbb9637a5e1d4002829240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bb21467848e990423d9c412848c45241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da629315d652ea1cc39d990a3a5e98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8674e6ae9bbd8f479e40243783191a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7dfc1b85ece8a9560a0c5ab6db738244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c73076cfe336f1b7d36ed55d12264f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ca213f3bc71ba6e0b27494d894235246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90a5657738148f41497b8fcf056ca6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a8d0e9215329f1aee2bc7b3c1a970248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95f7c90ead86a5cdf1101e9dbb5348249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba348bb64e2e6fb49102af72be26dedf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df080088ee916c7fea3a50f9d11fa7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0f9134a5c10f24dd70000f7ff4d82252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f18f5932f4c1cc1e05fb8d10a4e37253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ed279a840695b568b5371006f8532254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354a622852f7fb9e879410118973d40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56876ac474347d4ea11f4876687a4dcb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000ab6a3fecc0e403223ac0c87f13a4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3056a17c7617b7a6d1a50a3fd625ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f22a6ef8dada2c40af76c4626d9fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364782584392079383bef57cacf7ffd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb246a96d9fd55a20053a91e2ed8119261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a6777d3eb5d93de4fe9d0e1766d29262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec975d22837e0f66d7cd5d0a70da67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff1adde73f233abdf13dde9fe303b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e8168c06fa81e9dfa052295ea58c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d347d7756b08e870f8650b70c0bab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa75676c7e84e7efaee4235bdf46a4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099867b84d6b74b6a4b381a01b7199e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727690a2d13a1b6a2e0a335c14540d02269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c836def05ca6bb3162c8c47d72c06270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e35919398eb37658b15533b59a69bb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab570537fbded380418eb9a48353b28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81249c1c87c8d1dc0fc18de7801a40aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbb07fb096479a73e8d1d18c8c943c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a34faa8125b6ff5c37d4f7f4d3e34275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927249eb17c698f824b0105e93d567c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae657951bf950951a7dbc8a616d1fe4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263206ea8a0cabd1cee2f8f5ac02588d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c070c162e260508cfcc7cc5fefac352279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60805de254d0c674a1a027a3a06f151280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619baee8b35b3e6bb28ece7a866461b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725162c8e52156cec16894e77a0f7d46282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc91251ca7f567a7cb9c22ada250dfa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff8cd951a0ae1f8dd29d40f42181e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bfd9c2eb83b9cb4d6814db83b2099285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d205534abc85730cff897c031e11ff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118c3566a2636d35a3bee9c9cb4197f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea38b4a4f6231cf731f4a12afa789f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ac9fd83fc1eb6f7465759360b68fa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f0a2c3d21dc045e58b260e22d843f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d032f2dd197d26e9a80445d12d2af10291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3d40326233c68140772466be40c9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb62d48ea53188bb9545b41022ae54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bad7c9126328f38e7af94695a3f67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f2e057bd5ed23ca6ec3a6a83e6809295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbb17ab6ea02d7c3da8a4f128f2402296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b0f235ffcd254fa2d82a77af95f95297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e445882d84820250aa5d0b2d019df2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f9003befbbe6c08b1a3654a42aa93299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640ea37c568dadffae5404e1f67e1cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd144008bc586bbb2e846e5c253e03c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fe6b4411e9129d114401a8495af04302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50881f016ce951ec2286c96b1921cbd1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf92954625076797c9de23945e86ac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c800f3f5e0eeb715e555be6e786048305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982fe2bac82691d8582618633906a7f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d4c9274a6aad4ec43f1a37cdd16b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae53b4fea6c48ca5e6b636ad0b1f8c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89ab287882604a333e167a31e5d325309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eeadf5cb9a792bf038359ed6bf2511310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d51d0975cc93f406d459ee2aa6a461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a649148bc85b673878bd0af4221aba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae98cf6ad4bdc8494c1d0295e54ea003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc996f37d98d3051bca355ca41b0bb404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4a0b16b8dca6c6b74b0a809c7c9c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86858dce03c9ea8545a62deaddbd95806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1db719059620a3abefe42a11805f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20ab1a2de47cb6681ee47b682ff8998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65802f482598c0a4d2d4b2a0c3aede9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1311233073151e7b0ebaa6fecb25f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb4121065f5b8fde1256edfe9a549911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e9f2591532815c6b02295437c94e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662dcc03b7072ff1c6a90c79735175913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fe285336ab7a7fd5318c41399593914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b17be1a8c54e3c69975d1bc9379f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478758cf0eee80340139b3526349e7c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163c527a364b6ca82612d6e9968353317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80431b1095a0c82c1a3073e57be6def118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745a1bc4215987e3745a8fdb28b733719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76a4dd2b9c11ca41986d1b416e3ee520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2fd755c37736d52ab31392da05b5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b19e78caa8dc8a92778fea9e7f83022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e5a73c8cb409317a9f66fcd1535e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a215695fc084c345bf20826051016224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df77b4b6b132988b0e7f0b41ef6d0de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a88e1dad49bf74c08365ca76ec2b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec3b614a1b96277300d4908ac4d08027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ea13dc84b2dc853732314f03542f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ae109e626dca1efd3d423052e8650729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f459b263ce7ac25cb626d04b68d55ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b363222da8f15e9289964de484f2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c31ad4a8e670c84f48ca66f9fd0e6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf414abd6446d6fa1aac60c2215b5c4c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34527fdcb52cd78863ac909abcbdde534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bcd318cbd77be1fa470488c0ae32335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97033ac74ff8c1278bdaaa96dda6c1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86e1c0ed06503572b67282fd5a5da837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cf980a4c61b59fb5567f1debabff838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109945dac798e0bd3c8880df23839ba139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0e9e82fef24156a37d4d3f52a665940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590acb245fab0bd81a5867142c62d34d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9048dbbf89ac6558ffb90f87e617e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53d733f3a65eee1ca36222edf8532143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a80a547c52ffefbc47359c8b64ac444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a636cfb4343589e1eaaa4dba9d8c3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c26e073961dfef98766bc2d7bf6be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c65f12ca67c3f6a6b51e89097bdd2247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf249e178ab231eaddf4f6dd31afe848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2683c1f2c38cc45343e515d8a57864649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ba36ef710af98a6879dd89231129a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fb797edf3820cf90447c1c8daec3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa643db1166d88bcee84f27606157952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d9fc25b36a91ec410665fda297d8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18738358d591d899e088ef41128034a954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225721e9417eac576e44e5f7f195dfe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa1f368d14134ff7df8403bd31e1bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9123f6b4847ad7dce8e5d2b900a2bbd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273aa67af1d3da0aa45aa8245f4738d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b61fe91b2cda12039833c33406d5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be7e39daa10143bf853835f5a8c4e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63420f96f6cd00dd95e2a6189aec5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480b3dddf8c9a69b468620d79a980a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120303080150abc53f4af5256eaa76c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790b44fdf363c4636ddf5d64d87cc4a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861356b44f28b2df4ee8dd3701947da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5d78e0379aabdad99318a5359dde566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40df820cb1eab4708d77d46f25911267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdf6c1b167d76f0d4eaeddff98308d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb588cf34aa4cffe4aa0f28b59dc40e769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbec49c6fd6979dd9cda3f01254b5f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22352ec0f3ea787b2576f1fdf4f9c17e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b922a1b670c545f18db20ab67b0cb572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdcccd2aabb4bc9e2afcd9106b9e1b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc7880c73495682fe1cc7610489d5674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb5725bd66321273c04b0b9d3355c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294625438a1cd51e0e62702a7b1adef476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a11ad03ff912f7d5f56494846bc12c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef637b56afec0410a9098702c540c50e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616441dbc45aa8a0d4aa48fb5a5764979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba9e9d3963b58f036aa36ed0eba03380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20f9ac759ea2fff7992eb42ff5b34381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158a5534f7e2771b6862cae88d6ae3682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163024ada4112856741c1742188b092d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a550942bbd0732836c6c1e8625b57fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4f167802700825d4f3685810679ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc24c098d1ff9fbdfee056ef55410b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00469ad9b1842344e409bb1e2f9b015487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6937b55f3f95eab02148ab8f42aab6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7eb0c4e99fcfa94bb452092aedef589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7769715df2aa808085c74993425e6fc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583934ade4c3eda595b9f88b71f347891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2d26a2fbf24ebc3434cf08ab05bf392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b9650ac2f99783916e70a8475ea7393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cd2183d78da0c24b24b72a3fa6eb194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421c0ee04f1b549744606cb4ccf208695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4b85abbffe265dfc52a3fd579992796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ec774e31f93942a5c37f166d72b2b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd68b6d13f1e25acd8744ccc4aa4c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a0d195a7393b7820163a30f9d92aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c7b39f61f98e07815a6aaba7c9ac3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05325e37fc6c226cf49d475ae0571e65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a4cda08151c26625fc269b488d614102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e736c7863e1783d41c263bf6470c22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf552960fabb9a609cfeda67afc97ff5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902e2cc0aaa09783c075b52f9b280d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1dd7fa2ad17c2e1c8ac7bd329c704106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e30335577f039f58127215a98c2c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d22a19b9657f511f9980be0158123108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c33ce1bee24144e92e4b700c33b3e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bd0b3b2638e8b257105a309dab350110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a6d1dacb372dfd2ef5d77fc97f744111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144b4a2eec4062273cbe77c45f3b760112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47402bed3ac72b9b79dad18880012e3a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c3bbe11a82920b23b914394ffaec5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af25c2369245f9c0c13f554ba83514e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a76781a0f38198ec2c26c6d655d8b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc180704cdf191c9be40a87f7e375af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8ad53155af5dc481e40a7dd93b6f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6bac63a645eb51f69a1e80dbd7804119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d3e84ddcdf0efd2b4656820a91cca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d161b937603596abd730e2309d061121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42833fa2ef8dffeefe730ca44933488122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20060bf7418360c448035b138f133004123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dff877801613b4c71250a21743e8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c491224696cbcfa4125195de0a7b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cdcd7fcc8e1ae854272a457d956d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8e5868178ba0f062e9721e44b3997127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66307ad189dc49a45259769e5b3f4c11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c957660f9e588bf4b0675a8574d6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85300179a71d89444780c82fb5cfe1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c6a41cd4938a5d54748471c490680131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85572daa6d23b93528530691abee3af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5dd98d9dc9623907cf8043a20b888133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13234a8b49ff5b6bbcd49fabeac79b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47e8c5c0a86707f9574c75202c883d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae60f8ebf2f08c11c7a6af57b0c096136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816d03a6208f16fbf1c89cec55fafee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c40ae10ab4e09cd7446356448b754138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e61b75525096d3f71647314f8822c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212b8e98e2c1d01f7e5204a66e5da53140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e28fd5d7c80be34e2e4538bb97004141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e40b815f64976854ee29fa7d9ecdab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e1dc5f93fb32111a7a19fae89e67e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a3651ccb47c89e844621a38907d27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a77279bb03bab6b426b604aa0c687145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d56bc174399f548adcc879342b983146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac18a74002c0fc66c3a9ec7eba0808147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957fc493bdb03e51ccce35f7a45d010148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0f8721234b6fee02ca0c7831c0154149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845df4572008ccfe3df0201922e9a79d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c5200061b8ff17882789616219504151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279148d3ef66d8ceddb2c2a542b67a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054ec300caac9936b8151bc1dbc2eb9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41435a7ddaf1b82f22df9a469d598e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a30b5d3e1affa4f94919275a58bacbe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12991e20c4ca9cb97b399001351a4651156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef9b02b1d9ecdf307a9f5b79e076eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80262011d4380760ee2923648fed220e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8c6f2eebb4e168696ea3dc4338407159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11468554038a92bdf53662cf92e670160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403ff1e49ca7533ef06347f983bf98f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e6a5388d08fa7c76f0559550a9bef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0442ab5599c4576dbc9530095b4295163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6467354a17745e457469a877edf90164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56374b2813e907eab10e26329e69aec3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309f8a8705925e6a10eaea7c2daf3a3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6f13278d4cf9545640b9448357246167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c844a57078712eb877c2b754d8d2f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab0d2d8eac521bfc6c590bd9e3d71b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec037e61a1a0c3d9adc311290fd41f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4191fef270b308f51249fa6711bb6f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1badd08f2b5e4ebd2527a42be718c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba996aebbf1676e808887b0248566b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d486ad386e792eaf17c4f4ec16668174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1de1f37cef90fbba2de6f737b11f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366da189730587c80a03575a7ddcd4b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8713b8eb0dab1bdfccf793c206d62177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ba35c2b10d71091aa4ccb988cd057178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f955aeac51389d9a3474e4566bc8d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be423581064a4519bf3d50176a62e9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837371e661f3fc0ff78940b521b3cf6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4b2981a8bab46856ab16f62b89119182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ee6b76330c12223d1e64f36344b86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e912b3fd8603608c3d4160b07443cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7905c0edc919254adf39abc9d07be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bda91dcfb5bdf7a111571379790b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783a8a229eb89125a51f14699c47adc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fad939dabc8346246f42d4967e6af188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e369e22cb297f93d246870d951230d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437c821f7726c69baff94ab322609d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423257126f21ee693894be6670044d14191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18dbf635b3ebf76d0375474b38757e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d4a1eed1c7f804d022260b9b919be193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0e23b6b357e7b9e2a8dc514967705194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c9686b53120c9e356490c09294d4d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f229017f3f160aac19af351cf74416b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411faa8d2c1749d236259972e4b91309197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faedf784661eee84a84e822ffab17a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea883d3521e4ed38599491fdc7021e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d2f7f3621355c5faf68aac3f3259d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef453b7a9be8eee3bd9838afa9fc61ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb062ae9e401df7dc8861aabefc6bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae694f77ce3299d47b554e9c5e16c27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542bc7a5b298e7e969894d226cad035204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59610d5b396c15f808fa462e162cda21205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e65d27e0d72c802770fa9b8f106dcb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d08abdb5296e826f13e62ea4a6732207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df70d16bdc3368a21bd926632d3375208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79de54f8fb104fdd48c14e11efa40e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8d1516930dcfa3c10917cd6bc324f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314625e9d6a129e440bc6cdbf1e8305211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2df57aa70787d6de2fec5fad3d1546212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95518bd628c70641792e35ca38ff68f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362f726b6151665ae07aac8fc221f6d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddedb1baee9bc44f6c67077064561ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e9884d1a68ee5bafa635bb94f6797216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4ea300c8ace3b562fcdb359ba8d25217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd553c769153207e45e019140489032218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6c1d337812ddd8e4bf2b1ff934882219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7878a691be5f659154f945010ab01c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f4bebc8bc6df432a0b210ad4c971e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3c2c0a16834d34f7704e0af219fb9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be2b57a57161c1bbf4cf609a519d7f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254cdd70ec17bac1f4b2f50e8db08d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce9b1207440472f0972e59bb46778b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db3abfc0eafc076717f7b3843bc93b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693e57e7a07016145214940b9b63608227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdfa480da7821982d88e74dd410ca5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1adc40990a39764d6e059ec52e5a58229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e917c4da5c9a04fa583329f77b260230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0e4d2547ae7a057fef0a645a5c798231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e235f79deeba64c4d79f110b75891232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf7a07685bfd05276f979b8cd22f46233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80456983e34c185632f103cff5f2fe6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d00448a4fdfe39d45d6333afbf8ef6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47599459c35bea68cbbe95db001755cb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919b2e0a42fec9aab23a686feb88cd5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbbb73415377b19db6cd8b8b40d3fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d4062b4eb4f5137caa448635581a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24fc1adc7be7bc45cbd216f7269a4e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369fffc0ee1bf01f4a3a3a91b510dd1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948cc71db084d95918fd19f24045ba5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced1da100112deb4ae09da76eb529cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4d30c20736fcb8e6042f1b74d9343244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6752e01a6dc3e39d1a52613c9443d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dd10a937a476f260a2e25853822f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f3a826cd15373a2d34ec32e0a0eca247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764fa276aa4411cf728672ad22a8f69248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130ca5646d4ce51d64ef11399c8a3aa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e205cf6e8894e14c4906bf7caec75bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657857698412f277b6de349c7234f02f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b80b41bf701e521c5ff36d6833ff5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734b5a2821f92331e2bdb7af41b8c0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be4b3307473d2768a0bb549bf4f1c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7a7df82756954b4f9f1a2aa6b49c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8992aa44140eca0e5184a85ffee9e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad70585b312e67737e6c581678f6dd5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e0954d6d8778843b68ad3acae967b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d18eca3cff93eeee9871bcb7c4e3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fe81c2e228cba967d798e3f1394ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549ccc93cbf568c41d05dcb46712732261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb61926d143f655d9c5da31c6434547262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d2a4c561a11ccde3a32b01e45fd9a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41da4743ffc3c68c27ddabbabde7989264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c6e8beb170711cc89e4da8c9a37aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2c297a45f0a4e8c4a86a2414b576d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ec9795a4822a67e8a46358774997a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fbfece1cfe3ddfab2314061a54b82268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fedd11ab612f1e5520e73275a5192269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34432593fa2157b2597e3ab8840639bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460045057705b8e0f4ec394a5749d6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ab6f1a5a398b7d15aceadbb268a28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50197d4d96670001b96e3e78bfe470273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad9a39c766ff4ff87ca5f5b444431d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4881142c30d56da136a5afc479af4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b9d0fbfb763a65ad6175f2878275c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559e607ea6dd6d3a5301f0562bad86c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbefa5f177921627bbdced09ed148c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a3714478de41f1828a723c237f470279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60f7b59d749582ed862e34b30badbf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01493b5455adb5310048c883a913b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638be68159fdbdc1ee7d51c86279f23282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda53a28c3c5f9abf8679c227c74549283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a23f41266b6bde63529840f31c0e13284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa45a84fa28c0eb1dde0baa9868aba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1118b918115249876160b4827b1be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f976e7688259ee91da4c17bdb41e2ae287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f09b352fa3ee94a1d87a0b99438c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84401865edc8c0f08d78c029806762f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000c14802ca7a5f8d52c78da7aefa61290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99a5090d9bc49cf516e8f4b28acf92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92d7f46e1d033f10a060116625ed4a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b87504439d02f14ee150aef42759b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cac969209d765c7564e0baf645350b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8772b4d498fd52f25d6dea03430507295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55578d70e52186e7983124242c55223f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3d760f18e368d609fcb0bee8b85f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd1fcc919e714256ccff57bf1aafb4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af006a7f047e75621ab5c256689b735299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082e7c133c522ba815171a0331c1a86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7637ee141a5465b82eaf5950254705b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1522e27ed7e3caedead5fcbd974bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c07809978d1168c11a278e49524fec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe53e020f53f4d63fba63e14f73983304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952e8c92fe78bec4881f1bc99b56c47305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266493437c7e47dca97f2be33b3f90d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52444e59c8cec1d23e06e9096245cf20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9dd666a9a6b0d1654f35651e3212e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21128723bdb11bb12e17f1e02519fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd45cfccbb74545c1557ec419e16531310.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>