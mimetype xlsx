--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1102,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1187,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53a4871a78a1b19d5228ad6af09a941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb761f58deb8567d20c8a05cc83a84ff2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0194ac30d537a9fc55c7e86e83139d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47225f68c927ba7dc8f9878e207847544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e423ca3dd93cc136dfcb2d7bbaf4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfb9eaba8bd7c06502948760d19f9d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818f64bb80a4d02a209f26a7470262f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b85a538d2353c97425b38651a27908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d49028e251fa3949fb8e780d1b49a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5843ae3a15e231fa7de12b69399d41310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad188bee7c46a3fd4a0247cfd8d036811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c6ed013f520a4f08cc84e214a7d3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086eb514ff4bd27c7711c16247966b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e07fdb487400189a8f305e5d2fb9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae5205ca5c1032e0f0f88168a7521515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928a6f54e5b07bf77595805012d9e1916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c438466a3ec8bffd8789fe194f8af4e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa06870824698520c3ea80208857fd1e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e250c94167bb418dc15292b9ecb29e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7cff207d6d2c82258ef378427e06420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8325d93499346d99a73f5dc7010f80821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae905ac2f9dcf5252ab1ae1fea1836dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f981e51a74185c5856df3f533f1ad7523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337960ad0183c2f08171232aabbd05b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c0f2127f926aa63f6aa16b232408025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fa5f82c0c700b1fbed9f48b6a3c4b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87610b1d8005c744d0b847229f62ff127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bece756a4807478ecdd8b50ace54cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b185caf5c4d478876ebd47d2c16c2a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8da6d0e2ac049c33960f77aa9c16a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ee475ee676010006268d672d0c3f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d54d1550d6133d9250ba01901fdad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ff573eb3680b81d44fc1d840f7c4333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d34ceb5c1994b47db31f1de24d811234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6965bef46798d1c6d815b6ad03afa1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022895616c0eb02e8d1352e0d74094f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b090aca0f11fbffdaa93e4c8a271637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d0eef3d707999157cebc18c35a2c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125d62a468b131e50ec21cc6b4359ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f60e0d0aca1a4843a7c0eec45619740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103a015192730563ad63e460be85e3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d5d44ddf99434a5de92db5bac67f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ddb3e23a0506f789bda41eee8d1aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec6fadec42d3389148495e84d8a46c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9accaf52a42ce30c50e14963bcd9f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f89e742c5f552775bd8861c910d7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e94ce6eb65ba505dcceb28ae94711647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d40c1d68b87e03b96c29e04ec3a0bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec26989768eca1b20624fe791c22e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f706b9ae417af6e9a3100760ba2d59250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2a1adf37ae86e2c8c94482982a44651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63792c3c6c60d58601b59a830d3ee89c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a3891433abf6869c4366ea3c9079253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d708a0e43346f4179b9d9ccff9062454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d57430f56836a7fcf52bb8775d72a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770108ff45fad9683424ad0c1d49ed7156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88bb748f45e0c86ebd010773f5496657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ee0e517e7f832927f89135565c44258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed973149b98f8079c941185e254f0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c874dd76956c3aa769d44db304bb7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1fad9775625079f47c26fbd4ef3ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497c2101faa0c78faa3e96d892f91b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff30fe4fbb9d65dadf61bb39a61b1b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcf7776597871f11346183adf8403b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902c5dabff7ce6ce005035098c5b6db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291c768fae354f6e4f654924afeae7166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc975ace1a47dab1587d5dbf279de867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae99c3092072b61e3523cf62d8565468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde10a6b83301bded231ecb9f8c0bef869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e561e533f71ff41674b0f9364b69d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5e6303a722d98860f2fef69675d5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175758ddefbb73be3b5bf6e162d0118572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd244b84c0c3c3939e867bde716342b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb6a14a32d48979eafb28172d6f2dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d70c5e65e53a4701a562c0854f0c4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5b9ea2a4234514f384a1b46b0c3c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb95057041f6706da4e17e0461e69677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61a21bc67fe5dc545100da18c6f72b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0807c66a9a0011022ea8f39da3a6cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6455592c60cdba11d4e5a5585265380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47ffc258cf142935b8f8940c5a6a2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936c7b1261586c45807e33274a77ae082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f52cd8d4815103e912779a9cf214183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b41ec0b3aed3a14bf9f43e2c4b557184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294b47dee3ba08ab37cb5bd470aef3785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f1e3d5bf0ee851d13b09b3eaae88286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d69bdfdfab7a35a2ea11171f68c4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cefac2a4828fc2a112f7f10e08425e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66a42c1d3cc532caf235cec7bbf7cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaaf159754982f7ee35436a203203b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee1132aed89fd46cbbaeea2fd1d85391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87c6c21cdba0dc3a61095e9bc2b9de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087cd832a022ae8d86e743954709d0cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc44e8b367c0aa9e250e380b1aaf8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee23e7f69a0c94e0d7a5e1983aa4b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f965446727a827ab8c9a8d47c01d4a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128252226869f27fedc3e6911224ed8797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87841a3ef8affda0461dd6442dd48eac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cc5274762fcf2c7100664f37e770899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd069936c6031a9ba5d0033a75d85102100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e9d2b92eb137935e679b11ebbc4c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bccfecef6d6c29191b22c9aee3fbaf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87531166b218a8bd50288161f23edc74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd989f74101ff5602b5b163b6cddf06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df57e596241a7d4859fe08a80366a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadd1dd2bed2fae718d29713f4fd679106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1a5bf2646000995cedb10b8a073ed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636f3a342f3925bbbc76f710e0dabbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969a163acb1c491755d40b26699ff82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99cef4f1d0b9d3e445e8c0207f0507110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452258c4065f918c5d73e8edfbf5770111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e17c06ac851592169a1075ccdf26d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96072535bf29d44a977b6dc86145934113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98dfe45e5e3ead3f2bd4a85bf26ccf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b75c25ac42e3eb0684ef502f845d25115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070d78750845c079cafda223e55d36c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960567a59e4633e1b8cb00a7d75c48c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc359e2bbb302ee270f87e53d5e0d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37e6d25b553b06bbd21fb30a4829f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7538dac20076f78ca364d87d47182120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ce8cee9e0b8a52c73c60c608a5e58121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b73ed04c91238a838c3f925c5edfe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dacea4a941aa55f3f443d75be169ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026901a9bbb56ebd9fa9cb5a9b3ca6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66032e252cdaf9cf7dc913d227356b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b210bc456fda5a4d7c6d6efc3e15ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d769cf889a79d4b054b8a112eb85df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfb0e7e329598413ece6b9dd90cdd0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3d29b031039eccaa5e53f00e8c001129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b000fbd837c7997be7f2b861a2beea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d3c5312f7dfaa9134443c12b8e122131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d9b47c3de84ee5fcef5221820d6d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55746bbd7a0d2ba53ffb0227076cb5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe3994985f1c1691195db7f40632ef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38feed0a73bc6a5473ed112ff902ba2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9f0e7d2d70a9588a89544f0e3d584136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697512674eb199da4e983d1f36de8bb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dad29b79eb64052f686c0af29557e2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33905a014e926d90ee8d188594a7b02f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d7f17d5dbb05fec7e732d10b856a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3139a792ea956a4158eab7c71137e81141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc35a697aa6bc58732da85a8e0e770142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef90fe0ad9026c147444d375c42ec5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec951f4cecc7030684888f492d8bd931144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657b77ba0ac18f0e5b956a038091234145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338ad5dfdfa78cb581f566e1d893d43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c366aa2464ca37fb9003d0348b5fd7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b609e9167d6007d5817d05b0791db6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fcf5b2e2374a82428049a1491fd4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4134defaafadc79ce9ba8eaac29c85a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb43a42f87717861b6e735826960b1c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5bad452bb58232b6dac78cc5c7548152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919a18b5045e9ad64470cfdb8a8f9e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce484ec752b08cdeb662251e2885a60154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693263d78c9e9fdd3e2e710be2587bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846ecf9ef9452b7957677c890129268156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45c6c2b649ba381a577b4489196cb3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee6c55ea803b9c9286eaba62e27f30158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b4b9fad3f92c540f1921eb0178e8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63ee592c58b09533c7a6183ae14dcb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8fa3d0fbc2f255667e35a38476838161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646aa6067b7af3e6641d48ca70b13fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289ffe52bc75edb959667449ace44e8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f4ed61a4c78058b8db95897a7d0ac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d8369902bb08095d9f6b501adf303165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b8f3418ef10826ca27755917a3d3b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24b50ab7853c420064bd28b4f87745167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646469d05b9b0afec82effbe7b7d926d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc11130ff1c259ce14fe2ef12631fbf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee8081b5386659a139c70957bac7eb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d088dc5ae1fa777429f79658dc4a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc17ee2b2232e44ad711e2f8eab721e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7e238881a181b2255d95dccbf9bd1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83bbd436293fc64259cfad5f4f8888174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4483bafc962f03df06e971581c7089175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0347a9b433b40029fe65f6d003faaf4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d812b1d3c3d5017e335bc01ba77301177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69e3796e511b425c3fb2b817e8a471178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a467def96bb6d77f02434e9042007179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d73469fa2270906e81f7b76b0a559180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64ef35cde6c89b3c64656e57b42f9d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89f334a7f7968310a5b42ca0a23c89182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc467d28ed45a630030a35a1e5c354a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac5bfea6d7660163487d931df955ef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee803f1c09263bb03b3f41b2f3c849b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d06c7da6308650312408999c88ba6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79688b3683fdc71500615d1b9db2b7f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd72159bb5dc8373a499f16d9f97916188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca91f72ac742f7683d4f4756b80438189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceed93f231863b81e6ce680d2c4e838190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afe2066a0a781be59f4c16c509ee9e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665d7c065f76d7ee008cf4bd7bd6735192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478b9d4b0a66849ff9c79964f8067ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5c82ed789c6e004b3a0ee1bfd78b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba333371d05a0b415fddc7b85e78d3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b0b8c8db9b0289e58b9e42fcbb69f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f075e3cd444552151d171e55c89b0ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba6d8d465075d369a35b743b877bea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1ff0c374f60a1274af7edd971fc6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d96b7981fc20306bcf9f8181b2418200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf305e472ee7223f33a81830155410c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e30f99a83e549a7bf2674140f606b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6492b287274a7c93b36fd56c6e3fc6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f50de18b450cdf1ea8531980ccfa8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8884358bc8c6d1b664236498016822c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9166ea659ddaa5d8389d0a5c6606e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600f236fda4bcf1287fa2277f42b265207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9f76fbec8a2dfbfcb4a7793e25c51208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c406125031d6484f5286f7d9cb4977209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634d176574d2c61df1b115fd6abbe1c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf3da0fdf8cc7ae76701e297027190211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe45a700c7de8c1e26143dba879518212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3d9aef8fe49613f8ef348fab9a14d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d347312a69c57a76a56abec8089fd7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3538854c18ba454e04c311fa5edba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129677275d81cf5d8c4ffe113c4790f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfd86aea9658e7d8df3f95bf36f448217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a044f869ea35efee77bca935df34a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c423c31c166bdd357db3c426f51702219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc1d400fa7900edd8a1d14b895c114220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca36ca14dccde653127f4bdd351a50a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92729a7a0c8f62ad93c9bc88e1d469222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6757af19c2b437cc0f7dd9c6440439223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd48a0ba5943162f4e44cd6db9ac9cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f1c2e11247e96a76a64f86c9b13eb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151e27915fde7833a2152c253ddca6b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d44fea972bd80c68328f4a1f7e3a52227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d35c6fcf93a2e915a90d1778e14bcf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0201e05d1976672b288cd868596dd61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c00124b40fa084dd7bdbd8c6545a43230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194b4a689fa74ae08837fde3b52fa85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a011d416fb5e44e9f989e811ccd4d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859237c0ce016abd134d01782173fb3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461c6e0efe545b39b01e5ea303a2757234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0db65490a3e5922d6b75ec0df26dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d1579444e2a94e0fedf845ea634c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8ba2cc1a7b1af48f29558a839c227237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67caf97cce99d34bd3384bbcc761747238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad0e047266112a06b7d6f5d3b96c46239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53829df05b2b6229a474217bb64177b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db8b9cf327539939efa26eca0b9620241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521f5da36ac6724f76b44b72ad04aca242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec679baa4de2cf23c2e4e73cfdcc830243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90f1ef156997baf1acb2c0b1c55ee2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170db1b4082985d4cfcd8d15dc4800b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dc2252dab3460d78c435dbba3a080246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a04d07ff7a54c459a76bb30527c9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378899016e322f2b2678d8fb00fbf40248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435af95add1c242798760442a029ff81249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96749f2d150b90a4f79c6c39be4dbafa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266e01e965ad1ddd8454e1e55532d2d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425867eb53dc39345a330fa6cf14a912252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d31d5f74f5c65e92654eaf2656591253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798e36b2d7ddd552bcb2463acb6e1e9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a3cdd7bd97f254745ae9d1142f95e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5113ace4bf115fc09dde58708c5699256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269da46ceca1abe249354e4d75cec8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26864b87c4d70e2e432658570492cde4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dbd7f687d197f01c648c3f49e722b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0526a669a6adb1273209faad56d1863260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4554fe719ca6e277bb360698a02436261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcdca47c4cdbdd92c0e77bb930941d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5398ad3b2abaa31abcf61bb86fc1e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fae671017d41799cc9db217ef537d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5d1d2d4cf53612d0833250f1e15f6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ed13aafdc0179f7e7e4bd1f0e8067266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f918a589930d4a6a30c328845b35e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ab25d765b505dac9e1a5252dd80c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ababa69dc8ff325230710072d3b41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67058f0ddd62dcbf91a585d19bd1cc1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d97e1454f1755297be5d94ef43b65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c00f02a4ac0ea028d99de82cb2d321272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1f852d99cd50214c47c51ff75008f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed86e9ee4c324831840a0272302849274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6fe7724e97e45c8f113a7f18272e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccb450b12868c8703d2857f5c0870c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140bd8f6f584457670e995643e21aa9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcf7e367a81f49bfdc906eb22e6a46278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f608fc7eb2f6d8be7b1d76838c0c4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c072ceb6f93d3d6e1bf2a835cbae67280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507762e3bb30d39db46025f621c55701281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ee3d1e83d3e33a250286a45e02d58282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ba9ae3c338ef7208df74582a3a108283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f225dd7b5d3e8b0cedefbca90072d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd756a7281541d4b8c040669b0432d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1106c1536b80dadd4936979e06c8a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ee07a3681c69d0c934086168e2aa0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a11da56730999ade7432deeff387e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359ad15ba747a3d296781000d0f9c6b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593c331aec0b64809bf085c51db8fe9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c27d6eccbd3634f41f51a0b6906ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa154900c485d4c139bf71c52c3b4f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f418d0abd8138bc36d139e53a2187e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d702e7502343c1ca7eb4a54de3f0b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd00929cfdbea881994a9127158f7c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bfe5f440a57c0c2ec3c7ac31d20e3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96015c2d53912f5caa850fe46329342e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6dbba999a42c6ee51f231bd226d0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8431611fea3a5921763e0f02bdbe9e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8961eb8682586fe2be77dfe6b2a23e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92003008622af797e24e543771eb3d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cd628f3945c016c19aaa1c8f47e8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159948f770f5b6e037d934a40a668a5a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980889a3deb1a4a20ab2ffb42d7f717304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9c26f8bb31757161bbb52e8c9dcd5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563edbe40c999b8429a810069c0baf4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abca267b3517889cbd28924fa318b9a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee103a6c7a7b37c8eac77c912be4f80308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c3a7f74e17f3a2c38e834b4356595309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2acb8e254eadb06943b1bd9ee5088b310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d43b8f804ac9fe38e906f3f74419c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c6ae88cbb701ad1f387fdc4a15f222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18a46f01feeb292382529373ad63483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cc4591818f476bf3ef56b3a48a4a14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4a17f25219332989982bba0814b625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d4ddec9e3872f0b1e8dcce422c9716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdde31c0a73b0e34545bf4bc77a96fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82408b725812552a6cc3a1039e17a9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ff829f9447868273062a417e9d5279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046411f6fb6d67542fcea0b6b219374d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a1fb12e113cec78ae583c36b1bdb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bdab8f60a3d51a34f574a42c3d5b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edff97737208ee7b120e01c35cb869513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e7462926c1663e97fce39c04d104e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921cae5b907a8d2eeb8a85b02fd0bf9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0263a8c6417b3956c39d13b34f4c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab05084d0257ed7ac6939ff99f13f9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a33b561f0da0560ae234988e590f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338cb435e8d8a762ce55b88a449676b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dd61d27d31eef5d90b7957b410f1b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd3a6487083ad15aec981ffba4c13d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e848440b6ffd6d1c9cbf1e6dad0c8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c471b52e0aa0652421f06d66eb7e83723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bcde1a848db3b1416c0e28433dc4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882748fe4b766c88ee599ed8f0a6b81125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72e870c79122750a62f0e2d28623a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd0b27a2b3cf731c0ae67bdb22c00427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3223bc9e9cd8c4ca7293c4b0548df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08993ac739d90e731a575397e6f4b7b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c15206dec1eabe2d2bbd055317b0230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98478f363ea4734bbe70b059455ae4cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897cc7be9f68fa8679bcee80cd9aefd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69dfec5efebb1eb4844367e7d5336d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88380a6428533499c9e98f6b48d9b4cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742432dda058023d35c881e49a3de73b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05339ab08001527d722d1aa7f6987536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a890ab26cbb7c77267b7d2046c038b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb4dcc61cdd5ed987604436aeeea0238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb75bdc09abd5338e89bc3d4920af59039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951a206ade588e06eb3d696a10827f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae5761e21884e54399ed801d8dda8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124090d24da5462ab776733a9d11357942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77865aab70d6b10ea0f1d0842ca9fe2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5488973803bc40cf2239b3047b4fd144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea410ae1af3a0be4e1971fa6b0e4fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f1b9694de965073466e273574147446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f629504dbf158daed049cbf5800371d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bafbb43f7e02b78626b7d777afc05948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f54e0154c5a39a4478c307fb5ab1049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde31fc4c6b31f195fa041eb91f3c24350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68655c514a2b87680547ff2c978215851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f915652697025ce4370c573da6888952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3b06a722721ff25904aae3e2a2b7853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f94beae709416137a575b02259ea2654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaf15d5cd112fbb0bf1f65f53410ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb1e61c3f8a4c994e503a65597adb256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43527884728aaa70d5e38f2f1a9ff58a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75dbd4da017ad28172bc21c2daf1f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25fdd7e57cdfd0a506d37d5e0a498da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef35de6c29d870e1c23276fd29b22d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb44a64023cbc57c74b89c8039c4e2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acae894aba04cf99523bddb502b794a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8936a060d524b7d88bf2d17706ab0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f289d01e597f7e4ec09a4a7f645e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2a33b39bdffec1e61705ecedfef7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97d5e8e6e0db5898dc217ccf10ea6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b935ac24a876466e7c04472e1878067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d001dfa059761a1395b562b15787f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e85543b1f6274e7606591af8e5b5f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ec5ab0a2405660b111eb72e1b806570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d1059908a059972d85548180aedbf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b882532a5771ed49551a587f2f3ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba72a4c89f1137c73d5c3d093eafe2073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7e36d620adf18722f82d891ae28a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581bd2b39afee081ddef4bb21bdebee75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b251c27c7a6cd95ed2a3b700ec44a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49d73d415efe015d8f326ec607344277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c7702b68ad7216837120a26c195d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba086eac2d417f0c0fe380daea752779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0839b705c391fb39972b3c6a7ba32b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d01165633b84384e495c20e8d78a7981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb160caa4afdbcfd60a93451b58f3a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf923eb07aa4bf354826580252eebca383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0580369b80f4e45b19d055ac86885084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a2b1522fc0cb8f8f8688052bb5b4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a620a42aa5aed569599492320e827f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bb0319052b6148613a58489904a3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6000f7e038198b14b5bbfa16ba1fe8a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af56e72beb4510338cefce8d35c04d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c163fa0b6b611c7f97e4bafb6a0f72290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe137404d63d90048b543def9792558b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445255328f1dba518a5d6b07c0a522da92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c935877c17468b5ca723e00d1e418de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba18b4e6564c72676b08a86d42c3f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ec680764ccebc2cf20d350efcc93895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608a0b6a15c3a766510d1dce27a396696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69036379795e551e6c073446011b7bfb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507c0c817beaa5cf49087cf4b3bd27b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfbd1a091950025e4c29c96f99a815999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b30e76330eee70359af258f06e9cd5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544fdb3a8185bf8f9f69e1b1347da69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38753adc25746b6426ed4499d9818beb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76f7e29633c0e97799f1bb0cdc4857103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d335f668966dba403cb351530a4ba3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63416c824fc2bb0b7878582580af8d31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a9f4c3b30e7bf439c23b48bad1876106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dce3c89c6339b3834ac17d1cbddaa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a851113f3e10d7696929542e4893451108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85684f6efcaaf57abf153f8060d81b62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424c2018b5530bb7f55f10b9c21c9df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb11bc00579269faf4711b461fc33d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd432e21819498b7fdc59581e292c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cdb27d4fe424172c1c8113176a596113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47daa683b6d0139ca85d520624909ce6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96049ef4eddbedfd7dc46749c6c566115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd6289258282d3338854f9fdd7a904116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82881dcd797ef787bf956f5a2fe9e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd57955cbac49c61e3b6a48f538cd48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208069444ea16ac203b07fc8dbb8a330119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c8d4388320907da502ad5909d0304120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e231334770e573e21dedf89b13fbf01f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94512441028e25cbc0fe9356594f9b0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85e3c853345b917c3f11193a568364123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd594ffb44b8b11ba39b69485b2eee3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fcb766e097b19c661ea2414468b02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0c0ad7dd55455a5a0d22104bda2fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e208e41a3993f0cc88cb97a7ccf61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe05e71f8fbc2afb7e15407a62c09e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa187a6f34c541d6de573220881ca0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aaa15b1c567de2ce8759c4d5e388d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ebcd88f84b8aeb7954e509a4f93612131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd04f9e4acbecd3f73e4a209b17c35132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846ea083e9811ce46c4d07ac4ebad80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f5e156ae76cca76c40b7252dc9a30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf854d8dc9782eeec5d7b21e9ff3186135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2751d691fc71348aa5192962e66991e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143e79158e3b609081d125542ee1035137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f7499cbc22166b235a8cd7cd6f6a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98a6970e617ba6337979fa729bf6fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e519d9de22cf171cf6d382f624f40140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc92559e3890d5cc95c8d3babda3e27141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b01a632562b2a24e6674dc2cf10521142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa146e1b01ff2a172733f4aa74bec1d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595831a4935576484a4835a650a9a93b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae96f365a83db80e1c9a4f85ae232d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f44cc590257e2e51953f4aafd8bae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f26d7ea5d0b7da29ca27f0afed30f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32add8e8140d6d5368b36c772cdb5c2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f39f8923598f24d3ee1a53dd91a729149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e09695f9f4b6ac20c6fd11079e1c8d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b12ac6c5ec2d1b70a0f44bb22c80ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca383bbc3de9b18c809bdad98a23f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd7040131e96be2aa2b004beb6eaa2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d59d30537624557f146f44adfbff2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c6d0484c604844de79bb4cec8ba643155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470167cb1d3345661d7ff3db2e9b12f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15a4f600f0fbddad44cd145d2cc61a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b71246b81d20aa63055b5542a0898158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b910b342dc4de6dfe2c22635870d87159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64476b58e3339d8ba684e05e49a2c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831ef3bed774b51e034512521f8589a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d6ba3c76e5511b836dcc3f2a14a3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3716c802692cc041d57337872b54e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8cb9f0e9519d90d7055c8643a3088164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b685ce41d4be868e3d2b9f9edd017ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5726ef9d779cd4ce7bc135c6318c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683b5eb65e1c7e53093e591b48a7874167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c30d68ef3c933d8e169d76cbf79bfe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d538a2e99778785a9c9c6024b07937e4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43064d1a643459c6c1cbcc98e1b36b3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d996863aad7d26e142008ad5812935171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823aae91d1f04ede07b73fde27563f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a3929c2a43508811f7f3ecb82afbe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49a7610b3f4b819a2a32700002a610174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47218a4c54c77fadd387ab324518e86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff64b3a6ed6176b56daeca7b0c6e20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4946c92e9abce3ccce795b1240c43177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6372f326b1eb58574d0a4805a82d969178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38609a9918df66d270710e991ba7950b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a69bb44430c5dc049af6fbba09098180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26373dae93ae7c147b66589552efa773181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dc82ed5a4f692b5aed228bf5116ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12268d3b1739b5c4ed8440c41be115ea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb2cec28c0c3f110a889b13556e2d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777aa34a50b860ccf70198dfafd01979185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c05cfc64339a4c243a13b1e46933f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4102f657764028e1232a97d141f194d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7fd7dc29c500a4bc91a1bb79c88d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fe3f9664b98f32fe05c33f6991ea3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcc89fae768d217d50aac41f6de577190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d13766287590280d67d5e675d4d874191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98829712bb72e498497032e2782fdfc4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62c8efd26c83bf5b779e495ff1a33f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e09b07731678e1f69a0724923f09b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce494b6802826b10c739a634dabae19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c5e2a83c4ad89a5a62076bf3a689e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5cb8614cd3df826b19c08c6dd9438197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed98e315753f01f1d7b919fc4c3e60b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232fa60bb394fa00fcde53b1eb7f786c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac390d9594b079f6c6a1e1b05ec81306200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f5cece9a7fdc732aee48db44d6494201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64e7ed0350b0054d8049d5aa1a22f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7758a0e1156aef9b3b462bf41cb467203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6e9a84cde838ba226eb084ff984f9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a41871366f2fc139eac5580d7c169e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79334783bd0770f1a7e509df9327c8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4716a683f1587d4909e00d329d52d38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24629274e27339bb4bee0e709e8b73e9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb29726d4bc809d2248e5c22749c85209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8875c6e7ce3be86c50e64c98b46517210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598331b55037cc44fd626fe1d432f2b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039bfb657dc3d3a97379f66e6ae71ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145af414ac05aaf3b79416b804ec369d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a20c9fb17631bbec874ce9c134b26214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703575167b44f5b5cab3d34b74bbf5e6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1f2850ca6a1abb8199d599ca007dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813a9466d5d0939718147cbebb43fcf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac53eb921829fad6056443dd735f234218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de22b00724968c2812e73c74fdc609219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dff87103e7e4946c08ef2ce03e446220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1692ba241ab0ecaecef13829a829d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cef74ade359652a73e713836d6274222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f839539390e65c5cd1393bb824e320223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca3a38ba5bcd4171cca6bf47242c66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db91d661bd122c7b9a42e143e71ea62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48c0776696e64290306128b9c26195226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325978dab6716d66f4366a363783680227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2015604bd7b766c8ffb08aee0f14a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582b5dcce0b6f77d976ba17f3dea384229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95205a9271b8eafd2c24c46339e6a3b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983309766d92fac8884d19ed3f47cba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d3fe8dc8a5c2ea192fc3dc32b719f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8aa0f641fdedcdb80203f9ce4f1214233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e155f84b96cf40b276ade8c954069234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb2f8ddec296d7d8ddb1319785bf0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f26f779010319a04ac944b2b98a8c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb10321ae25444f9926c9253621f2e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43beb3a308f7481c994aa5a32f3a327238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ea1f373955d04523cb926cb0fe01e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203ab0a22352cab83850bab90339a6d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4fa2fbbd84ff0fb58ab169c1943e9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890601afdc9da2e3494ae161bd53afa8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b816d27c7be89e212b31e35c98359243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3b08ee08c316ee4b7807f4590b123244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770d1cf20c5b6b5ff83d149c119910b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5508671e6961d0c0689e462c32ac1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c20c79e8912f6a83c3a1e2ea834fa9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5aa8650ab2437127611c929763c14248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0c382f33a22ceb70de60fcb7cf2af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b642e147b9e1c21193608c3545292250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170a75bac89125b7dd24440bf878d03251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555e6cb15508f4835d54034d19c2c53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a0e9ad17352d8ab00a2c6019522a5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b6861c7ae4a1c3c0aaf75e7f0827b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83737b3f756cd12c6ccc294fc3a1eee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5d74e738a4e7a337ad094e5ed7610256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcc286ef4ca5c868a7b1852d2f0519257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2c9e92211f61ab877bfc8a8597a80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce799f9390b8230e04dacf0b50dfa9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0e801a5a852611cc72e123c81d32a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ac8f94c5606c3820697209fdee8df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918af54b2eb90e40fc535d09fa8535db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbd69898bf07b39813449111c11f2c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba75c865338ff242053019f70ae0381264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fcd62ef7bc93b7148f20d61ee26b48265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788df96e56727d7263ff897276c478b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e86c7cfea4800c0eed8bfa3eabed7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61edf4c2d761a17b33bdadfc681a091268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a7bb418f098d65df79e5b744b44c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353951df4661a2ba58b38bdd0375da3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e0c303119e42d2904fce6ad08fc294271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd755ac02b013aeef8712d01ffca10272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b7ddad46d448fc6a5e577e566d2c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4a2deaaeec768ce328dcc4427a261274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54246856e5cbfe70208722c7a56d2a04275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2babb43b9fda0431b7b4908c26da9c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fd527a6122ff52e9b096cf03cfcd5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262eda6a581df27b28f9229d41b529b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de9ecef077cc3752c0cff2814f80de279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f207223d3beb570a23f3d38f49facb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bfd2e702cf9e07b225a33233dd4d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a539f4d79fa3356e685229a42316438282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d0dd7d478b370171ef8cb37349c0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da60b2ff86fea5a39c3c56158cf5fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea92a920b50e8d226aa0d1f14402b61285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf640e29a4f45d48f1916726c8fc47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476201bf7bd8fc6bc3b8083c38b2efe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844f17c2199f6e46b9d241caa78336b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd2517c9c97acb325fb9874f999b47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8d3e6f7b2876e8d9c7d1aa1d5473d290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10028,650 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...188 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>