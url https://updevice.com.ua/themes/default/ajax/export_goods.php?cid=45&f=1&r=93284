--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="426">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1157,59 +1100,50 @@
     <t>000012173</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-platino-wireless-mouse-gm42-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
@@ -1345,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4da3b30239424472df5f60df038ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e7ac2aa0cf3d0a605d637d0f831122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c78f7098646371e6c13824be675543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bee981e504cf5a64b4b90803892df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ba7fba966b287f04d810e5767b9d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdc008b5eef1e00f4cdbfa8698551f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790224b077d934bd9ca39f05b3eeebf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c16850fbfb970e28cd237ac1d601018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521832d622b1fc8c4dbe9962f950a6b69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9841aaa16d11e2e6f31385cefa30c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7daceeecc4b39ab8a4d545d2805fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9139926dd20c26d08c5114bc39685c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c24d7774563215e87d15394835e92e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985e4c576d9e9e4da0e59791a922d3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c2e18f7c7d13d66d155f30a8aa21315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7886e2e249ce2baa1a74594c18245416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7301c23c915d751a57e941a963537f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f254e77c42b61909bf4cab1b8d620a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921259dd8e2067b91c19505e0474a53a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996175071712507307b6e98cdb91c87220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162ac47264d88bfff02484757a0136d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70807d7a1abfee9f3d4509c671dbdd122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff4cee01967caaec510629b6184c4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4e630e08729d8e1b16eb8fd76b8c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827410f79d0d6a2ad3d30872750372025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2c7c12dada4d3334400b3b9d71c3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66877bd11f62cb6aac62a35f4a16ab927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b678516c24b541e471c85463d9738c028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b7816e505f69d28c0f74926af6af529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73996e79d4c65dd211002e6b85c4008730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492ef590747fd1ae21052e8d842e6b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46071b6db8a0c9e651dc0cd7ed15a2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5c93f0c62607ef46a06a6292bfdb333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087f373416b065894e4679dd12740cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0245de90707ff5749aae2c946f8444235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf303969440dca68d3f1d1e29c980b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825ee9008c27edcfd1ea552e9ccc72a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75d2dc0f7bec61be67319c6a0cfaa638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cabdbc7bf3fa08bf5676195da992039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685c9152f218741a4444771b340e35240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e439e79cb644e6b85d2fceb61f1c0bd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10a582ef925e18870fd89c9c7626f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93fb04378b7cd277e4fead9231477843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef76f61e786a37631d9d4e93d6b36744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda96180899871707d62509fce68c7b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c5155e585b87fb16a1dc8746b47b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe9e22f2c13861c8708c323488dfb747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e020e4eab3b07567b59df82c8e57948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d13488559e97fd4718204bafef7ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1075dce6ac24b9c56a0b36bc214a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bffcf4a4f6bf50e283da6a94e5254751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930c38165ebb2fddfec572a740eeba652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121f199628d780bf5939e897d74bbca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc851327f4962b909899db4baa4d7de54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f40ddda2f4f2a53d7b9806e645784d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea68cb1c814112f1eed34cd361516656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1de569770cfa2b75b075520f5ba8cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b66e8675f3e6408e657c6e26b0c9dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4143cceb10b9a4e2e2a8caac0632fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d49df2c4d7de45eb869bacaa0c1b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cb2416417324813247b3428da816061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acc9da99fdd9a70bd0e3dbb1bb732b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06a8616d56bd370d4a605b11b2103763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a69fdb90e01c46fb5be7d3799df7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f2f519a169ad7602449dde18fb7a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf823330d993fa5e4a2ae0e4e8e92d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1353669e05395fcf7b6d38c22613e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fae87e46eb9a1cd9ce1f6a58c4610068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecdf4465adc1ab029fd811255b9e6169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b71e73a8ebc97ec56534f31ae3063e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0a27d58658b36f76808eee401302871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a57d4df226e366509a32c7d99bc7ad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddeb0aadc9da1dfb15d91fb5a944d173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e880efd48b30b3311bdc8fc7df36174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378e3d0c03a9e989fddec66049ab6c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9d3babce777aa6b802e2f02e874dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788fdedabae09a43885cda99359a8c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f1921ccc09ccdbfa9366f40e0921d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d5b0e0ce5018e321230447d71111179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad69e95ee93a7997905772723dab4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b154022590b74232dd7b3e3daedc4fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125df7cf0fb69bb97141779e00185d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f20d699f6b1828d2538e55d952577983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41724b610518d77c911be08fd530a884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48942bfe51ed9cc41046a985920914d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d72ae7e4bc38ae23ace2da5fd481a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08e534d0a856e350b566631c55298987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c00bbaa9077560dee805def954d57d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3992d96683d4805cd4a789803abfb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a36ffc0edd367b891a43906982cb2390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103256b5ab366dd8393fa10c09d409c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf26509e39a75d28ffa1115055d37a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a2dad3fd4f27097e3f9246214a07693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7462a4d69bfb6cd09d703d09d44e45f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda03466f9ca364a41737a5d133453c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5546496e5bae267631c44575fbf06e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f2327c0fb653a5a5096548a04c28397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e40d1a8a782efb4e579627de465c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dda0b94ad43e3f75a572b1028f41e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48bfc715dfd6084666094415b86c40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16e124469c39409527100fd8aba22f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08f7d6582d957ad618cb87d6ff3684102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3c9a685896875923e1c5f16c0d031103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd92300f614d81eedaaec72444d3e33104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe98663d69729c5def527b83a132cf6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0149b8a20d6cc65363022be0134b61e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0bebc47da109ba36fd70cd3042147107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc4b37c470d346269d274cbbca0676108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37386eb2103703e03c3f3e5add8d96ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5515e7519cd0621331682fd8b22bb8a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c64b806fdc00029013c657b6d92447111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6595a51f3ca524f27d697d8eb7e29112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37538a1eb32c170f6ed9372c3fd5847c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664893a61e2ab3067fe8175258add89114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d582f13e634c236c16017c6b76277d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920dfe4727fdec3072b5dd1c9dc210f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4130088c01d0590b876b5ac4bea45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23fc27386686f850cbc49df7ec4dc9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb191691e8c48ea808a5aff711b6f92a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32567ebda57fba154d96374fddf6989120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a5fbcc3180df1cc65302d1cb6bbb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833da36bc3172de2fa13e6a77858666122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d11c02c988b55b139dee1d9c074d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b03b33bfa84fe9b837afc6d2599001124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f2a8961d8f70d86ed30965da5a3ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447713c32d3e39d7ec1386bc15f753f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb0299698aab6754b310f157e2f2a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7726f185a8e1e6e852c883dc37373128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534e244a85f2315c3e93c69b7f7b61c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00aa3bc19c3c069b0b8eeeccec6be4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f96e9b31048922e186f7fe2f3b9520131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e167525909b8994b8f1a2859f14243132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689489f31e312eb46f91ba63d444c48f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314f9af68ecee97406c2e336b6fc7a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e29e32d9c67726ab8f7bb8bfbb856135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4795c0ac1fc04f2e43a4892ed7e90c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2a1d34af18621296ede4ba37d1760137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b4f44d03c8bfcaabd7641b5d73bfe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0934016c7aa2965d5cac63cb216f730139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc9479351c3c88a0a98fbddc535ab1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c181a0d92f2cb20881e0db3b3b664df141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb5c3cfd8394c8d0b63ca5eeb90e10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58998ad5a07ddd101c1f39c3f64169143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051351d656e3eaecaf911643d2c3d9c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb62870f019b3edd7583c0e8e365cf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc09446c4890f6a9440e04bbeceabcf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350cb6302b3c5d938a434513b30bc3d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eee975ad7386b2c75f9c4bcb2450ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf125f1d3d114bb2e248818ca82969cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42913d0da2513378aade826dde333aa4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b9aac24961af3b71efdc0609839d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101aee5340720ab3ce8c5772296c4a56152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b3480063a88d08860677e9aa8d7f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb72dc22e5cb406edf62a69831c8bde7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035468ab7f401172087312c17d65921a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47c839a7e57c2e6e3ee6b540f13d87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3361f995575b1493f79a06f18102d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053e61f8b4b0ce5576fae6e9784b918158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a3eefcf09cf77969b5102e7a1542f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20020f460ff88fc4173047cc25c91ea9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bd5ea3fce77ced5482313563bd6a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013cb82f989e63997b442e0ffef4b26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcf6d541d0978c529f23edce03e40b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285df16d536ab6b690727e60f66202c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0466dca8ed628d35ea265c8ceb3edf8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1353f2d55fb25fb94e3769b3a6e68d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f45383507688f13cf504fe370429d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e58e7672da2a12a5208045744bd8c9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670a7d10a986b415ace194ac0bad47d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b4340b118f305a84cd25f4845ea65170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc941d2b870ef70d919c9eb73946b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f5441517a0a7420f6a76a0675c629172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57119e18e806665c8ddeac5a6cfd85ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fa83a53732afd0fe721f7e7461376174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf258d0a1749e7da83078be733869d86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961e38201c40d3e10184443593c3eda176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0796ca28362d5fa7a3dd971f7da01a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4992ba40c21e4ce16ac33f1e8ab8b2d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa54ade5eb64f80d210c82bad933109179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a32e8d8e2c1974068237a7cb10d13180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d29129b4b7877413c1325c7e7d588b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7a7e1801946cbe162482dad1db89f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349739a408f58fc3a071126770b8b5b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2daf85f54c4f135d5de30a712eb835184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243685f8d3a3ab4b1663568c7eef72fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df0b567398895babbcb0196242db18186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937efe57bc23b4469b03e645be3474f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064cdcee523ccf1baec2988768b74b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276da2444c223537b189d661c7a9279189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b6ddde5206db2d2a73b6b40a8d348190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3008c11531098069410d66a2051c23f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860c9ba59e89ebc846a8a067eeb7f24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd435d1e78fef350eeb06ce5d28e95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d522bab3b75c67923374f81d4329166194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd626df14834d86eadd2e5b64918ff6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b587d5ea9766bbde3e8cf0b662b28196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031e1145e8dd8d898c955d4bcfa9d6a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e62d20ffcd4015ec55fbc76687d55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720c4affdf02a540e3df7aeafc4900f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26327a14715f08df00e72ce130aff4f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3065b51bf37baa12b732ac33b86f2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64645d8dd6cdf2875cae6655acc509202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fd7e0515e5122a0e521db5c5758c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255fa4cff716ee2b523d66a3dcce7d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972aff22f9852d25d5facf712dff2870205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ef6c71b5a5a5a52b0607f4ecade66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90bc43f5d37c5a9157ea336cad5f6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa59a6554f8a3f9262e731f09326f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a63b25174b590dfa48dbe5df48158e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746adc3d4a53f3d0efe7a9fd324bcb9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972351a611799284bad7fcd9c7223b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32fec10d1a01a2129934796f66622d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e8553021220b818b4f96830ae6138213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44990ded6a620e766f991413561f922a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3a90bae5c9b24546f89eae0192d79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270a109e77e437877a612df84c206d9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1accd2a155b388bd0406871261e7a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12fb06f507c5cbfdb9ecd304dabba5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32159bd760d4f642eceaacd887ed24219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5d68bc6b9e886e90521e64cb878ad220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21354ba7bc0c1e6676bda90e150f933b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f51aa58e1ac5402915a6ac342fee7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec047ff42a4ecadbcdb10de0cac322223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fac20bc56d4a11991102cac3e7c39224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1977b36b816842517c80e270bacd2b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dfe577c832cbf869e52d0700b6cc0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84716864ed9a906268cd109ae9f9c58f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8162ecc8cf49c8cc5e13d15eaf8966c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec91148e0144425d5130417f432b1a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6a775689bb179ad48a0d84e69b248230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ebeb8fcaff7944cb9ad849c9b1dcf9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406a5e80cf639af3a307c9dbf6bc70a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf661d20dbfbbcb9604e2a8c0a731526233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7373205c8ff7397e90bc438b8f525e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570bcf52978f4f4899c8caa83acf97d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccf86631eee24a54194ce910212400236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218d93c66b942f9fb2818bc3cba516b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e6ddc6d7f2d59ca3a710badd51d03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afcc89d579cca2c93d33c200ddba387239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94281218462fbe891246f308678ec765240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b410ee8147d32c6bad9f121d3e8b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc463fc2874b287ebb7439ab0ce1a8d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84309e9263158c0e7597e5e69058c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089473afb16dc4f7255ee1a73f21a27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c978bf40b33aaecdf0c6850459f83245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c2580de35f680cf2da1818e08b134246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219b59744246dc5f7604f1d5a50df45247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb607bcfa8dbad321021d647187f912b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf2a7e58e71f18140ae442e8b4281d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f77cc35c00a4d26d834590afd3cf3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb07379b444b7618f7e73aaa9a3ff9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b591c04e9ead54f8cf31d4b2dad81d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4d3a44434ec8383f01f35bf7b0c69253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86d59f5ba2df1c8025caa43378cf3d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781a5e272481573b438507340c82c44255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e6093f5c42bb524c3d62815512027256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86f3f564063bd33b11f3a1e24373fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff0b75b9a1c2334fae4f95bb6302c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2165c57db9f0fa3afb1f3c7fb9a5e58259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09566f95a058333819952bedbf17f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084cc25a19d46e36e390de965591b3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1041665acdcebe8e4068b95b4621d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703e022024a3f59445fc950f4169552263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80f26b62800d017f28b7a576f44c73264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed0e915c7eb4288855adee70c00d91265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6d6c23c3b58b866015ce55856335b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910551ebd6747c623b9d65b5b3c0a31267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff719956e1ac5f86452d469495f1a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b063d160435ca3f15f99b35458ac675269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd1060ca2aace7dbb51d8d002a6868270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e41f7d06b53c6ce94b383427f746d37271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dba1798694a2d40cb1d9f86836b8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861335326738e0e4a4cce303b8f0e6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad74db393d9271bc6c4cbcb1d6e5d13274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7f039ea7473dca2fcf12a84c51fa9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1732c2237beeaadf5bdc9e439b2d94276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b013200a2bccc5215cd48f3632d900277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb7a07e890e445166e875b3e501868278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b078778a9745177d3cddc31b8babb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4788d4fb25c91777e3e052a986396a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad037c69e14885e3e4f7d3ba597d32db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b220d6c8c6ba030ca12f61398c0554282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d3b2ec4e05aeb6a26f4fdd9e008b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41944840a5fb177bec1d1ccb44a223284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284b7097a222188df811c7b075bd759285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2be0e5c78860ee1d5677312ab53157286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f124aefe051c9d700c5b9cd41ec9171287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309482937cb9cb61d5ca7d2891c1054288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfa45264ade3a5945f0646609e62c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a80b8a2e642ff1d87c11462e11d986290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8aacbc58328d1e9517d524a818b1f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaaf1025fb33f1475b12e3af92f3406292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebfb27f906b03ddacd04e9f41c1710293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7126e78949ea519647666cbf7ef1410294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960fd88b62aefb806c528c64ad232a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f55bb6acf124e57c2960d5cdc489e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e469faee5a5ae15e20e572e4d43118b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0aaa811659dc950c39f3f0fc96266298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be660dc11aa4ce37f350597b98ca70d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663b2bc7f08b3eb79f188b86dd9c487300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bfb6a3fa3097fdee1e0a966d7002c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c28dfdc5afe444f1652ef734809b2d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa41014af8fbf5279b41b33ca1e3a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07e7730ce82b8f804931fa1cbc55b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23677f39c3b17d2da875e3eac1d26087305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c55f5924b45ffd899407dda197c257306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33a8b318f069a662e83e71d26b5409307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0afb139a10e41ee7e5827cf54e0bf7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4fa91aad087852fe741cdb9d80244309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbb931f78320fbfe970c97454ba163310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450896654b519293345b9c4f6baba78311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1991f267570d2cfcce4b05c872ed0312.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cec58f9e5182fac5cfb1da4c464e0d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a026ac9ee483d5e7879507e30f7ce02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9e21fe39f38481c882deae947fce63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143237b61df15e4be1dbf285555c09644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb879701248c0e6ef1ae6612ddb6cbd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa408e4b370b4b3147a6bcc03482d516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27924dfa3a89e864a60f46944f2f33de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792bf42353276a26fc61e6f087e35f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56efa21d97e9f603a9d9259c855f3cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4c6960b737c08dfafa6083b638b1910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c71e90ed1f82f092180fb28eb3be5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6152fe07a79dc81b9d0d9af81629d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ed1fdc82db0660dcfd15373bbd1d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23278819fdf6ed3649031212854d3dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7818d9242f76c9d00cb1abc71c46fd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ef56733ee444c1bfedfa889deb6ea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad0f9a728be0d5bc6911a35c8b5d6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eafef88bc8bb7ea565cd6fbea3ada18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ad446ea45e941bf917ac24a3a615b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49daffea431a8b1aecdd7421b8d2f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855d6be5864f85d6dc10a6f7ee3ded321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41868ff93a5fb703b4be33727d1423c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef3cde09fe211a414224c69634345923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061fd1f8c454f15c0251d9a0ea85c5c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c259aa6ee6211649a8e039bf1235825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9707fbda873a0f0522fffaba705a0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c6c337ce2223ad5cba204c324a56827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85437f17144e7c9ad8dfc19a687f73ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d317ecf360a2e6e6e6cf16ea415e8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2450d6780638784c3dd6dbf0cab21b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3eea1a5cd922027b786f8a168c82031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420cf6a7eb182e7f862cc27b23f515f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dbc12a234b0f3518034c107999d0d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c09420c866fbd6aa6fb204edad6b7e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965129342b4063d8064bafe39571bb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3548e033a411f4b90484814a6f41936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963850a59704f9cb03d936e6491ec86d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ec4b4b31ef8a8fe8008d35603060238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331a098f5daf5101e6a9f8de229ad5439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95678fd6db2135ecb2cd5a3ac4a4017440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0916fada0463fb90013a730a925f17841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a3875e2d784e1082e26ffb8a537da42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bb3870bec4bd63ca406d8b948f14a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4dfbcefb770de9e6a0f2c3c927892944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc99394cb9a79b9ed3e2a29c0d243de45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62053fc069812f1a6672633ef1732c0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d5fbe343d10eed43f82ab42abfb5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d850e850561dd89477a2f3898da2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10feaf6a64380f130bb9a6cab725394249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041112f7d2a350850937c79f6e10dde450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb63df844631ef23e7b641ce9c0358551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31498e514695bf6a946db34c6cdece552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3398c6e8495b9ce882b431443cec45b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0711968c7556cfce1d2336d4e704a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d26e857597dbc9e400500d657bc0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85ec16d0d861bc9774ed40b1853f9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa9b2fc4382adc74c80c826ce46efd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de24f96ec197fa1b002c9ab0c62e0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278afd2c5d3256c407e1d044372f06259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb5da83a3e26125ad2cac423a0d61160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde30f1d6c405b754206cdd14a348b8661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9268a2f3e955f61421c8c5ce9827e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02aa15b89a7c815f214258c45ab42063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c6f5aa0f4e3971709bd572058697f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d43b933f96e3463d1d067070a2499265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75708c4b898f7d24b0afa8142ce4f7366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8fff3db4632a7fe67b0219313cf1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79703cfe76b833f79ed33e703bcb78268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79897b1c36b7715f47fbfeeffb00259269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ed28cd8d033f9936912bd13705f8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6939c5aa9becf95e47b83e5e5ce26d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1eb875c70e5fae1590e34460502a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6abac9343f1bb41dd7583f2485125373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ea36efca31a7364a10f76d00063bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c067dbc99ce47b9c74d4dacb7129fd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8016def339deab23873564520138576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afb2576a8309b187d39f72250653dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c6b30176854b282a9ac9a4d1cc23278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b661a5066ab06ee19de6d5eb7b8e8e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e6ed3d8515e92a2e3e3cbc2a10f7780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad981095b94529af61170fc69ab8c5ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f532ce7b7b0ded0d8bbcf2f91748e2f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d38600a07f0febd68f2844f4b14b7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b430f252d404879f6fa0a37629f000984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af068458465ace295b0b7617f7248e1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4c07d77745caa85899271a8522ee886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe69e0eda7851ce637226bf0f1eea787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9452069e5166364740b5730be092b3b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3f88c783a2b34a841819bc333fecc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0505758bbd3dbf6adcb359dfda5e3f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb9bbd0b5f10fc51ad5e2ce0eda3fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb2e9a8c837b0d2d30488d0e2fda2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec5ba23935206c80e1c63dcc5696ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2198bd351563f34dc825aa600524094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f4a781d54352186bd48ce2d79823e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d80e8237f8aa444beed5d41250c3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b9273bef0b01985d9c6d7800db19097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048e8c3a2a753b6c7ce77c65c12cc5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f99f07719d0b7e5cd4e975668b10499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3d9d648672c334f69235a42f8ec2b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4be77c0967391d1165aad4b582964c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7270afbe317ddcd6503542b32f18880102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0a9981ae0f66f08ad125a35773ed2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e15d1bbe5f853ec7ddbd3e812a682e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608845c8b05a7d2ce2f8b0fe3c8371a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83894be636403e05a794d146f695edd5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f828b562d0d5d77bef46b4f8dbaaee3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11a04d7e34f05be7bca905d8881b29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc9cd4c40e0673b4416aff0dcb95f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25da7d9195fde586c47f6eb8efa40d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec580c13f69d987c10d47e90b60e4806111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d57b124fb72c6a84c230b5a82eac2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734336e7b2899705b56062449b81f36113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fec1ab8e3eb863f83387f278af354114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13945b112f4e5f9508c1d46e4ba774ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a13574d1d69144c2ddf52ec4f68f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29d71fc25a4333683cdceade7f5af2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524acc68b560d7f7c3ed03fd258c4ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51d3ef98fd963a933e96dc0fe5df56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c05cfe0169d48cc35da3fa2e0e28ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf759ec3c582c70b23665dac17f537e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c6389d410f8307c42a15cdd57362d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77640b82799c7f3c64fc9e7199b248a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a412851baa17862c2479c084fd409c7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98b7fb42d3fc387c9239b6657f1b0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb92f0ab9d91b1031f772a530e7c47f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d3a04219395d5656385111de8c503127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dc4223b4d5392a37f632082b5e92e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e652dc9534180828f2719097ed654129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d7e344f357a84f41828c4f11064d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f2f67964f628fc6393df577072543131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473042307e9e653d62609116a398d25d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65899f08edd309ee428f5e4fc80ddc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb237a562377a68a0e8df1281333cb2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e84a66b4bf80ed4132fd59f09df05f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af1431a87862204bb1f44752ccbed9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f707d0887d5aa9a71a1cbc218042d33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f44e549269c329613ed07dc1838beba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ef2ab5f3716571437cebb16c534f9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7c23f25c20665439a461c35b27bbb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca6a598e426f81f96599ab2fb91d51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb48ea99d37549f414772ef4acbf3ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f669c021d6109d21c054e2807112c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef2da401ca41db22e79326d71e6ac0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b4e503215cdb65fbff70f36be16f9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b676e71470b9ed0dc86f2314bc82b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512cecf82000b82e6a0f264fba1eef8f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b3b1434b28a72ab0da9ede636f54b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976bd20aeb1fbc3b21e0c232e1fd095149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f9642134b87b2edb551ba87f16ed4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70e02c9781d9c1731c01cf13fab513151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda788291f974f70894a08833ba5b30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5264ffbe8d89b53f201bfea6f5ea6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669cab4cfe3512c9004c1d3586947ef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37094f033e90514dd13cb9c2978d835c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109edaed64f60b90bfb321ecdc068a4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a1ba74c238e0b283b21a5a4dafb61157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c3580f21fa813c2267ef68b21352a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1442235a5a36396c6d2851552c628a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ede68c336edc497f90cdb86650c12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101be7103fa8d94fc70bb2efdcc978ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ce4865f6981aa9924a6521d90a2cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eede9614e5717dfd6167072a930692163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f8d0b0dbc3ffcac4dbd26583c18b60164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d5b5322a45f56fce0eaba4a0f3100165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd12798be65dc24fa18e4762679613b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f49e53c1af6e00feae0dcbb5b5e27167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dc3f2f5e13289cf6a4a0275ad7eb5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcc1a0b0ae7d59c494a8d32721bfbe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7070f5af1be4a27b418209f444fd79e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04051e2888218e28349299f3206fec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0810c7c553e7278663241949cccb04d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d18308365b69af7bb62c352a028a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3a4a091531538814b78ab270307a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33345e120169627a1feec8892fa225c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a3d6f8052f2021a08cb30560f93e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0428ed085cf1be87b3034ec1daa26c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de3d75da6c4a9ac805c3b88cc100b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485715c09e9f8b536aa9ef7ef0dcf4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22337c1ad5ec5152f3df814f31f165180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaffa4faae6472e887c34a7255afa38181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d046769b57351db69c5b68714f61f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e82ea8449dd9db594f3fa12e71de0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6d53cee184ec0eeefb361707844ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f95c01059e402966c8832c19ff785c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedf875f750ec517c528cd6b9afd9b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505c4154ac2d54f6834f6ba003801f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98096186e6fce4a716982564626ccbed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aaa395f533fb7daf7f34c4653eb5ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ff11ca5549057ae53dafaf9b9c333190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2b1aca10de6190470b5dcb045667f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae27e77e51b251118838dcdb3ee71c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbc48bcd0d6574ec60f6fc7091a4aa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a92abd9013abe0e2f808c329fce61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb4e93367916e26c8f85f8b45c36a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b611265f9470960a18c64f7a223727196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680edb57d7b475958a2035108c630786197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e429753b02f09009cac7f7367d5f7b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0285e194376ca1f886d858a46bb0f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb2b1213d194de504d074bec4214bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636bc4b96ed7d8b9b22078155d7a1666201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c819653c270b7ca5130bba3729a37cf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7685a6943ed4a3bb86b51ff3df71555203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb396a0d605160e4ce6e5aa76252f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8779c5a273d0d4c52c59fd35944816205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254892fc1506339dd5879c28c1ef90f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39c60a40d06145268a05572dc81478207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f310da54df7d8b6772ddeabf3d0bf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d43d1de6c3bed967aac81fb7df7862209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399979fd79f1efdd49e93ac1e92bcc8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ccc6eb69eefa744179a67282d4fc6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55c383569e71e0e136256e5881dd41212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5c8cd0e5e49727878b0f2418cc290213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94816d9ffb340faeabbd9634cc0bf859214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e29c6c05d7a243ab26d3ed51c24b27215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e419373a4f95852856beabe3f07303a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1d4b4ade8763c36e6d74ed3f948cb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af0b9cfd41c68dd149f702e30e9124218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f549631c0b387bd57ccf34b7bfece219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffd747c77046d51e214423a0441b1d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f3c71e8227d355fd5e5b4c7fcd5a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1ffeec47e1440133b4a85945f993e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b971e8c5547b7bbfe1a0abec9da163223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2179c4c973e0e22c2a17873de755a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fe5b491c4eb0a828c10d1cd72bb26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102e1b76205900c1d33e6047e127a49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb0eaed33752060066aa966366047f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107d7bf0975e7f73e29968947553c34228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31c15ebd879e7d1569434d9056d0fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa3323ca1407ba044e9fed54a9a163230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b637396e1e0da6b03a958cbde7fee5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3d9d7df37824dd73d671978044102232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a34d7b34759487ad09fff5a234800233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e8ca897b577618a42558934db2b81234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26ad5818dad49b8150d9f0e78bc249235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b42de73df281edbf163796215272f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b759b4197005c44f097873f58360c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186df727725b60cb3137f1ba23e41515238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5b9c4118af810f2a7b4e33c76ef13239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a91feda08a3635b93af528962a700240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19caf70540c9fc72912077b660991cde241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5339b131792874c00b1cd500d2243242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e98f1ed456a9b2a10b7971a3c2d126243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2dcecfaf38b613d4f72d7d67284b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa76ad7f8cab9b740fd889c224aa255245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a339beda9bbbf46f0fefa2fb9296f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf5a7ed33b1e329ecbf628bda3b804247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43335e5307ece7aaa82727b090de5c9c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93141003767d23bb2b2df9b94f0f06b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783e76341884a7588dd2ff94ca84f63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df30c262cff923da72fe1960f52ffa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac5b4b4dce49d2fc47f98a5459a7ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c40a89802cc58cc84f660010e7cf9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2b24e1e33c8be589cbabd7335df0f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54de91558c9b7ef75b40a5f87d3f5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b46f62a513d8b0ebd73fe68e37846256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abd8cde4b4e93d4b28140a78a839cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b23f73dcd5c511cd3c13dc7eb09b29258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc583b7a46739c1919ec65f084bd235259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14d316f7c3ef27ee71a3f355c04482260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c8b53ab1f60f6081090c9394ab5f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9b6eb27a3342cdc76ff62d4d625b5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3cf9bf2a10cbc3a7e80b2aabde189263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e8d7467d1b4c760fc3471dcba98a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204bd625608cd9e531b3e5fb77e8ed4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4086dd7cc694281b87916578d64767266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16dfbb9932262f846ac5be31770782267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d73300cb2c71401bdaec4eeef04f2e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334c50bce25b9f4e71af99231d7a113269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1fae95324af7857560088d954fe69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286185fc39f079e9de007d23cf656d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff742c49985f5deebf8d35568546da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c8d9ad96e937fe3f6bed2d992ea4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769c1c7922ad517109366cbb74d8e80274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6e0a67e2c1d48e99e129f874d8eb6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d4062d6e1bfedde01cd83e4d1ada8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd32552538a1fe8943261c140310064277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687bf9a2926767e324efdc8ed75e575278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55371301d9469bbf66c5b61fda244c2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4653bbcf5559436728d3933c198a58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af869b77b39ffcf61184e929bd92e4e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc67afaa1c163c425aac310fdd450f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0ca777eff3a5957f5c3e8819c2941283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f65ac30e7dd3593e64ff7f12af7d9c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81a62f5c55de34790eb4b9c9d64b6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f519b6bfca8a5aed500cdf73c45de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1167e297e8310bbdef4b41eea8cab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19293302c2acc9970f8326c5a0d9570f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981d119e87665018128ac96ace2435c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bd52e5bde143e0c197993e012c2b4290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2557,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10037,710 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11007,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J157"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11258,3742 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...213 lines deleted...]
-        <v>425</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>