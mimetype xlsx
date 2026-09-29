--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="417">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="416">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -976,60 +976,57 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
+    <t>000011549</t>
   </si>
   <si>
     <t>Миша HOCO Wonderful gaming luminous wired mouse GM37| 800-1200-1600-2400 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-wonderful-gaming-luminous-wired-mouse-gm37-800-1200-1600-2400-dpi-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011549</t>
   </si>
   <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
@@ -1318,51 +1315,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be7da298d397d6362cd3a2184947591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2785a21eed3ae3a804458547201c4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ced98ef3672e4b6f94244ea0922a783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b224623aede81d01428d47ab7b8874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091cd83df3ed7b1957482a22c9b4e8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4f76ddf7be0fc19283fc29a0520f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef4e34bf053f7ba2de41380fe14c8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c6abea1cebcb6a148d543a509951a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64301d46c4f1d2ee82db7751ab6849959.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd045cec8769e58a96a923292a969de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088efec1f81b550b9c2bbd4500d228411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26739812caddcc946d3ed00fae213f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149a28dde452bb40aa86db6104a7dc413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c6436f5d1b5c38d5bf1cfc722dc68114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20a27795e66ffdcbb7b00d827d15b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077f605a854f2b753989462bb420b0c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc66fd28c0201c724ce3d87e6eaf9a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309b649a7e130e6efb967b4e8c132f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254d6e6d08431dc46ebfcde919daeac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526a6c2b324e4b50949e1f14d1953f720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d2c6fe1886fd3c03269b3a037287721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed78cfacf407b7af2df009f73d8d1f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae990f18a52f4d416918ef20748f88923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5429007a396ae1b61c819ed74ddc2f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27e61790c22135c2d62a0d82714b8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c6da5d734270bbe639758200f619026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016d136d72076f056cae43af80bdb8a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66ed7d3bbbdca2d7935e9f1a4b4af428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f848cd6f6d6f3d4db534e39b1890a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158891f851e74da55c85fa5709a58ad430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5029897547279fcded153fb510c0d2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60064f6e6e90a349b8917935fc9a265e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0140eb461af0526d4f24bfde5793333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a3238c94d78e565bb10502ffc071234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ffc9f6c9a431c0df5b03335f9564335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e9e04ac3290b8cbc03305b83d5ea636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b0238acb06713571411e4aa6cdf4037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c795c603efa445201a678405bfc0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45e53ac1d14f8c09da40f2f5fb3fa639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87764667069b4c2330048c60f2f57e3e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede936a398d26a8d298ae5df6534b4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63dc862383bdb1fb890948c02fa42f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1874b85fc3b74030c95668583527ef043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e3568fb0c63edabfaad4474c71ae444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96a6aa859e59d763b86fd84435c07645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8aa793ec2fcf1978b0bb83d9b2ed146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc23e66ca706b9e199a97317e64767547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09eff2825b7a8da614e3e3e37e45b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da4c0441c00ba1a577ffb99ce550bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaec11abf1dc1f6002318705f3195f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7cd8aff1bb21cefcc0437e6e7d6da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600782707e5505d8877f6c85f9c7b3ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266edd8175379624b645f11c074ef6d153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f340da945928fcce8935d45a276b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c2e440030f77318ca3b0f6c0addb755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e529b1523c025fe694e26158e917f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f46af686278a88a96342cefbf9080057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f0df7581329fab00ebfaf40cf5f8d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d77f056af87ce8bba7b23c0364d4d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2e7d8a616eae1594ef59d862f01a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bd4543a8ea7e9a812e3115cdfb3f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532333a7cfb132852208022b0f4aaf862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342c1dc1d4efa09e79828767e4dd88663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26f59130031005a0e984a0f3957efe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea73981aecd49f3e97df39ae21d902f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bb8db97b0cb8e298f58e4fb17dc6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296af3bdccd184d91fee813e937e3e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8596df2b411b10d5fb5717e2c785310168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe980a959c06ac82c061d1e0214fb0769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dac1579eeaac4a2141aac2b4d238e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f18cd9b2f592cd75f52f2243eae3d871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb94637c53464642cfd5ad388ec72072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e06f030a1ad2bd4a13e57c751e01073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22637d80ccdd632a7c1650d1497f6174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283997b4a5cb01bbe9e8161d953549e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad70ffca925ed08eb0d8c689e5820d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9073de395a1f24129392643f2f0965477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db9c5cd66c1bfbf55760e9eb192eb678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6905b2e0f4c3d6e312d35efbb414c0879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64754a2127f075b35728bfd0f6d64380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba310fab0800060b0840188151eeca081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee17d0606fe3f1a64807da59932b6b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2bfb44207fab35b28ecbdf1f350e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f10e0b1c0f7e917c460f83aee5bd984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09387922e81b0440084aeea176a71f6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0d4ba6737ffccb2b3b32623e9e98886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4758ae4f176f519dcd7d33e4063051087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816729eee1ad2c6a6b35758caa9d3b888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fee1c49bf51cb2b7c5afba6609fed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce5555525866d5dba08839857dca1990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1beb26d0b861d192de6fe09157c7b6e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821205fd8b8a8816a3de78d26f2fe0c692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2e908a0454d5b0a07d1b00822ff5293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb59c9817c774dd0e096132764840094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dee4a600d5d09306f1f4d37d1a03195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b201b3f81316a9a566474e50e406ca796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf64a881eeb145ab0fec46a9a645fec97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b620ef8cbfff97c170db417c9a0d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34eb6cf0cbf82bb7965bcf1814f66499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf11e1782af1882d155d95c8881297b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4e8453f1be8634116d3c544c1732d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689774422b357c6ea1dc53d6e6d4978e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069af39e1585877559328a0807f08c07103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a3f30f17d1441ed4dae7456d61dfd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f4f6cdb1761adba817290054d20d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b4b2fd57f0196895d5a4436c5a77d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984c647c3660e729e766314795cbd70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a241a3351085c0e7f32b6d559dbb6e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4562fbd8dee5dc788c39a126b55ca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58e0d041cb5c2911007f59dc072d8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32480f6a2a6dd8e12a96a897193b25f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015514203755bcd9ea37b7e906efc662112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d23fd4053b8749d5324cdf3adb3c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda600ac890f98c9c33b7a8526a549b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d6ab50b67692062dd6cc0484dcafe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31a108d0c52f3f24d048baf11671a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829cd953b3c16cd76937bfb74ba0c9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e3bad30232986762d3ddbe39d1e2e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f808a14f495cc9ebaf045a740a441e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9dac18f7b384d06a1bdb3e2d63abb2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1897e267ceb25feeea1b54b98fcc7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ba7a472eaffd2f9d62ded62289a0a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb0a7042e8b0f2ae70d8c1bd8a169c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a063a3da34bd75864d5bef1ff69b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11b7512d9a0a115dcfb198812776e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074babd09f2a2f2ef793958093e9600126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1b8b9b2872eadb4c560a159e1900d2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307f836e92269695fe07b9cf4af1036128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0558430512b9ad59e0eb08ae0b4cfc3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c143ff1a620a613df10efb81fa353130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f022d85d747a34c21652b10a62a78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac79ee379bd6da3a2a03a6be4097a75132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303be91a3738332a85a5889bbcf12ed0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cff3de6d6b6e1e1f98bd87b4d73aad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2144acbb369fee4330015051f3505c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05139ab43cceab18e95a466f03e34f36136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d66eee9efb4c34e20f9c60157b37d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a3afbb6623c555ed2079535cc0644138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a4585f89943fcfd673d05cca96587139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3affa6ce70f46533d6e59fa62cd3b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d89e0f8451a2959214243ba68e3c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2be2abc7429d30c0127a4299f33ba9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c721b480ea4f1fb3fb80a23d91ce21b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bc374a26b43c533ad6c1d0ccb1d76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba3d02d9334be8cea89b923a177078145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc39948bea1bf4e4f7584c6d3543c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac31856e31c7db9fa138dce22a5e418147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe831988dd4c26202e3a5f90c1d194148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24388a9a29e063e6d6d1f21c32382d89149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd96a6ba74de891c31de6a91ad9bbb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389a2309a4a9fe5e625c9e46a724ffa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696a902dfe757b3de27f26d5201b746152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d829ea7113594e720fd0a983b83409153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79985c4b99fd3b58a62ee6c78f2aded154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3dab51ec325988908a2899407ea05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cf5c7c2d451143eab9e85ee3e268e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd87ff87776fe521d196eb799d14302157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd901d32497311f8933d7943e02a5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fce7e6291fc616fe7410e31be5108159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdeedc6de9db99ed30f50a0e0b45738160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe9cbd7b33347024f2829b8dff6fadb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2902611c7dab500e1c1490880133629162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c336b885ef040cc6e1cf360b272ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08129b5cdc591e151c97d060980d47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331dfc8cbe451fc36cdeb87b8d6a57e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a009cc2d825ea3f3742211e00b512ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb9e4b647ad16cf901c8487c9a6ecf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4fc8dcfbccc2def77e52aa73b582d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef15fb1a46f1cab3d9f77a72a1a9a33169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc538c94bf32410fec3f053b96785a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4827c19ceff373c8763e8e9f7f0b41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8c19db8a421c582676ccafbcbfe78172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca6062e695ca044428df1e003006f4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0b9242ec388bd0593eb089a699632174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c2a5168788215a4110eaa190642e5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d7626921976936beb827153595c27176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979b1577db6d6fd3fdf7b2502b656f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cf1faa29fc4c0077087ccc469b2f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25390b0ef1298e4fd02faccd34fa9c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d9688bb26249d6fd6021092d736aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fbf8de3b5d1c69ec97e96d593b775181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11707db18bcdcf0c5408048cf70bd43182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d16f2e9974cf760560661a525f7fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338cc3229b4a7cb620280c4804f76270184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae15c10400711da8b6c3a644f73a3d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efedb21b59cd2fde6e88302d5da2aa2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d93b54763574a090556d8bace02cf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f50ae4c0baec0898826bc7001d1f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972e62e83c7ca6d4b82682366858d40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2fd964013a22fd5e4462de80058a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1f827d6811d9438ef6f0df52dc1c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e80146e41236a86671d735bb1f2187192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e272db160d8c1671bc7d84c42d6ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b33f726f04f5f51e196417b63c12b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b60ae250401a51da0fd33f26ad0f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587811d7c404f90899958bd8b3b8b53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea3b9e24bf156e8094aaa619acc492197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de704803031264a65c6ebaa16deb9096198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dba1bec3ef6205d60495cd7aa8eb0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe7e82858ec835a8c74a8c1c558e2e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbbc792ab7cb9dcecfd9de646954ce201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4490d2b0498bad846026222b48de9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51134f339d87966508e562cafd496292203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d506f591d55494a89065e0e0e15a21204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9438ebadd9b32a34b79dc447c894f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212302391f99bbad26f713cd40f7ee2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e954ae93dbea5c8ee9973e110b0cf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99174df1d3e3a5c5133b4a31aa7904a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f6a26bc6db53c6899ebf02b6cd292209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c6b1b61f0621eb5df405179549af1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bec871507cb20efcbb884370892e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845628dd9f0e77b765eceb98f798184212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932b2c00a3668df8940af708dda12db213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d9dbe552ee2fbd22611245a1c406b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f864fea43363b6a36f5e3d8eb543daf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93086100dbfc30f069283ad0ab30b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc23a68cda9cb49c4bb4bf2c120d3ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1137fe56ed4c84c377ecc2238d408218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b43ec1b410f238c187f18547412ed4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56fbf462cfe46734f6ed8d32dff55f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc785573f128a4a563eda6fcf1790b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa05c06985ab3217d1348e26b45507222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f147d15e5eb5ad70066111b0bc041a0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5af46751486d5bba032a5c7373fd7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24556f73f51be364c80f8f190a2930225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b3aa873422f566a7d619e62659b76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec32ccbaa966d6616da24553b9cab11227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e20c579e068b35210824d97aa081a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a59e72baaf641e4d48ad4d7196fc0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf926e5a4c6b178da31d3010630365230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6a7e244bc9360d5ef9a7e5a689780231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e25c5b8a6feb7fb5779d39490695456232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa79df2aea07b8de0daa0861b3b715233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfb5bc576a855f58fadd7f5feabb2c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df154d1869e8c3c320fc58fe3a39ae5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905496c5359994fe0f102ccc53f409ad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f23c7b6b21a57e8f374aca775ab826237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fda3d92670eab199c53e1909d74c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61a5e7ab6f8ac5f56917cf69d26eef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8848f40eaf016384dc76060dca71485240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992000c91966840d179d4646affc865241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3d177b47778e3316a4bfc7b95846e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa3ae74687912b6e7e9338af2f928e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e8c6b4c480342421a8b6f08b819c7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e0e59f12569efb5f8178654460a81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f3b3afadb2662057e356a4930347d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609587be864adbdc1bacd42a8eeb63a2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67351ba2c62650fdbc0624e5b1647296248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a024d172ed73014a8fa9fde913a47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87023fb951a77eb36a6921b3ec2b785f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04379bf89ee6d454681f555397a55a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfc098cd95757ae8cd37705d15a061252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ac4421667a71fe9873600c9976d9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcece0143b493d121f695f19da3d68254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9318e60a3d221ad06b636a2654e563255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0b96dfff224c54552c2d94cd0042e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79672d97bbf26b22cdd5d31d333cd92f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a6819e83ec084a21d2e1c66cfc377258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6a5c2e2fa08f1126bdaa9eaedfd37259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc062d3a21cb556391e0cecf85f2eb1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da078cb3cd40e9229402364ce8e8cf31261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae4b6915c025fdb17256d686d182b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c0181a019b64b5c008093a18b8b51263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1886f3516bb25ffd599f7f1698100264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65a1d3c713db1dec103d44a492c029265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103794f85569e930617ecdd1b17321c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c6cfb75776e3b3ffa97fc3a7d5be2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fa97c08747020d263c2db44fb9aa1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0582ace177e9e3f215c45899938997c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70379e36e36cbd97396d8668a975119270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4804836f55ac1a4a9c143a40380ab9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634af1d2e9089e36f6a6fa431bc3dd11272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f101f055d726961b4d784ef78c3d68273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189c0bb2b3b573c23a7711aaeff2e8e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0141f9137b588b8132068767e29aa4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196e4d21e67d207734c2eddcc5fc0ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffb413adbca3217c5df65fda28b4f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b780b8e90167fb852a28f96487bc8e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a55d957a33721cb7f05d0ff08988d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790a62c18acf11b4dce2fb5f1e7ebed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1d3ca905b32905d76dc17ffff2a0a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6bf0d26bcec4e70391520ab018b90282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f12751a3673d9d6d2b71bffd8554d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781b80b3d238dec8ead42a249230d48284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4eab2851604bf2bd511d118b752465285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65537cc4b6db3e39bb0a39ac0a3616f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367c75fc44b3bf4048400d87b90f5b6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2a6129fd6f3ab17250e57801cf048288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322203243b43a8c305510fecbcfebdf2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878f6283fedb5809070ffa5843ab9fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa58029431740634955fd2b10937fbb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc23bff190fe230ae8faaa953a36c84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e462c2ccaf22ac13c9f07062524f65293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be92e19738fd87a4bf11d00d67ffa31294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373ebfb2d209685a425e592a4570898295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1aa19a69d74c8dc986982e180f63f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fef660625aa889d56ca2bcb7dc7e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cce3817c368bbf2c04938bae9b666298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac78ba2e8baf53a682ecb360335de6a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b338100d52f4ad22c029bd336096c27300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb08d36d26705fb55167147ec7a85a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c25412852432fe2e772a72a8a270d9302.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b40c2d63f08e085e6883668be3847a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d56546c2ca435d18495ea0de4982e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64eba6a7c38a7f3ed076c3ee46f7393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e46f3a7ea0fe19a5ac68d674485c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac0bd0b31dad2caefb64dac27ebd505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5c5560403a1924437022287cbcde56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e515c60e4cef8a96f7f131c4b1b007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dae48f8b8263bceace9dc8d4b6c708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cc0ac32f384c72b322477e89ce8679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe3da9051f843ec9f2f61c39bd26fd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ea175a39ed05e9ade2a5abae0a3c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634510d7c478cf676d5ab838f60ddc012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e237cb7960f4c3c7c702020842a99ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd4f2c18469756d7edc7847192eb3914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fe997ce68c849ec171adcce1d6f2515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e0057534bd43bdf9c26ab8bc6600b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11eb74db1d67ee10093a8209f8d94d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde41ee4998aff4a578c57e27abe357c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb61258e66307af18d684b38f9054419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e08d9ee9f205dc6e8470cde26fe2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5cd9268019a717c87b200a18a372721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763bf55785bf37dd3f6d533414f7d1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b567789af3c645eef6c15ad4cdc3023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a087bd8d9978b27d4dd054202bc0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f2883ce9a2afa50e22fa58236b2c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26264604919d70c7ca4a8942f8cb8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b7d3aee737c7bfb6f4e5a21609a1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c06380eeb7c644f73c8a78cb07f17528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe7b9f061fb75e39cb547af4bbb58129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c337cd08c7a4ebd2b08d726b40ae2430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c01e8a4093bbf95e6acf09b660467f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573f9ba12f48020485456af372497f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99016bc3214d32cbf657627e4038ea533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f76aab63dc8716008d41a8cb7247834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17107815de84f04f10a30e4cbdf0a6c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390371532df174c4b412e98e07fadbaa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fc2889257878886e4b32824a446e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f9da8c493037d9da1f8ec0d894c9c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c48c79ca980f52bdb38b72042143d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09022a1d8bb15d7b2fd8cb3b48ace0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af922878db277f2d39d66180b40335141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81122f76ec7ca5d97f2acbd5f044a57042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5caa2c62ae3b58c543a2ef4dc81a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4b5da32a250bc9245cf047b656fc844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d31d41447c5b7bbdb0aad42cb879945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d1f6f5ab94453dcf8958b5b99f0d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b8da432e5f23137772c11e4c6d0c947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a778f2342c54f813264a98ee27c79148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0b87b11364861c8188f7b206962f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185cf0683896b674a868e461fba4cb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549eb24b037159958fc275d35a0cb5751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8cb1a5a40c778ed8e1d5e01d11f1f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82c86a748abc20760f825428fee534153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2865ca70db934b58aa64e4d8ec819054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe0e9abac9e1f1ea57f99c6b6cba3d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88535df96818745c3a6d6226e683bc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071864f8b33b590c166940a71877d36e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278510cccf9ca6a55934392418c5ff758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b0a32ac8bdeaeb22c652035bf479d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051f9ec90ef3e2ff6bb3e36ab22aab960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825308415022dfb1c2960dfe56a2fc961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6aa6808a0c9cbd03b36201b24110e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859c1c88a6de0ab0237124143b5d27463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88251f1da9a7a6a58178a09fa5ec3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206213c24e51eb49a80a94a982f99b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1726efcadf74b8965b597c679e733b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d1d38cb248b01783a7da84d735da367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00ff8bb59e498520f2d313a780c58368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad1a1a741babcfbf9d7b86f361003e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63b07940d63410b74ccbff2429212c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce39bb9c149cd2e76d80965301648da71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b19957e409717278cfe185e8a12c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8e42c813346bad407a500a5035fc873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6d61e147470132b5c00491e42332a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d94345581088a4a58100a456a379675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb485a104602acd77dca29aed1088576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537ef1bc2159d9bcec6bfb765076dbe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2b754b9fe10b5565e572e654a0a6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4458c52b69093a635ad83a992e4e76c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc874e7a2cad655830c42eb8bceb68b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32abaebce43c21fd85903dba3a638281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78893a68382ba20a79e186f866cdb4ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735f83ba82f8177110aa2d5e7fcac9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29b2c0d02a85b3b38bcc0ad6ab4bdf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa249f6072a2453b8a8db34a1c5f1a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b3ef4031e4acc8eab41109003fcc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80eda1865f49339af62d7679d4dbe187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bb3a2dc5863e7b8ff6dca91bedaef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d1677851a6564834db41dcbf00d5889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f193d13ee474d9612c3cee9de83fd6290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c589d72d11a4f53dde51aa1bba607091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1dd100eb7a369933ad6cc36afc1cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bbd24e48a6cdafa4a39226fc4e68093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7a63ddcdfd02e3853e751de54ed7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64378e13c3f5fd93289e89434a9d13595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c4914f5a2fb617725b97129d37d9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f21ba1b381529dc1c15dea66e7d92597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd316bee4f8bac5692c9251ffff5c24a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e085e6765b622c647e40a8cfbf63e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a799c8be62d300cb55c527c092e09100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f843031808755c625c06742b4ce678101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035cc7fab343042bb30c7657d6983ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1995b5e94915daf995f24a61b9f899103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf49e0bf81f860c9efa3091993358f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe78504e2fcc1cd78f17bf8f01da11c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f82e8799c13c56aaf2c7ccf19904a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05844bd7c3f84ab8174b44c8047b55f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31464a28bc10407e755acecf24257467108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4f9f2d7c226920395d457de7b5a63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e9dfbf92e29ffa39b2987644d0fce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2983c07baaaa33426377b1a8f51cd5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e726215e84afb29c21c51c16d44bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00131f5298282f68175f5b16951ebe26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2804667bed7868633e33c3c334b89c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c96f42479f6f06fe49c96aa7eb4be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d203e0c93d60fe018f274f7ce97ffc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696ea04cc53139e536961080d9244f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ae66cc1adf35c57176bb5eb46dc0d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39832fd5b805862cf023997c3b3b915e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a4e4d275172a0d851fe798fb7f60e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8c4c4c9618d39f1d3365b27991787121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d800e2b5c2f94a2275585593b0f548122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2329949547277e4ddb563bbfb8cc4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ad48c5fd33afee2cdfb5771709937124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183595616eba72148b5a140b9042b9fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3117b6a2390f844cf7e7e6c0a98ae5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082a86352b099d42f1ccc489f55c695127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995ed3c0679292f4456cd729052165d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7700ed13246cad98e58aa54ab22ece129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382e29f49622649731219630e126a84130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6682d2ac5b4a3b1b0337b0872189915131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55cae7ceae55f40e9819e3a83216260132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20791324c6458a16717d5b878135cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f230bce382d2ec85d1f488e89a007134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f38ab9bc70ab458c00875e67b05504135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001e4e144384a932ac07ef748703264136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0df8771eff2c72ff1202ebfa92cc75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c32d92d5facb7e0de641e40bf78a89138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b7ee01c0a3b9b170fc8148cd5628b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e870faca75a8394e52a129efc811a92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc29ef4bffa2c8ac1a6c780c73d4532141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beb8bf7b88cd7c39d6eae4247cc40b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e04c5e9145b4bde76d306ad08dd5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30bd23246e8ffb1f86ebb915dd6dbe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14187f53cdb94faca4134c2bfa08e46b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767f32f1009eb83b02aedac4fc4bb16146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae5f12ce34b89b71135702c8812fed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57551d02d057807125d3106e1fdc9a2a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3702fb1c02bc3275a9f7e27988b269149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496996eef06187681babaa309fe21031150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4fe212b4b40dd332812cd84f9506e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d5bd318d6d1927903de59097f510c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc3c29b988f5f3dcfdfe57f62650af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21f83e6158a1670c0211a9241d11bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd3f7403a2edb85b8c967c025105e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb876b5c9240c3b28106b59e66a1459156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf023f3adb7e751a80cfaa5341b6f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5947bd063b25bf072eabf81c826cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf3e69da4f49b095287ea97ef4be89159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0230f002c7ad80fe0d7fa6672d762160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597368392e2fe9b48a41f0b94ae0655161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa1c780469e4e985a4908cbab8999f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad39f1fc1b9740f615797f6a4d9512c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5b4b067f754f194996d2bd37183a9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766761c54b5a0295b7a4a4661efb15c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7a96e79ff01ba99803c334ca3dc33166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed1af08d40b678a7b02981f693d35a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84fc07c8900589eb2e4ff05afefc6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9c4d39dd67c0f6f3e5ae5b2cf2304169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e164576d5486c8d37eb4105a414e634170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba6c44ba8a02f1f457b55bc0c41f4a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345957ed59b4baad244e0629ff37d1f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68044e93430fd570a2de533cfd383e24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c973b15c6e8bb22ed5360a2bd8c8af174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41017b0cc3ccf502a5e62398797bda5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78702375956c77d430f16bcf28dbd19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46eaf07fc65324e21ed4f2509d8f02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a25097d7335325ad3e1b95d1248de4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ea33ca437f482a5fffb71326cd5cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1695209a767420dca999b6368ae221c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c1b76cee478d9972f3f9716fc0313181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836e829a4db123be7516d957c06b1a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd111153b210dbc0b55d0638c219c1ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16e773f78f6feabf287598b443425e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fa0fa3abfebd1257d4374b07c9dfa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88348f5cd47eec2fbf7182933cf102f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8afdb80458ad42104db2a7dff64a14187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232b85df7b6c994087f45911e503674188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93461cc18f7bfe74e6fdd34fff851278189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436e8628f974be509e469ca32fd7fe3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9511192941ff2c8280fe289519912191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f9b598373bb56a7ab41fea969e866192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c865f82b98fea82bf45177168983c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea8a3a499f6e934af6b59f348d1b50194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2acf292c469a2e9fafcd5ef05eb43195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249c9fd773a89743741bb358a1b5dbc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de55d61cdcae08acc9e352d54131a5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026ce7a5d663f95260ed4f3a7571389198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d348d046d4dad887f7d6241ff6b35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea62c2951446def6ffb30d70edddbcf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f288cf3a03da021c786deffb66d738f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08777c83bc3c4b2c0e10937c3fcf930202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044199e1845c45cdf7dadfb5c8f3fef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7351088c81fcb3da81ebc2d39b27e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4e5817c67b1d34999211d59b4065c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4077c95d5469ec319153b06727c988206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1f5974d00fb5a8f62eccefb484f5a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbc45729708421cbf29938d088d7d0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405737edb7b47c49530947c58402d63209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5bc83eb2c3da692c8a880b26d883d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569304cb28b364a11d7b4d69fee812f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8064eeb6cb39c4d59cf3a28467f8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bca477ef9094bae898338111299026213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9b16225b88352003a958976b313b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359d2cf9365355285df226e1b503b28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82e720695e3be2afaf1c4e6d550a7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e9c4a0c87d0eab412cb28d8643536217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f07fbc0bd890a4ba30f05c6889666b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eef4a1bb4edadf87708a57a612188ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bef522315fe5ee5e65279296e9e90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47ec22985c693ef4b54a0491038a0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e44525e956de8e7241e0442fcc6a11222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26ac40c8c5cfcf33e640d79fe765fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a833865fbc1270314f9597f8d2fa705224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4466abd3cf974a2edf1720dcff49e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d203b9a7328e1c0c628129d9641ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5328569e89a02c43218aaaf737588227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701087578d60119ee4f3afcbc457139228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a182d01c30b2857c777ee7c6422b1a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650f482251b544fcf084746d168db67230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57428e960cc9bbcd11242b3c15710f77231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf808f5ec45f6f0f1fd55e527690ef4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269d4886721c4af4f7699a3c2e6670f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b0e57e878776929b6848fecf8e6a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46531090e703fc3b2cbd1dae06d2209e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ee3ea5e5dfc922e31cc4e2f9e37e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473af96b8faf0d3fbf698ca50c238492237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05332df9663874d8da72d830a5957de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c34b828580537e5cd1436822de2f2c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816f50d0b50e8af5f0d53ff19455b9c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879ccb9b43c60757b437a246f8f2d66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e8283b1dd478d955cd287583822fbb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02445fce1965136d5061049748356f45243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dbcd3c2a5834df5534ead739ba2f2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db6b5a54d767816f3a6f834965b594245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3701c1824eefd8bd26b593119278b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d269ab2dfb02aae28ab03e0a994cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faacb72562df79f559207378b0cd039248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7779ef47bc3051f1cade89d47ea92a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a4c0782916c6bdd286a4428831111250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fcc37525a88f653f3757b677353dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1fe0ef1e6c5f245ba60bfd8cf3193252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096d043638fec1b1f5663ba64dac295253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6205843b90d006f57b67a12239ea3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee4f75d4c990fe20abbf571281ea2a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df084810d6b1fa669224170f704e7c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851b9a837773b5ff94d03b268b7d89f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21cc199b4420b149ba8e6d2ad499bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f055a2b9dc94793687b99f95d85db51259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad30222998746ad233e8d0878db5fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b68981caff116ecba21782ec8b53e1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be544b11511d88193822ccaae914909262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7761edadc9cddbab0eda4120c77ccf9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb50317fd47177407b96879ede3044264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd431440f3f4452980828039071d24c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f304660abc21de1ef620340148027dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f3ab2b173f92d5f07f28c233bba7e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d0da47cd637ee513f2485b1e85910268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81de2bd049c6c605102b9ece2904bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8b6c7486d35d3484257bfaafb816a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f6edaeb3397f21bb77b5523a83fca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97ad39b57f8eeabce0532ca433d90b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d59e4755390e062315439ac9a229bc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f37ab0132469ab1a3d06878bea738274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a015089d9f233e14591822a086e80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29a1040eba76288976cd4bce205b1a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4159fff7df328ceddbfe3038814585277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee8d5f502433fbc1a6bb447a8c9eb6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a4292539bacf30c9f47eac8677b47279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a0f839222d26e36fe16080fa621dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e4618144703163d23be3bd7e8f611281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a0f67f370169a99106c7bfa7deea0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8021070fb1e0554e45f2e2b5e97fb8e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977bd53d5d4c4d110ad84915522d1da0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada26cca18e4d7aeddda2ae6b43499a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c25f8c64368bc351867b206c201739286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0617e15664ef7e9b33c58e312bb9231287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97141293277b0cbf08613bd22304781e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf4f75a776b93be7f30a81e31ce048289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf89463e3279d11702376e7932e6b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115afae17f37c6c96afa00bf7ba6d3c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38375ead01d937f42f3a5185af5a25dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a8363dc9df6e9a721740375dc4230293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ca796dabf3b7cda2c3bdaa955b1f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e8521ec4ad904930eff9b13413aea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe44e024b146bb95fdc66615125683296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972560fbe0b3c44e2bace0fed5d4853297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17eda87d77a0720268b5937a3e87f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb04f948ac4947bc5b912126e0bf22299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707cfb0729f17ac388033c1462953222300.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -10310,110 +10307,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10680,51 +10617,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J152"/>
+  <dimension ref="A1:J151"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -13590,958 +13527,933 @@
         <v>287</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I115" s="0">
         <v>3.93</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>17419</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>320</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>321</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I116" s="0">
         <v>2.66</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17419</v>
+        <v>17434</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>36</v>
+        <v>325</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="I117" s="0">
-        <v>2.66</v>
+        <v>5.72</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17434</v>
+        <v>17435</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>326</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>100</v>
       </c>
       <c r="I118" s="0">
-        <v>5.72</v>
+        <v>5.51</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17435</v>
+        <v>17438</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>332</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="I119" s="0">
-        <v>5.51</v>
+        <v>10.14</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17438</v>
+        <v>17439</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>333</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I120" s="0">
-        <v>10.14</v>
+        <v>8.92</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>17439</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E121" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I121" s="0">
         <v>8.92</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17439</v>
+        <v>17440</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>338</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I122" s="0">
-        <v>8.92</v>
+        <v>5.13</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17440</v>
+        <v>17441</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>10.14</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17441</v>
+        <v>17442</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>22.44</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17442</v>
+        <v>17446</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I125" s="0">
-        <v>22.44</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>17446</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>348</v>
       </c>
-      <c r="E126" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F126" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I126" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>17446</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I127" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17446</v>
+        <v>17458</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="I128" s="0">
-        <v>9.279999999999999</v>
+        <v>15.33</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17458</v>
+        <v>17478</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>16</v>
+        <v>332</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="I129" s="0">
-        <v>15.33</v>
+        <v>6.97</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17478</v>
+        <v>17518</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>333</v>
+        <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>180</v>
+        <v>71</v>
       </c>
       <c r="I130" s="0">
-        <v>6.97</v>
+        <v>6.33</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>17518</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>359</v>
       </c>
-      <c r="E131" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I131" s="0">
         <v>6.33</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17518</v>
+        <v>17572</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I132" s="0">
-        <v>6.33</v>
+        <v>3.87</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17572</v>
+        <v>17580</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="I133" s="0">
-        <v>3.87</v>
+        <v>3.17</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17580</v>
+        <v>17581</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>100</v>
       </c>
       <c r="I134" s="0">
-        <v>3.17</v>
+        <v>3.68</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17581</v>
+        <v>17584</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>100</v>
       </c>
       <c r="I135" s="0">
-        <v>3.68</v>
+        <v>9.48</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17584</v>
+        <v>17612</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="I136" s="0">
-        <v>9.48</v>
+        <v>1.56</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17612</v>
+        <v>17656</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>376</v>
-[...3 lines deleted...]
-      </c>
+        <v>378</v>
+      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>5.88</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17656</v>
+        <v>18259</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>379</v>
-[...1 lines deleted...]
-      <c r="F138" s="0"/>
+        <v>381</v>
+      </c>
+      <c r="F138" s="0" t="s">
+        <v>138</v>
+      </c>
       <c r="G138" s="0" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="I138" s="0">
-        <v>5.88</v>
+        <v>16.68</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>18259</v>
+        <v>18260</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I139" s="0">
-        <v>16.68</v>
+        <v>16.15</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>18260</v>
+        <v>18261</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I140" s="0">
-        <v>16.15</v>
+        <v>12.32</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>18261</v>
+        <v>18318</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>268</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="I141" s="0">
-        <v>12.32</v>
+        <v>4.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>18318</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>390</v>
       </c>
-      <c r="E142" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F142" s="0" t="s">
-        <v>268</v>
+        <v>49</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I142" s="0">
         <v>4.25</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18318</v>
+        <v>18322</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>4.33</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18322</v>
+        <v>18323</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I144" s="0">
-        <v>4.33</v>
+        <v>19.21</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>18323</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I145" s="0">
         <v>19.21</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18323</v>
+        <v>18334</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="I146" s="0">
-        <v>19.21</v>
+        <v>6.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>18334</v>
+        <v>18362</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="I147" s="0">
-        <v>6.11</v>
+        <v>6.68</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18362</v>
+        <v>18372</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="I148" s="0">
-        <v>6.68</v>
+        <v>5.74</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>18372</v>
       </c>
       <c r="D149" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E149" s="0" t="s">
         <v>407</v>
       </c>
-      <c r="E149" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>100</v>
       </c>
       <c r="I149" s="0">
         <v>5.74</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>18372</v>
+        <v>18373</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="I150" s="0">
-        <v>5.74</v>
+        <v>11.23</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>18373</v>
+        <v>18374</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I151" s="0">
-        <v>11.23</v>
+        <v>11.5</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
-[...11 lines deleted...]
-      <c r="E152" s="0" t="s">
         <v>415</v>
-      </c>
-[...10 lines deleted...]
-        <v>416</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>