--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1336,51 +1336,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91632ad0493707d556c9b2da6e21ab6d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610752ab31e1a6992bdef584a3622152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e549b13fe50f09edbe055f9a61a187c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698bcae33848abb211f47338f6223644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e317f471d59d1596c46141abbc8f55c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6c3002b0606c54c8dee27ba5144a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff64151ead27e8c206faf796fee76e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9681c09cbfe0a664bad1d8147629b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c92121fd1cee88e7ca1ac8175cd60a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465b956b694da06fae00dc7cb9c3b2010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f7eef102b79222bd9512de5c1266711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1f5e7d50528c49880cde78d792d5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5d1f708d45b23336242fb99c9a39f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ce41b7ca9365834b05c617947868314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032e7e10bc47b3d716ef6bd622e333915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6763846b8a60510b5c19a2374b8fe8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d064c8c05fcaf4ce4585dd0e59091717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ae4c8fe6d955cbb1641d7e1abd8bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766386e7946e4427b915bbb5a959029c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a8a724cce84adc1c4466de36b10a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f514f8473e0480bbfa8016e32f18e821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09a63b577a664904efe33c0478035722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e435e32325b6513b16190edb4fddf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5fefe4620c292fe0edd7d856576f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7285ace086e098b550bb8d7c57bdb3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70595e7848d1e66e1999343f6793d54a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420488e7fea5e56e1a559b052dfea7bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73e113ada7738e2e1a3f18d3d77f1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30518b95f0b1a2edf76638c4bab5784e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef11eb495712b317ab73679a24b9ae330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0fc454003a1aa4c53c4a692b33a9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea4cbea1484307bc3bd6ddf68db87b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839586808fd4824ce6a419ea9a400e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2cfabbe8f65cb6ab1ca8bbaab721834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf0b19a2fd8fed45a3af4c33f0956235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a8c77627311b7fc51ee0d6ae9c99e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45197921954534da4b2ea53275df5b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc959bf9282a95029a48e6bbd078a2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a16b509912a38ecf41a6ebc485dae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15654b5bd1ffd08d5cd6a7dffd93c93040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c54bac5ae3e904707fafed3c02e1541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba472f40274ef190880ccbb5161d032542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ecad366f7958fb8e9153d0594a7c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e682157d0479680c7d04c625eb610744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2280890055505b087cf2cdffa54577745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15365ab10249f815595e49a9f8b1b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129033d85892b96981767aa1de71057547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbaf1a3da4c5d0a8f867a35ce7926b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a017839ee8eb62887c7984cc266590049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c27ec73b7c8ac65caa8706d76359d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5fd2103fd071b485877e136515b8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84928a10e057f439b7555b6a31533d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61754fdf179c0d36f1d321b40afa3cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd15d162e6669d2beef9fc8a3d942b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06acee98be8fa930b401ead01e8813f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71573b08532a33258a2cd91ef0f92156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad599d5775abd7abd0653616532f92757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6fd0ec00fa7ab44d0799de138bb5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7340dc66f490d175a049de3d61f0c8159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b5b91436f26f04d9507dcfe0e3d7d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c249b9d0a06b1c34ceb11229fa4497f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da521e8bbf303cbdd334558a594d97262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf3d458a0d9b0d05cdce707c6744c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19916124cbf75d52bbb878d311ceb3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8894eb531f65a6378be3c091415c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465ed5a88c88eb1f21c57167e25cde966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b221228eca4b9a82e25bbda48b3892e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fecdfb48c0629f3029f45664b6e3d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f7dee1fcb64e125136ed72b7a607069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff27e5ed01fc42fa79ade74fba284d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de398de8212dd72ef7429e14c39e1cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531d7293c604748617b071f3062a12272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed34206b9f7ba1b2221b4868d1876773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374ba5bc8166b8ee86ff3a34f2a2b9b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9ad9d565388ad9609e59619c2d6d375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd5ef3779e47a48595ca708dc77a2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316e75c902686f298fc7ba5056c0d8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56f5a0a38fa06eac1cc10e74adac6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b84995e8277b55588c0cf5174edbf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf23e01951b747bd0e597de367b35280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2ec3e04fe8885515159c0ac9fbd1081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef747136b795bb5c459d42f87b64fac782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f112088e60121ab0e0470619e838e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b5bfd9bf1509d4f42e1d025d4ed6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba8c8b00fad95182524283e2ed6ae185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66726ae2b9c4256bd9b362555d43cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4591a0ce950887804157b7afcdca8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2884a92633e9e4ce7305341c9f57788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364c66a8f2826b14c3a4cc2aea99f4189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d08e8db37ff0f3f01ab379141c2b6090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832f561e0e31813498e825b17f3846d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca1b3dd077f57b8777f6f50ebe6c2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2d6ed2cad88842a95fa1018c597af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399e684376a34b6048e3f7607afbecb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591980d94a2c12f4550b9620a7058ed895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89eaa621914afd91ba20ee97cf58c8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ce3cf024a58177cc63d6a995f2bf897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4943b3c3f9f6544cb86c28f5efd5f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88266f3ea1d21432a9f9202097102699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05a2c25462ad3aab683c54f11010c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeead9f6d721419d7c0d86c72d69633101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0f15358a23430e27b29bbbfd8d2e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50171481f01516936e36929f1a1e27103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666195b78d3a79fee94efe8dc0919d49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c9cd06aea80ce9e63b1e670a0a3f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e787c95f7b30d6317ec71fd2315c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcefceecda26b815a5a22d6e2b84bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37351eea8ede2cf6353690f6264e5c5c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a5f48d82febc785987be05e3058ed109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d75b773486c97051f802f0006bc035110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319197acf75f74ed603bed5f26e8b766111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6fb38be1b33942d6ad37f6d426e88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c376ddf74bbf185dbf8880429919e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e08d236f1a2c108f83933bdd69808114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d1b05aac50d59c01d10b223d147a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef3b753b30b00bfdd6e9f61a1a5646116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1ac7c0919ac145b0e89493d449dec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4269188bc528187c16a5c174246c681118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43a5408c9050bef7d53ae753ffc7ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f09f9b6e59037722b8ccd5b0d4ea5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516449fe82a99eab79c20d131647c829121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da6769b441ec0daa78771ec07f7802122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50113d602b61dc0e482b0885226a17db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd6905410fccaea67d11d961de8a85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799169244e12173f9cbb9c741b7baf6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84664b9ea5dc616f4ebb9a4dea80a5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec0470b6f2bd400b84d7a42b6513e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5229d6acddc063b1b9e624de996423128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a551a3dc10bf223828106bb14b14011129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d445d1d3f5e255cf51a11176f80ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81599a27ecd6e75a2a2003b2389f7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4e877058c7dc45c329bc53836f655132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae3bc1adf27f1207906c946ac9ecd0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e7f33fb3e2c51d1d13ef89564fb63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b0a8768411903906a683572aea98f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfa6586d6f93a31b3f96e54f10fee3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7449ee70bd0f2529021e615fb0b5397137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2f1be787fef776d33c6d6104ca6a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a64d9c6823a7c9078eeb9d31e0286b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d151262938f9f1001e5ad135164808a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff9eba4e828389f8131da54142477c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba29bb8d7717deb4f19c60897de907142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac097c5726e132b5566e4dda7e904b36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f948836e31b0ad194cd2d6c104bc7d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a02c4580873a27f032b4d526b53eae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e78567a8f8a55f192e0b5bbe9a16f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca0bda2d950348c2dcc0bd9d431a3f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38345db47963b7b06383e0a0170508b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e4d7e038ffa53ce89778f547f4f3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87307efc073bd78382ae6d8a9feed2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5451cb02ad105d8832883e000db88b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3714b1e6ef4fab60c8f563a6d24ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c62fcffd615f8d28f2d3c68a17855153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260d1e88040d3b26c7bf22833ba7197154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155df4953c8020a1ff3af376f3191f9b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edba47a98a5e8594c565268d4deb0d1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e413c410c963a7c64e90e99d738f94e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dac9290bb468c959a3ea204b9471e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dd75527e8648d3ce3844f1f9cf0fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d2ea3e01e235c40e3f21f439b84fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d96d6daad53d6cb6c4c9b044634a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb6f5707202339e2c62de29f69e9b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2e2f943119f20bb84d30ad53e7d7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729501db701e08f0ec44630b226cd577164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25f4d879fe737b851c7746e53f3d4e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc08ddd9e6165b1f70beb5bc8cff94d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535b17ecb2d7d199cc799a249dc1c75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f809eeb697048da9f59fa21e8bc4230168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff6435d4bc4e2491389299527eaf92169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e09aaf6ccfc37d3028893468f5966170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac6f78de0361255c0ed7c532ab9020171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7559a29487b086a60b6f372e0b6f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae8c392537ebbd6b4cb05193b5b624173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008772a60e991c5d0e67ce2ce137108174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0da0ef507c49c1afe6b31ac1d72f0c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7f38fd11a83c84ee7b272a4cb229c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ba51a8ce2892c0164c7544259b64d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad2e3b4fd5ffceeb2116ee41e42fb9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f2315a5e7e9c9e1f6832a0da65dc0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ca1118d2e7e84f2de5bb1ad054089180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508be754267114f57600faab14ea3df0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014e4e7a8df7b74251fa0eeeee14979182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809705dbc3d6af243a48b262a6ccbdc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6d4db70cd8934665cc417c5f00f8a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a9935de81ef82eb50e12874be916e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84131c2670da10b32b9a66f8fee00932186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ef881e875fc7609deb92f3ca78a1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32f228969bf3f70eb052e36be5558d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13745bc5f3355cf01f426a8b65a962eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc712382c51fa0001b99669d3d57a8b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201c48fa59536e2f29595bb6ddf19eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bc6ed75eb5168ac28586bbd068927192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273cddc3a93f519d59c8373c93efb0b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7a1a4b6f396090d48982de91dcfd0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a337ba82013097318a858513426df2f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837978d42c40ad2701b6d5c1d1883149196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d0e5e5ce8d93899457c0bdf298abc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95351a9bf68de3311115004a69b36e19198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0432d6521688c2f66ca542758eb444199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74cb880766447260b3c948b8f62024200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbdb610124003e8e76b53082251fe0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbadceb479916fa0da0afbf820c7e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f517fcaa1fe01d3a520135c6706b7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d9aee1252fbca9fe4c67a678ecc27204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f6a8443a4daf7843f110eb32510e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7bc51e464df7e4eb0c59c427888c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadbca53ec0e6107da9009ea07dd7ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265f5dc9d3d65547dd514b4504e0d0a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9dbbda2f130b530a4b4d7cb0d3380209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11998ee65bfef4c7f2a663c9cc8182d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aca1ac52674085bb3f35428db0dda8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b3cb5bec387e8019183c5abffb57e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198541298160e5dcc6868aa0c70f86dc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a797bd78e78c1eac8b7a47f54a5ab9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffeeba12d9ff3d01e5359160e5f600215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93415628baeb96ff57e1487d9a3947a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a43e2badda911f11adc893726b0612217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78fa30658c512ba3c885ae628ee03b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb1350e3b360dc10d057e7390db5a3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d964a3575f8543e277c41ec57a784220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206b967e147772d359230167c6cb7ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07e501d40a92152feeca1192e07b5b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f98b3bf8f38b827416e746fdec2e19223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89966cfaae5ad160d37d3c9a94e939224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcce3056e7f54395a1477b8ce3d93ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55aeab4a3e2f451c6efe53acc28804226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6106745110e4beedffca638add4ed5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b796b38a8c6d39cdef9ddf99b17de1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1785f8a7a98a4e509bfebd72df0a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204157296390a1ef325523dc1a72c4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7d27c4350cb91171134a18b2f485b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e6aff7d292fb5ae54edd5e3819d4b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cff529f078fbdb523fe063a4f7ea2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa47ec2d51f1c848c603864aa0f78a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51728ef1af3a3a94e45bc6a8d9b36391235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db88828006121ec2bcd964e0aaa32a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d16826aaa9cdf32539d1fd5ac0cb33237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccaf13aeb09b36d4fe292ba29815ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff718605fcac3997816d0d0fe93b64e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f33c569d84502cb66b276b08296ae9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71fc0605a840162846b12d09ce6a82241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de759e6395a961d4b759b3959b36351242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fd06743cd2b3d6cad5861c07ccf27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b3c6383edcd0cd7eef14cfd5e6b5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787d177e19be28e4895ef1f8a687877245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd90fbbf70cc1fdbba137e509888d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e98728d42416bd4ac1f6f1cc07df5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e638320f69240ec240ce0367d59074248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c0687e1357f90ab3bfb9381a8c130249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fea30ade4d8b7cfbe042904b3cf570250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae1ff234e526246a1c3ba4405d2ec1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8a49b4af2ff9fb114c7616414e68f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31f81a039f3f584fd559e46d9a3e0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8002b872f0a2b03077e8bc595211f971254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8784962693152498758d0265a7a404c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04d843db386200b3a4fd515769a4b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629500ae8127328d904df2316ee7bc9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fce23f91001dc7f7a1f3628612f65258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a36e9af617f2141c2d43195cedb92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bab34cce67f278ee3ac2a985f5baa5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f2028c6e499d5fb089a89cab3f75f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b622056d0ccd83fccec39d739e3a14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fc1f9f75effaf340a866a67dc3114263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92963e80e35413efe5a7317bcf6b2a1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5d80685e9b9c71a750df2bed23449265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5914a36a076778783e49f065316c6c5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1d93cea58187333c718d43c76f921267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66957af85e989623d32d1873cb0765d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9b532e537e8fecbc82b3255a0d91b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc16e333adf4a46f4f1fa2bff4d18f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409793b770a79b508931d63635145e3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6a9ec97b2e780a9c286a4de9030a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0c789764766c7f9df5e303041eca8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2b1c23096605ea83b82621609cc2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e630885578aa9287c465ee0156b94275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53da46e3c4d45f9766d1f94e46e8c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40000393abf80d8cf1b6ec240ac1f0df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901895011902bf8f7f7e7a2b5a5c725e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55184f3fa7430b476d656f3cfa2f42aa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9246ef1e66ff517014dd6b1ecfef79280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e04df6a4c1c9b9e98affeb40f9ff0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33c17597d03c9628a32711ad30a87c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb511a9bbdb16aee86a81bdb207a5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21e477591834ece242334113b76b3a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6891648b5df9a3d53334895fed0dd27285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9e496626c42937b9f6176ad27200a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c47a16fba9972aad747c426c7f0a2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065dd23a1d5138cc7239ed030fdff87288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337d0f4edd72aef85ed2c0a723231db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de3673becfe285d27155a22be8997c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577915b446557e6418694c9905fe60d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d523b2cc8c02db91d76f63f2b7f27cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a04af228db2818aba547295a18ec28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f2d1a2851d29ce853b33e40cbe124294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93138ef44ca28374b4004b38bac9e689295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19064d98862a7f95bf6aa057b14b8319296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aeca771ba689576c612b0a38c9e47c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53181ce2823a71d4bb4d264ba25eade9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14008a44d9cfd8edbdfbdc8f641d77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65ab7cffd96d7a983a91cf69bf7ca3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930499dd0a1e9bb356b2fe32a943ec1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ee8fa38fc18955c90d9230a2605c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c953beb64486fb756a3b071b4cf4c9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1adaef82b765ca0ad6017492ffa9a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78cae4f93cff6008fc58a7194fb824305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe057c4944bb67aa38bfcb44f232525306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d88118b0447381558a638d4fbd3c70307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ee07e71d15c95757780110ac445ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f8fb12c5bcd3cdff72c5a9a45ba48309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef9eac48e8b2b4e84ca8c5e3a4b2eb310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cd6c509210631f88ebeaebd6e2f9c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a732a32c2a279a2f8ada5c2c83d4c8e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7c18fcfaca5c78c72123fd9790f3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631461a68a3f680a79943ffeb6acc9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f79ffbce157b5b0bb131fa01dc4bc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df2ee8e49adc686be867511233caa76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7107dc21b369292344b0f9cd19f6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569e7cbca68b75a4709140481f6a31a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02d21f5f8f485b1ee81fb8e619e1f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5f78bf538355c80f225680fbaaeb010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94ac71441ad20f8f95d60d787d7c5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb88966c7f7b729be784851166a4b4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdad1cef19f958f1857978f28bb51f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e0a338b280187105e0d315178516a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adce15e0aa23ac223e307ce393bce9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d5f91a503573ef69fc4d0a3ca60b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a88799fa7244f2e287e32d037826d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80923b370a53639cf68713a8cf34f5a518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb70edddd54810d3596e46dbc61cf9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d72fec859a2e54989b140c6e11cf5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab36d91f946adcda67f550cc424be421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826bc88bf0a2dab98c27253325d996522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871f40532439e3928f05404a8466eee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f16b1ba35ae107a7b1f13dff82bd3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e84531ebc8631c3d56edf198ee69425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e412923a2314b945a4c37ef8ad956726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff098e9abff560818cd514236012c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61928a89dd44f434c8fdbf656feaecf828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7f0c5ea306e4bb5886e837211ec8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02847bc5b107ff22c63ef7c37c87e3ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a2c5bfb0ccf2c33e556fd13cc213731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756689c1a0c76fcb11b957edfbc827f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070443907fac08417d72ed4bb81e5c8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a103393d2ac82c67b8668b2e50c1f934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40affadf6e80d8fbc3520ab17231bd1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281223596c0beadbbea6ef316db7daf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25158de370b8bf216610fc1595bf509f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bde0c66be809ee44b7eff768060fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a86a2688fe8dbdc11a14296f9709c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1dfc348f1e5abdf236231816060eb040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8438acd652493d20cbe8de1c8afb5a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63acb96ad03a2c83095a4b7009b8f0f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc1e403c4f8442194fd5e20079d11a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03b99021a4d044da49d743f1ad2d7644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb143b5ad49e6cee7d65e9ba08b4037445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd865b4601d596bb20676375f6aa98646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8883f0e4392a248e5b8561246a9ea347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac70d77ea5610e8f9cb5e5782baa9ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edb8d0490579cd29aedadf1b5a647849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d11fc9f61ae533a520bfa6e27619750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d8e05b929e6d2ea5a5cbb6925b96451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b5a3921a05d6f45e064c40eab334352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58601e43dcf003f8c6d0d8d80e3743453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786b6732899a34e48588dd34b07da7a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a811d2addb7cba3113e1eee5ef98f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2efdf885be6cb665fa802e216b27de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1629d04b1d4054c325c130f72c3d85057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff470ade0a78883178073bb3ed841c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61a7a5c8a2c3070d12b89bff97c67859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d349733f3bbd7e2537251caa1c605ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b47f4c2a53672f232f4a09cfe88bdc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126b7f98cd044a3c5059aa192b19a3862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f7470939e3727973b37b1e5d441bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410a22932186d425f5420e74be64e7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce31c91f1e40c04098ffab656707b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6742e7e27b1f1b87806664c574fa966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a247f215868eb4af0987f679992b4e067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69fd4e2262f31025d1bdad240b54ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb908163637fd47233b5e55aa59591869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709429df1b6f11e55158935a0af8ad4e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a67fdf151b8759984a2e7d1fca37471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de1957de39f0232a5802be8ab4ba5472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d2db1053812593f989fd9fb9058fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81921dbbd5b5a1a4b45d3ca0466f23c074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae78c8885a6d060b710ee5e0d2789e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b80bb2aa4e082d9f9d7ae6e6d93bc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41220502fc25082c03a7bae2e72df93f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda62d8b7bdcb0cabbdb664134ca904b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202bee8d8374c8dc47d5713029345e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32516a7c54fe247b01fb5a7c6174b2080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215d4340052c24cc479d18f9571b0b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a3c5fcf23152051ce4422991740b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d77b3fe193ecef95fb72727a0b63e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b447dbfdf16e1b0021b2d24d2fe99684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b005d79b3e07bfa4cf45d4d89f6bf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f1747c84decf42cc48bdc88bcf4ec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06871f9fb8a3a631d4ed3e690b4891b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d9045a6db4e603220d2ff79ec132d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d950f2d4e019d4b7e40d2d76c809789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa680cd085b2acdc5619563a6ebcbc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd23e81a0b934327da2b2a75cfa0c9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308ca2467beeddbd48b008cdf451f1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e012221edd23ae90c55118b28ef45d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f762e6133278397f15c1b2c9c276cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223387628d2cf503c706e8fdf464abc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca3e4a7dbc2276573da6d89c0f202c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ca646b1eb9b9b222c55ecf8bf1cdd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ec74dcd5ac77a938507fec1ba54ad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df29275851403399a6c5372fdb6e2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff3c8f1beaab8d6d245a3dd0072caa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803d16e2c53c4d0f466d9f3c0b7a50e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6098efe0e8f6d1b36d37c6b51a2146102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50bc7ea96c669b9d639871995a2e00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594de2f55ee9f87ab4d8f72cc0cb8335104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b0e7f3ec6526312ff09c5086d84fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20ab6b4332917d257c77d0ef318ed5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140f699e06e494e4f67395db81d18eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889521cd495bebd0b6cbdc563e4d3f10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28781edb12dcfd7224ed2882cbba7609109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac910e86c6a4336d6c4d5a882bc2400e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07111ce7f30a36aef10224bc849b0f6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9705dfc1381613547102943f0388f65112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d48c6dda39c9f69c4226dbb61d5b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca2b28b1cc27193a744bc64df99322114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca092dd2d1df2ea18db783b6280c4f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fc20e8856067997da2c6297be725b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfa5829311124d1026975295e19880117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a307dc52c15c3af0f76a96eee33b537118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3535c8e777704a693b55ad966b354119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387b6bfce250a63213ae70be0f52bba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2af08ea53813cebe2a21af3280fcee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2859bda14c7dfb325b1ab419743bcc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747b6e371e830fbe24bb6c7f52c3eed7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559abb3d1dffbcdd0d233e6d5f0838bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6776c415b0705357980df714f23d9fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f627edadc7b30fe344ed46ad11fd3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c951a65838d965e9955fe6451d3b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54059fa1e6676ae9c383c9a617226d95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b962b56016c2e076714b020103bdd13a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a37f41eb168de5386ed0859c40d5e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bd28deab9f411adf46ec0b0168d89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddb1a7b92638ec129b036592b27d31132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b36e947a43dfb3aed725ac40ef95d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f8748a7dc85e2bbf3b4cb372e1c63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6f5a3e24981c1a70d34f2dbdd9268135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc391f49f3f570b43f32ef5159d900136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e011e7a50c57d979c340013c76b060137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbc6ac18d42675eff5ee02d0e716d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc52f31c00c1dc06aecff96e7878d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574744784f83caf845751b7d546a702140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c958af15b3470207a899d0e2d6726b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6d5caf7a957beeec5fe681b7f693a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963fa1baff41c5354cb48086cc4c3ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae739f8982e2c0b3ef2f824dfdf676f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204b6df83be382ff11e8139311f018c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcdfd7d9db0601709d1b87249755df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600ac1f4e80b7c0c8b1dcbfcc5c5c52147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79258617c594ba4e0cc59c626ca3e62e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81364d16f270c9f43aed96ea2fe792149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863eb9a73dd8267116470c8cf350a4b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fc4b99f9314a0dfcf8e122473962a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f637928f5d9eadd93d5254c94877911152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1836c5438f4ec4417de0f7a85215a0f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bf4e86259e71ca3181f53fa1f8d74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efbf6599e4a28a869eec939baa8bff155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e3fcce3aa745c2f53a0557010343ba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33624a81f970b89c9a921d4f694406f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832422af0ce94c84b36a775584acb7a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464eb097516f88f51655933d6b4c6a4e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2335f800da5e849c9fd5e24dcae47160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006a05964c2b35d52c08f9300137f8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f2cef8c6112dfcb695e0b768c9d5a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6b789c8b842097b82e0db02e66bec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa87b088d1b95e085b8cc3cce93147b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c5437937dca40b719b968cef48194165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebb2ca8979e9d82062e10c623163da166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea4128c69dee844aae48361cca26b9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e72d6f83ed88e4765f5a256bc07268168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5136c133a38c0254561ecb5bd943d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8884c1b451ee1f627ed7ed78325a13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599e97ccef1ad36c486d7e4fa92f683171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82a8eb1786d54e8ba420d40e28da30172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f3a9357c803150bcb589d119c218b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2b90eb7b9c3e9c351b300a9150b01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c46965eaa428d36225d54ff73b175175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468cfd03747b5b45e41142fa9cba050176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f3358166fef31d568d80200066b1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad0a336bfac0bc0b3890665774b808178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6bfe0ac506cf1f349bdc6dc2fc52a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99838c1887e4ca2ac0a625282099a0b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49229019bfc698814fcc9af14a9792181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d5802ff00910ad40b1bf48009703f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956fdbb8af0a8beb55deb0bfd23e2ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b586f855c0702ff0e5cefb67ca4a26f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a286a8ed1a43afde734c3c1b62505a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5f2aff6ff82f24aef0c338e2ccac3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc1da1960df2d6c7a4aac7ce6c12c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9c977ded13a8210e2a8dc182b63eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf204cd242a02be6401f313ccaab2b8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe152f4021200f177ba98fd0ec8d3107190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65dc8d2b771d4baf2c34ce73c09c86191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b7f67470868989fff77194a978aec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385f45e7fb1f4212b8c07f90d20c610193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e6065c11afc563bf291fef98ece55194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e761c10575c2a0620d19b72d5434e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7036a2d74480e926d82bda7d1eebf1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02787a3d5668936a265fc14cbae92bea197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853183acd1a0441eb4d216a4c196c4b2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237307cfb18c0ccecaef4668e431f7ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662e50bc1ddb60e36cb167f91fe7575200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43440a299673730e27ca71ee2955b2ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb122df4bf11c273c735ed60a73af0b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491f05a540fb20e51352849e9d188f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4fe87d263a811dc7bbc2b63b8c801204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58975f6b3a69b60033a523dd2b4f6852205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f08ca6afec3bf0b4790f12a584717206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe88e17d7eb9462fa740b728740947c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84106b03081552ca073ed1de6d9fcbf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a744bc9d2c74108f574713a698a36fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e3163ef78b61e2cc5f88d1ac6ea99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0fca5b6c6a244589e46d2a3297c0c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f20e013c7da0774c266bdd8791b2e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c551d64595ddd05c80f138e38cbde213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621235a46f72203320be1c283ecf6c45214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a18fb56dfb2992fad74aad15a354e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e4e68977de3d3ac84e79e94122ea8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23e5f0c8b87985c4948037f8767b62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ee161122daf2e6e21329e82a37e1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119044f07a48b0b2885f301a68a8d10219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bab3ed9a814fc3377e8342f1b1ace220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8664acd07c4f7115e471b83a8da319221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5de79134bab675fa30b258f54d54d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370352e0acc11a59f9271e651b12f7f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403b87f136e35c87d26025e1530d63a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be92b46c3d218d90ba3db46814ef510225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b7f7455276b40086cef95ede8c4f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5b8b46b013bd7f096ea5466f43d3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153ecd4c859323f0844312c24dc91a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484d33914df6380045d2959ab23ff29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0856e9eeef1cfc0bebfd9edd9bf2e3f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae3871a5c01fd820eea08784b9ee47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad0a548856ee5c6025392077def7e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d20cd8ba86ac5b1e4b94d49540076233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8ca3c1fc64a92d5544a26990a5f97234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b7807c6a69fada3fd5f18b5a65a7d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f99d799948246462c127934f58664236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360eafedc5e2f989b8499e3a449825d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c636c06e6a1788d0f74e86dd82670e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e6d5ae03d62f9f7d1e6a4add9ef35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d28b8a92f1713b2fc8dc185354afa3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fff8030ef6330079b851d507727274241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442665e0246c8648c0881202ab5bfdc3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a665feaa44f89cd3a36ba8dc36656b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818048bc7e9aa2f1191dc5abb5a650c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb1d984d4f266059c8352f75a34c64245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec19548c137d70973ecf64da6e73e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404fd41e4a60039064c3d29c29c88fd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13adf0f8610a48020e83a81b1f71ac4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b126b510db0ffcf355e362e2b39693249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302eabe19eff667b3733c74cd18db7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5a7fe48696a726671238b64bacace251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15899b76269ec3f985de6b2f5ca918a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc26681d888d609b8a8d4cb4e4ed76b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32728418011984cc78d6953d5a44a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e917b53e734c00f413b1ee15b7583e5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0b6a9cbf4cce14330c5def86be9e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7148813894ac3f98d719ee685045ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1872594c4a98033dfd77f97d213e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b952003c6c6727436f495bb3d0223259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ab89d187cb6bab26f66d00b942bf8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fe06f36199855b824baf0887c4b54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68dd3fa1127222ba9240e0570cf4c7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78d33092ef4387b630e5d06051bfcc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5420c7adcc4e1bc08080e47593f000264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e98f0f9c9c0c1fc004e61a42f05b1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97517276667d12902b6ed82599e65a4d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823332751c061522fc6c0ebfa5295ebf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529d571d2629538915512a5f3b26f22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4657c664350ef991e86d4756e32bd4c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9cb32be21a69e952dbdb0031c2e13270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d416237fefd657e8c6d48e49fa789417271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebe57467fac4b365d3030841a685c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efdc552963432aab5bbe84e54079a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfd07ba344867e2f7b5cbc3f9a01b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088227cdef9006ad4c87333b1cec7c3e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa0e936050ed1fa1054ff0cc873d37276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243648e5f96594772c2a70335cf8898277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2a37437e50f8182fcfbbfce1db267278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfe1e8699db4ec65721993256638d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7363c163928ecf74cfc3c0182a5cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff34dc2768d51bb72d55c091e55e190281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a764d30601c79a9d271d97748d1c195282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fb2c001e4ac2ae57a4079ee318522283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3943c8c981b3b8a5ec16052d3d627f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef857bec090dbccdf3a691325e797e02285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293a05846420ac3bbd2cf9fcebd2bd8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96586e532cd28be331c0246998a29e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626ea6927fb7c60cc2635257c458466288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e26ce15ac2392ccc4307d25e445b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2500f370b738e7eb4c915799483961f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddec42fdf434bf8c92bb40edfa1b8b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec261c14321cc0fa85e071e82d4a3db0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced9a2ba97efd2309e94d0299015a03293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbe687ff9adc00df91095eb41b8e8f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613de6a8f54d4ca32905f352438c0e4b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cfd0731057beb15767be4027a98d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931cb0b1348c0bdf24a52dd2b4f6d9e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57133aa226b85b3778eb805b048ef6b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7505d5d88cc59f473ebe3d3d3b57dc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2e8bbc856ee0403d8d17c3b3fb737300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6179de1e8e58c4a2ffaf1fe55ac353301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02925dd4e760f9a63b2351214194829d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38bfbfeef0f6598f3d09b3f46b77df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17901261f2bc965a53eb3671230bdbf8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4aba78981c2111ca4a73c0ce5b51b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a59fe9ce2fe89c33bde79d1b090b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28605d44ddc0d7e98d92ee786cfee673307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a70c411cf689fa195c53e9d4362112308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a4602482926ec3abd4355cea1c06b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c26365cd64e1ab57afe09f4ee2879310.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>