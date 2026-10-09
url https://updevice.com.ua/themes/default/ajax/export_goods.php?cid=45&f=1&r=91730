--- v0 (2026-08-19)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1102,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1187,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac274018361f30f8c7633e1a83beb6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfe5a36e76e03c81878467f18ea45e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb051936053fe3d1d5fca489d0359bed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15041868b230345ae3ddf85d8d4966214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c4f783ccec7474d2b014fcb3da65e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7247a3d19fe2a6edb8f13bbf6ed2ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb055c91efd2b7ab55b786a0b46e7ef37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be4075a3a78e77bb48052da7e08cf18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1d213e6ec44c9410b88f39ff8992f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9533a2e0c40823c9ee832ac11d0a47710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1b488de5e5b2318607d6a8d7d5d5e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3ec80d0738758ded18676a7355d4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8430f7266e0e5899e06c8ee3a709813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d943c30b9673ef0bb205b7e5ec08e2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8fcdd3681e24227796d8fffdaedf515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0a08226fc9a499e52a95347fd098d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00246eea26964b464f5aba78e2582917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b40fbf609a28fb5e89dbe3a2552f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92426214843db2ebc5741d755dc420c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238d6bf0236ed02606843e11a1df34f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10120db2ffdeedac4d67595d9ba3c0a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b56942ffbee84f84ea81f5248784ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3285135f36ccdcb776b087959e51c9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7503300d1ca6d91ad258aee6f4c20a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cf1feb885716ce27ea9cafaa1c88325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424734cc55650048a6518d5d96dc25626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a762140fcd1699e47314b18f75238527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631dfbd90cbed892a0c66f373d8a8e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260746b130484667c3337ea5c8d349829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c2c2ba492c934384e3925e52f6b2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41921e710108399ab466f3a15631f0e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463673e6d9e461846f06a80f4906a1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322effdc0e6755a4a41fa359abba3d8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46436bfd9a7bed146206918efbfe5c6f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5d698deee2fcad256dc1136c2be9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb36926c1490d02d71d613abd6871136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63c3501bb0d164c6d663d5f6d340ba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea144d7a8d15e1b602e4d17e5e2773c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15eb90a25e980980a99cac07c0775539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d5e43cb13f869d219726ff396806340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b762353f454a4979fa82caffc1b05241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a66b73f55e260b080b8299460355742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464541e3b6fb291711c6f6c14ee8b2c043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39402834b018e933c958a1c895df752f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d965e59a721b47de684ad65c413f3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e327dbe6cc8a1eed182ba92ebd2e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32767a902c070938f4ef565c9c7c83c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6d2a5f337d87b330787412111daf548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94123a5b9cb4bf16d9caefee03c5939d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57060ae76fec55c15fd5bd29448cf62450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8090486ae85bef296043e36c12ca2c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15832a380aa1ce5c6708ae55c861e60952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1db39975135e1a07b5b62afbd39eca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4f7592ec08b4bc3467db259e6c68f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90adbd62be37e0895fb546b3d07b8c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e003ffb0e99f89a742db7babc79d456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb02b7021e89d020a87b819723123b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e367cb9beaf9538c7f0328cb561b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcaa120557c9d70ad16066e2d1cdbc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcc710d39012b30e9b286f5f031ff960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fe948213240afc708057a8cf4b14161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df910763b884d1ec5e0cb84b143d15e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7c4a892e6dd584181aeff3bbc82d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6d54013b80fa8ad462780b0643d3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1c0e350add37ebcbd3f26bcfee51765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d2a7abdb2899df34773c6e223c53266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727991c96983907f971a14e97209273a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b2ec14691bba6be34767b0e1f98ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717e5e4e7d24a5a3cf602a7583d324669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6533731f35629a01e8ec4e390f71cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a793519c6f21602d4fee1f4fdde887171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6649c2c40c6cb8123b5e11ba175a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d2b2225764acae732c075cdcfa04473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b196447a5fd6e783c6aa2664c9bc51074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c1d748db88142dd91a48836a3759d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac8886aa599e7471e23ed183b58a9676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad263d09db8edf42bdc810c004b0d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3183cd50911fef3c05c680f308577978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542f82b19651c215779952e7700ff3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60b25d8c74c85d88ec4b01575e77b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc20dd21aa9ce791ba505cabbf9e9b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab21c8646a93319df0d3dd1bc83352782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cdca109b79d10f08920d7b889134183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb365f7f54885754e11e9f62fdbe663984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4def764fcd17eead4a66424779e5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffddc6edf38053261c6a337a3fa1aae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88984a19ffc02badfaa8afbd99f529f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec72b50d9376d1b867b13e216d3704588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217976f85b8ca7a849fc6d75344c51889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c018686786848da45de6850b4d419290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082a831adadd787b9a68172e50071ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587516ab6de125d68bfef1f50fb119fc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4f057f1ed2cd2677f5c7068e7e95f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1f593e425dc4fca96e05074f79d2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068cacabf7fd51c86ca7ef2e55f3bcb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc5d4e1b2a1690b0e1dc2ad98a7a3096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bf6feaa3125254f5d926d92b92e1597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98b35040a07aea009bd3cf2e16900098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6fb9ac34ffafabb7eef5d33e7dbe399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850a74a2ae0f94c55c88d0618c0be5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a064cd74c404d5dbee0b9677dd3a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606841421133ffa07535dd344796b5ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b0d0b7bad186d1f183a517c579f14103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce065361113a7dcc2b5a040cb79626f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011e0dac95c61f9c20eb0b6b188a094105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c43e1faaf7b575d7162f5d896a99f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ab8c0611f1791418afd8d90c761b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01501fe4583749775eea54ed2eefd1e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810b2caf4b4b8195154ec05d7d2b360109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc212e02a05c380eabecb5c6ceb3c30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199f47e1e97003dc27c099af1f32d06111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f33facfb96a867e7cb233f9117d9e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a8ddc568454dfecafd238be376d85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46637d7faec28e7490721b1c7f15f87114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c48b247c176ba46382a316640c68a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a3f246dd14642eaa953cdc3c3a7e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf29661ab4b155042b5a327c8c5e500117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd0015c699feee3a5013783037664e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c2333f2e938110988619153dae751119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2c9947f6266c9af24e2ae6287a640120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e29bcdb9ca64dcff06ee699b130dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb17a29c8f07ec5e33ed46838186891122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be8d15dcaf0d7b99f8e575d94d783f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12cdd117053eba8fea22163e21ebf5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbf242dbb121144612be1a60a02878125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8045b09bc513033ed04c5311debf9d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdcec68e186ecf05013495e404c2d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99da32dd29fd5a568d506850c4c8d1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec766db3ca3b121f988f22cdb0d6188129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929adba2c91c0067cc6e39262971d76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ae2a94d8a80cfc74e32fbd22af9b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c2566f128b95ab5c36817b4002551132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b887a4f28965fdfc43eb23729ae5d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b73ddf7b392f212636073735c4dd9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7929859c3d3de7204da79765d502a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75802688a6d2276b01e31373ba4043b6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2eed1c69dd262b81043363c26a4652137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf57164fee857299c1d7f9225ac3456138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55b21cf163d28cf9ad40e66d049e4d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420ffb34f067ab931dfdadaa38899a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d98b3eba0b5f11c9163561ec1e4d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc378f4ef2e37051a839dd6ea632155142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee99db175f0b1950724f58071df2de1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ca7d48ea09543195b664127d54eaa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ae8537b1f9febed4d220fd928630b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2356ba48d57b90a555d774e4258ddd1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad970978ede85fb275ee5a74456c3150147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea017d09f8e7af5c98422ba9822911148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0f2d0f47145350b70d3b074c216d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510f6bef89756c00d06053d247e5efa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92cfef1e5dcef6473556808ba7143a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47680a7f80205632040ae7d1a85e084e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875895675fc21a45675210b2b402045153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0dbfa121c44cf8b2dcee2f0829a3f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36db5ee5a883f5ceb7ef77a8d72889b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8c1e777648f438908997051b82e48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049cb90bd3b070d259809c61807d0586157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c0ee4629b7d0292dfc115c463e819158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bebf5acc55aac28a5fe3e10a2f648159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d13386490122013ceda2ffb660c9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a8a94a3a64e62830b37608fed73a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc3ea48415b75b5a5b997087eb1f0d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4585dedf0f0ee5690d053e54cda91c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92dfc7705d45407fd3f09fee811f7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca07cd6d64e85e9b0b8c5aa32decf93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77afa46fd62c4903de0d968dccc27f5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e48d23ce70b6f62d7a8c8d5919865167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585b984e3cea0389328b646916114de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93ab65fcf772bc84c245704ecbc17b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bdc8942d8f3a10985cf115041b5fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02613ddf0dec82d8f5180325f4db09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5bbff57be0df337ff3f6f024bbc14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1948d926745be249a3123ee4c533540173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8b4929762b4449caa1bac45099a18174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70de78095ed22cf95e553fcc763f3a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5a863d0b764602a92287eec64738d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c88e6c518fd5043711ba0a1be09cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8198d6388535dfdb78cf18155ce9bc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7ee6ed685fd66292b2913a0db6457179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150a37fa1c1e6900d9b091335dee7d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a4a6215579f8b502c74cbd4ed71b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693e01942cf6a29eb172ecb0c68c4f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90ffffb3b65079b0412f0958b6221b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9337c1b12e1de3f5d2a231998d770f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159634623abdbb4588aa03b8fb93cff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c09b9b4e9ec23674afe8e92741febc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb598ee31fba8986bf08f0ca8e0e9751187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a39a54b74549da468ab9b95a289a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98d2a0be3df0e320288f4ae537d609189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a4348cdb2ee31c3b3bf29b81a7e1f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb80a248e49a2368c0b742f69529d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e6835b7a3e13f626ca571ebb3a7b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84265eb7b0578ed79da235fbf35e2fee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7f092846bf0423113b5f06dc7aeb3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca60ca5ff776497eecd3cf6c74a256195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397025e1bd20841fe7354cd8120466d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d4ceb4ab1da41721c0e2354d3da67f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7770bc5cd2350780ff230e4b8f856d5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e24b7b30ad996959198c4416a64983199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153891c57e9f6d90e892051e0f9e2ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250041faf5ffe635929a66d4e59409fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410c079258ebc75ed08d734da8c2624202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29b5eeea88a53c9aba78aa297fff26203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f69191f1bacce8daf1b6288ae71da204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217502461863d436381163425dead708205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a31deb8d1301f78bfa38d049f330d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab6daaacf3cfce5cc448a0fa62ee45207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1737d2e461be75be2b5bfa8bbc24d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3594f5cc94da409393311a6d0077b21209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcbf93948e1e25fa85350423de32ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf54a9cbebf678136cdf9b5c54d043211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f2eb7081a0669324a7562838babb0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e15c4f94b16cd4f25f3132253065c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3ba2e3c319cb2c3604acb49e7d498214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ed89e5cd233459d4178c71f074c8f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cb2d83503dfd5f872ef07273bcc46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4e9922f13f55f71cd58a3ee474901217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9121422b90bf8873f8b21b7714280a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae251f954587f07d3b3c66f1df90431219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bc4bbf8ce294cea9a52715bd493cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55438f539e196dce32c1ed999a1781221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d8ee492030952e1306ca648416506222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb7c2d3f11f741e0d361e248d28060223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c37bec9a317a663013ab1f6954275224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cbea0ff492676d2c0a5772d1f6a8b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448ae99bcb250565f10ecbb76948651226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ef350a5ad77cf18638747636e4119227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cae3a27a73f109f4a4605fd7269685228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1b875f0d67051e63f588bb895a6c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21390e091e8a9ede4d742406987c6a78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b33b6ad056764c060653aa2f3b7b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6de808d28ede3e272760f135a0a73232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d70866bc68d0b21302fe841e624f3a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b792dbd64e745f8269b302eed4285234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b74daa44a202e07aefc490ee236569235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f17779b9ca12985f400673085351b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a16a20b74ff321f6350f56bbb12ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd22d2df7e9bdcd22749f406f882961238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22048ea2be72ed56c27274f9d1a26d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850ec766b8aa4519f26d4d6ddfb4ee7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95422cba08296b8cff08414f6c9895241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56703b76dcf43cf644b976f45564544e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a240808d0f7b578e825f3f1b5c6eb3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008cdc0a06868042f3a88d674c88a7a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067a23dd425905e061729effc064fb8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99506c1ad6ed55effcd2061d82f426246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7af6a72940f1023307ebe5feb04cd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2833da88fcf762793479e91de235ce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c932523ca3dbc2b184a113130aa7c1d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5bc8cf4b1fc9245b14d3c53cc6906250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7897f62679ca2fc51fc064410c7b8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82130eb976117a8d834a369cf85f4d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a2a4dc229145416eaa7ab64db8c26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2b9334b87b0d4a57902e6e8b5dad1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec78caa5dc10e4dc4e2331e001cdeb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b29098115843057352b69a40938760256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92a1ef6e15f117249e24ae1f7dab77257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba460b6121644750d599406ec831565b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b3f0cd82997fa168ad82bea7477a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3cd617760e9b229964b372d10cbf8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a55107b14274bd54ca642044c57b5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828ab6af9d388012170bf72890b1daa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66d6f8b7b0b69b5bb559d76bc65efd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1b80b58905cb90f25a1f68481dbac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026492c5991d0969c08d8b7ccf2f9ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03921bc168902cbaef4431d251cc440e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0706772eca1d1e00e9623a0f4c1e333267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5527657024880f673eaa3544ba398a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07965f162892093781dbac8beca5faab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799ac699296f35fc4eb476ddfbf84a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed94ca534dfe370104b5f5cf6f5f54271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ce226426afaac5b30787ce740a36c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123f0ddee78b53feb75571cfbbd0882273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813c0699a5b59ee27b88f441058e20d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b711ed1c4fb30ad34667d00e2debbbd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87579f90ff05b8f601f0dd2ae8b753276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb45a2a9c568d5dd06b047455d15a25277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb92164b984fd395f4a7406cd81826278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f97cb3b927b4efdb0c57d2d97c273e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d454cc5d81d1381acb6c68e7cd2640280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb68cb29a681937d56bbb09e5a06476281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb981233c8daf919ed7b568d363d32b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f73a3ab0611bfd1e7d11ed9aa3462283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0862c9acbd5669e65e390eae90a53284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad2cabf859aed91bed1235f3a4c069285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e357a4dc931ff10803caf6f6d1ed3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fc9227f3c70cafeed1edf42c75390287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640eb267032e327da08d363b8d89161288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cebc7ff551749e580b9a11e506c0f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1e19846d9090192c1507dbfb2d22d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a36ff88f65e3f338d4ecd9be7cb5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e3a2f0a7181ebb49cfc9159107126292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3799a4bb4d43bcb31924126c264621b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a20f278e910dbb738f3b021a88edb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439d6feaa10f155c03dfc345dd321dc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43fa2e031afc2f782ac9c79351c2a2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc68a89d78cb00f1eb03ebe1c9ebfe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d6db555b1cb35576df8f942bc92ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e90443bbd9893d2fcc180e3e10dd42299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed09c9c00312c77ea81a42f26f6d03b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358cf60bb8be637fa87211103c986bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd09c47e955f954548283cd85ac38b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93106f7aadb854b1ac71d4520d4cb05f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c366be493bd5663f59159363c7879b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b209b2b270f39a6f5a11695af7b92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7c5afac8661f7b4493f2502b6072b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac690eb8445b76b8da6222dbafaecdd9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b97434db97f8092d8f8f42d8c9d6a1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd82106138919ad2164542e551845c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ee890b9d76fb29b60fd3b01707ad8310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1771ce92f5abf067299c927654da2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58fb0bad7cd198c098c5f8fde2f52c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ade186b76e6de6a4768d0a2c5069ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ccc0ec0101dc81bebd3870ba11a384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03cfd19a088a9e294b150a7e3a71b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f67e58bf96e3445134eb74ff2310186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea93dcc24a50622f14396fb51f13d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c783ab1e60e8d065ecee5940c0b3a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b87e127cb5988abda6f7ba25e81f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8764744c8bd267b39fa2d0c3ff5ae10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33d0bb4faa7208c79016f5dc7df26b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb70737841c7fe69a64f9b8c32b903d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c32de75249505dca74336c2ae10e9e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d25b5f6d181eaf76f3b66bc5becab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fed8dd763019a2d62bd17d8d7fcb015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35cdee308d456dab96185fd3d74a0016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aedf93f578a1f768cc354a49a7f50e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4ea18860d8a897f6f1d67223046b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2ea83adc9f08c5df09916c2462d4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07409d973f8b9ffa19434f3388af94ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a1f6cc90c8b314250b9c0d79e154f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71e735010e24e54df8ecf7fe2c9c5222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432a507ca973098409d962d06a9d39623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17153212323e2e71330c8ec4689cc7ec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476824c24a24c5bf9df68d3a4e7d6e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7db1d2ecbb2255b8f7b66f225b7a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58fa63e5fbb6c22ee43b063eb95d8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac14fea5167ff84de2f1a3723b91be728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515421c0ed5e4058253900082e4ecf729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2844e1d7ded5a03ec666e7178602c330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facd8a29aa9adbb4420c4de644324b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ed264ea1e075e727274ae5226f60d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a23ee98db162e211c684b1d1b012f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c15756073f3838da99fa39ff2490634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac13812be30d3e571935d1b75a7b3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48c30319bd9a32cb2f6c49ac41a8b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759506400f4fd97a61cdd7a35bc2dff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83557beac1f4bc584c5d516f04ae774738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa179c65bcb463d00b4b44262e0380039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7614de57f9f456cbfdbd324d9934240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f8cf3e4d9ce5cb6aca103c220c40841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eee4971d58955b1c3884542f2c7d67b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc246ecc6ec1fec6a65e1f58b6dbcec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a2fb1d06a07f81cebf20edbeae42244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cb6db17068194ccd1a35626583c3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9454e576e0b150b5599ffa0c3af22b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef49a6f5f38b3ad44713cf2be7fe2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6401da1697d869a97ed480d86464648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a75400081254a8176c41342cef844449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f4ee6b30140615ec2a8a683f7637450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961200f6d47a425ddd94a7e445fc704b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a126f5e4e47ba2937a262dea47430b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42589493f9961b9187f70128ea97b66953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bb0c7badee2565d083e1115c7a78454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cc83e9871ef16f9414a9b427ca88955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c8340e150e57e2fbbda9416ecef8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b1d6c99961a43ad36e8474799ed7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1602f2b7ecb02ce8e82af1229eb46e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b360c8a5f41e7430db013e613d410e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec672adc0b673e5dc9780eeac50041c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d0a55c1d6247a146e3552641966ed61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d01f2abfdcc785d11bca10e93f50862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98bcef23c8c2fd2e159b5d6ee0b76d763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b899abe0bba8c005595f67a7e6b0a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb392ca1b4b67100fd8d8117dbfed3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079553901aacf1e5b0a9ff6ee12fe4d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1eda2931cbef57b6e6f427be1282a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba65ac8f489ae58ee386303cbf5a2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f40092a0ccc01649c261efa19a7c7c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821bc54783372b16f20a000d20b361170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0b3a5dfd94da1a42e4a0442563a1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab199eb23b7d94693019b55bf1693a6b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021741d6ce733c8c272e346cb32c41373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c101301e881432d052e022910ad4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f64eaeea488140cb0ff7ecd0bb723c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59999d64aedce3342b94487767d9b31d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b225e93bab14ce42ba24e0f56ab1b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5d6990a910a789fb654cc11c15c6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab245e09483a3f4d022b22333ab49b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cf6975fdffe8409617d556044b5b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3231b88eefd2eb2c046d5bfcfff3eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c083bb0acd73a47ab8428c244be7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8221e4f06ec950ead16eea116d2f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34600c74f14048c0f96c02be2720368e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa4bd666c1a3c66196433f54f7cd7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a41198181555d8c682313ca854ab8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9cfcac2271727b789f9bb771cada887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3de018a1f91245aafd00114078b9288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6444a5459641c430d8b266fbc8937b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c6495f041e4d2c536153e92021b2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6b7b04b809a10d53b31157bd7b36791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833d30dee8f5ce8746aad8b7dac676d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378be41247d2cb0f6ea9d6882c5b6f5193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdefd4099d3598ec946df42bac685694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa94510aa1b45b34bfe5868f78019d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68583f5135a9c9ccdf53d045f372d42396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606742a46dc07db0f79694563648bad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714278b44a6c16ba8f819fe0ffc89fae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64873c365eb1a1b8b4292853edf0a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330f97651fe5b11f8cd44a0bdfe87b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51e7b56d0fc57471fdedb6752f5855101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a0b4d6e5cfeb47e10d629f29d29aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0239709230884633974153d54fdcd0a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb2c424eb8521e3fe538d4b5a748c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb26a5717b2d9d07fa5e893e9b9eef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9bbc9d8261ea7983cb8afab1817fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284f750f55d3222d9451c80dcb18f18107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574f45ffc42a824377d6e0613b2fb7f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680708b96109360ab3b247a01f1c053b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219825b496b8772af486e9b4894618e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff563788d0d839c30e3e8f0f2f8ac4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebfb61f23284960beef0c49e1c805e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1603c904216d8bb8ef70615855eb1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a63e23d6efae387abaed5057c98ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f310170f53f6a5c99c1c772472c3c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023312213001d0a16f34c2a7e1782f15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5cb1c44e6a1af85c69f73b3cce531117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294748cc801268986e02bcfc28570f0d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeff6a2907a6285bec6a77d10258a50119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766f1e76347e8a4d5995c1bce565898120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ddd5b2af5e3646b1d11212e74209f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff18966f962ddee418009baa06ae8d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85485e6e6a3a7f15e2afe18632affc1f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ba1d08f63bfa75983e7b2d34e5a37124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d36979907fce940dfc1334ecea4889125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58da4d9742bf6cbf3a8a9b6d68209df126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182121cdc94e51b35c2ad4cb98052490127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4a6c510fcdc43f21c630261996ba4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431e6d72f156d0d778b36617bb3067b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abb51679c5906c54777c9fe026e009130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e20f0b58f09030f3ce5653805e0fe6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e498f48d04c0270ff524bda95a01f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ce1526f0fed099282564641d110ef133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c51f55eccb51be4e968f1d20a845a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea69ba80e5ad854d7ee1de15c6c614135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7122e02ba8f771e815aae7731c272a29136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36588ba59b4d702ea1efebc3913af74f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bf42ca9025b908995b6ce383db751138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99239d1d159ec1e9a3dc16810eca7d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f552099281909dde2a0cee20416bfd4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983904717610014e33c2f16692ea1d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8f99c1ad9662b0156d174ea2e7cc2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3da6b8d4d1a2c7c9575c3eb2e1965143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537b4b7d9151c662c6ae66c1c940c56144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4e646c4228360b60c6e0b509267b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d38c3c57084d66c7659e643f5ece0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c33ea11de0045ec18dd0c5d9789bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284f980be8d9ac4a778321200fe9145148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f8a82dc9d0b7c8dfd3e3049ca87a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125abf6a75fd8095fc520944933e513a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89629e3f247ae62e8039489ac406d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77670263cb8d6110ac045f724796caae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a11719143c4b340b12559ae224b59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de4d688c35d83e7aed4aca853ea4c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723044055fe0a8085f112e29ad7ad9e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f92190475ad152ab417ea5bb6069e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a15e7677f0da94362ab446ea431fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9931ddfde1d008ffb451496f13e52c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b7f676e55e71af8f152a70a7606b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f41b877a83142088448a1f21d5cd1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362c238f6f10ce0112fc38df6b3dc43161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051de21ddf732dd06597e58a15107222162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3bfea28ef9a9a57fbd5a1e29f0c711163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a93ba508a502d0fce836850147d4c2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802fa8f62d02322eed22b04ba458fe1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb59ea9cec19598af31891ef579b30166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2339457910594a9d6f44a7bdf74c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac0021288d11e01b0b82c72e5e77fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c39844daf55da4863afe281d417140169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05de82d74c14df7dc91c7a99fcdbfaae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d819b7342b9bfda72bea18dbb16799c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a7f85ae8dde952ad158449d420fed172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86635cc4899848ffb612a47464ae73b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9962991f95a6055cf87cd93b0e365c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ac00544b75b7c1baa06671289e804175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06aad40bb52c14950a70973a1ce8829176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3eef56eee907df7e24b67f42421ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d32877ab290c48d90919342c4fac5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119f63723a6ba742bc63fad7c7b3d13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6851cb204403ae58c068aa9e120707f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75277c76071bb3a74554ff98cc47dac6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5945ed8a1cdfba2c7f25cddbd08b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65c44d46c927c6465e30c774eef4a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6f54469b18b6e1d51c2f3d01f3b2a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4842db51bdf61e31aaefd6c6db976185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587426022286bc3b43a9984ae72a451186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792831a9a16dedce4decaa123579289187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6344f656cdcefe8dbf43c6c8b1295e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227f4e83efcd518f4ef6e03a963832b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9955056d258bdd1d60d03244ab677df190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7da9e13e32c9eaf24759b4a996972191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fd91208249c633ba0b11c5f728bdd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39326e9c8cdda6c5aa2010ebeae9585a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ea0906c74e8d9f2c98caed4179d6d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cd38318b7afd0e640a021513c59d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb48111ad98db7b9da25ac4b5e3df2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8ca491f843628092d19cd5154b220197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291553b99bfaa0a63f3418106a0a02b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edd1cda973f2a368c18d61ba213ffc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191fe0bae03b7bbdecaeb54ddf4ec72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b069d5ed6d96a3e43c73d8fb06bd8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15144a411fbcc4fe68e7735aa95db385202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb446a7ca27ffc6e7a25fcda0d0bee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91911992d605a1e245fbb674e0f7f03b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af234b7e27a98ad2ee8b99c9e00e33205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572973c8803eede59c05ee0d42f2bbe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40573a8a9e3dae79ecd6b00de45de3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd68ea02bc2a7744de564bcc6cf1879208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208cbdeae61544398e0f3b1b0983eb0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad278ec75bc5de28390379f808926893210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da8f1a14d1ffd3c71fb170e32826de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a33b8be3e0206bd567e224985224d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48044011b0fc60f7fb0902b021b548213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8876647ed7253087048d16ed30235214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dd67fbeacef9d610b057371dea8ef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf21f1d864431b6d73c4034a32c37b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf3ffeefb0b3a0e907c777624096ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae910db64e3d8b02e005afd0ef188725218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29910683e000c9aa767beac37145417b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86591242a2dc47115f0230aab95855b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79732c9aa516dba1601a7b69f6962398221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b71d3fea4416085e969680fd344344222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a08bf716c3991e6d3338177f52d858223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03a46ebc4163c68d15e43f76ec0186224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b03e249c46a36881d12d50642dce3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61031bbe12047afc5ffe1ef099225a58226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618280caa2fe3bd211088b72d9ab03f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0ef5c5a9a4b893a97d2a10b709aa1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0531bf2b95673eff447a753bf6f957229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63870ac4b0ae36f4acb8672dbe31a48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a254958de9cd690bc45da79301d042231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97cf0c2a37eeb66e0e7c03314b8306232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec73bb99aa7c734d7fedda60f86ec2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3473814ffb6f85922a9e528b3f7f38234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428794e49b6c48a6d13f059e2fcffeee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c77bfb3b234dcccd2a4d7f6df2b1d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a832213b8470d1daccf6afb8f9327dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc9582893462cbd5c7f107106e9afb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55e2f178e36aebcab0af120c1d65ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375388c983bd9651a4ca0a1ab99e854c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad41b62fde89aa6f90114dfe4eb98c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536e79b06977a8199b1312a96164e58242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fa2ea15c360c6d6201344b75687ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41210d1063a11f7ceeb1ae46602c1e47244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf476f1eb8657525936ad4c6ba103d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6a9cc0a32634fe8d2dafb48fd916c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31477bbb556fb4772c8b4b849fe3ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314f4e436423c49838ecc7b0a69d7ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e24a467b50918247edf2eadf660e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094ef0c2f83010e1a7a353eeece6649250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79513a3c52e5e0cdb80d129adb2caf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d9ec48c41958d99737832398e9f38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143a7b39690bbd0762ecd108d15c8b4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312bed9e63b607729300f05ec1e1c5c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203800f9c3812095862e22a81715a4cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2bf30b42da6791e92552c1b077d64256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a4e0a0a200840e0f98dec3e59b87c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9b7253fbcb6a4f4ba543bd52fd837258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0384676d8098a310a0a4dcd6e057731259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6b1c74010146f57c6c5a4c779c974260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3b08e6e11b5479ed6955fb90365df261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda818e6a2f31186a8564974ed058bdd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119204bc0fdaf7b65fc65ef657028b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8c68c71262c060a016fb3ea09636c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96969fb9ccb1ae3f8381bcdeaac732265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85301f6dc10f176038cd5bfb0123a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdd0544e420696f9f837ade726d7f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0d8487322ff5965e1d1d4f283e07e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba723a2e5fb7079fb0f089c0c9beac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076ec43f2cae759f6f1a51e273da391270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939552d72543264d781b26b058f18de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531af86e3b00179fa1ce2c67561cf23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01107a86899ddc1241b42b77b5dc2214273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d28c2d3c846bc9092241f323f8925274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105a89232cbe9efb98ccbf98e97b467275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4433e76c5988229cc2a4cfc987161e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818100ab1f32ce87ae05fef780ea8898277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ecbcd56c1cf81d0cbc486bdec450d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c95a82b0b9adbb403497f06df64e9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3f3d46b291e983619137d6fcb5ac6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cfc0ddad2d2f14584a6377988221a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026aaf95540fbd8243dba940fa045ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2939ee00d92a6bded8d16c0e323c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9da60960af76444909d6006592a10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad1727a77452ee072037173b94dfc4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c2ad8205572e8477a24820b798499286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad4e19f53d5988e557d9f288aa4b2f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ad3b62ceb00c3a8bd0de348c80f87288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812b972561533d2067f037760dff6ba289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964e7566f91cf3a5babc972fb59d05e290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10028,650 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...188 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>