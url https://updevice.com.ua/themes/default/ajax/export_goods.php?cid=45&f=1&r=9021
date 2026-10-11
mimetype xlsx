--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="426">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -397,59 +370,50 @@
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009668</t>
   </si>
   <si>
     <t>Миша  BOROFONE Business wired mouse BG4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-business-wired-mouse-bg4/</t>
   </si>
   <si>
-    <t>000009683</t>
-[...7 lines deleted...]
-  <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009852</t>
   </si>
   <si>
     <t>Миша HOCO Cool 2.4G wireless mouse DI33 |1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-cool-2-4g-wireless-mouse-di33-1600dpi-/</t>
   </si>
   <si>
     <t>000009871</t>
   </si>
   <si>
     <t>Миша Baseus F01B Tri-Mode Wireless Mouse |2.4G/BT5.0+BT3.0, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>Baseus</t>
@@ -796,80 +760,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +859,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +940,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1157,59 +1091,50 @@
     <t>000012173</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-platino-wireless-mouse-gm42-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
@@ -1345,63 +1270,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251945c4309a7239a39eb3c4636647c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bca4d341054996ab250ae53b908f592.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14e647d82e2d3b90722abc0f452b6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff621e475a3d3d0bc2b5ec9d494f37f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cb0f7417f1858a3e55c62b97b5cda5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4350156822941a2de118186eb210f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18e91e34b065af1a7284217f65db1b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32736c8501f3f191acec5d6b68a133738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e520ef478ed27bf358c26e995f57d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ee1c7726ecbd9e128181176c09aad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a9a84523edf4ed9e0359e92717fa0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e0380b26f4cfeb63a799be8ea08a4412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200fdb98184ef20269a9fca7bf50d2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c957208f1bdd4e757d80d37b4709c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493e4c7d8962e2c49e1e648473ed2b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f3fc06f128f63b1d70e1e87f76b7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e8bd1ede4126004412e0c8e8d0a7b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380030bfbd60c8399c3bf7b8fd1db2ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753974278f3700de93db335d2ce345419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19623eeb7e77e5e945aa5d090b9f83b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a3cbe6d965f7c97fc7b5f362ed2bc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5ba3a12b4d467adfcafb20508b18222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec43a427b44ecc938c63de65d8a32723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52d967a9665f2ba37b7e846d9070c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03dcba6271d5425338cde757a1a4bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a9f1b86fb738e866cb3816334aa1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae68d5d740cced048a7954608b40e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a04a4b97efa01e76d883e5bf665d3e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5be193a82d0cfd2ed10b0c285673529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760a6ffb1cf0fe0ef86a4c93645638930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d10060a5fbd247d63884d5280d54b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d55d2879258a5e200b66ef2e00bbb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb997c6bff51e4f4883b8a7db431ee7233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35860b6039df7e59bb8e394b389dba5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58de8dcecf698664fc2de64531213a635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9718af2d892d76559feb775e0c5bc4536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d723658a3acb2de9217be29558b805f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7558f90e778eaf5e5479206cac61d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefc70ec0039bae939f87cb718a7eab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ea102995f3f9ad05f720faaeff22a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2edd385a8786de46b57893f117fef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c80a40cb012815fddcf738911475042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac5ac8d9fc5026a4b0fd1a21069f6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8f0c0aed3d0ae14ade45caf9d2c9744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9889d2cf44ec1a7f3558fac5fb2cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ef8a5021ee2d92e20239fd69d47fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a684a2934232187ac17ab0f184fc147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d66f29fe4f6a93785c47f1b64d7ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20c33f337f81b2510e43dbfd683a1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a239a68d405f4fc303cce7515b1ecdd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80fcd2999451ac6dac371c771927f751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f68bff824faa29772f84cc555511a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a2eece3b1902b9e9f39b26248ec4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de0fdb322c37a00a81a85af87a1a1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94884f9a06e4047ef9a2a8d0a92d5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da5a04eb40e0c3893f75fccc9c2f8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa593cb391acd6aa095956ce0e6ca4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2275cb579b544901cb768d040ed54558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b76790a509945d8bc5a4ac33f58b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875b7d6f72f4f16fefe8ffcf823892f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d12f5eed1ce0db176298c614baca9a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de7a2ca9d1694218fccd32d5ea7e1762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b4915353ef3f610e1e1f4fce13f5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbf62251cd449fbbed536928cb071064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbace02d95760960c1e14a743303c1e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dde1685f8e9ad346af9ba91ced76566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c825c3635cf5a75bbf742cb4da998b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f19ec96327e1debbd9d67a47ec56168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92236aba28201fa7a6bd1e563bfadb9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab585ca23580a801e2d8888309bb7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c6b1993ce486e7f12e838226e3ed371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ab754d33d4edda3cc5133a6a8393472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaabd250ddb06ad0786a9da2b956f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372824fbfeec5e689e731b972ed1783574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975914a7c476594cc7f777c1567d6d3975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3e76d3c9fae847b92813bde075eb476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ab313b146a397ad2f06e8f059f7a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e5d34c3c64a3ceaabc749d590f74378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c1897904e80ad771d857f99716bb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc9d1a2bdc484f016a8916ed02b84480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edc44707cd1a1034b2868c879c053481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec21a35f8948463df7fe8bb374dbc1582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985394431ad53b66236d2eb940690fd483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dd2abd85483950c837065a0a7a23384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39d3a45329911e29521fd3696928e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b10232a88849b8016584caf65e9dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6067b6b5f3aaacd15b7d0dd7ad1e8e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8ac2218061b897034a3508676f72d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c08a95ae275f2d2d20cf7e9d12e42689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e15d88fac49c748519a67bb21986f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a1b86c98f48529c78faa17c700efa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af10ff3410cf2dfd5fb7c8b329cb7ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62061819b160a23203f6997cf87d0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e2c9a249a4cf2bc9aa08b6ca4428094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf47756bc0062324b4e0265a709dd295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac5cdc71122597034a2cd30cbe839c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30063a7eb7c00cd59c583bcabcfce5a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6c62305594e23847cbb4d8e25140898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da433e94303235bf146e0ca84276145699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e28596523f97cb5ba4358753d618f2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042802524ae2474deabfe8ebb0180788101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644fa2af32d913b6c87be5ce0f2039a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c258b40d4366e377f79567acb35a822103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d529165df0fc160e0bfd58ed9d160c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bfd6dabdd5ee2138e8ea7941e0789105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318129636ed15e233ea03bca0a0ae51106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867f90778bceb7bc7a7cbf0094bd1e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d22348142c8d7d2e099f5660c6db20108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b95f004a9215ca91973419a736f187109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2e1cd08a6f281022069d8aec5019b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac19e93656f5e75af9eabb480097737111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b48c7d23bbbd9a7d311f252ce9c2c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe50d127b5d5fd8f92bf8ddbb5ab70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c911d1532604ad06f558c725881d2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa446c0fa55ecd044e7bdba153e6236b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96059307fb4b6e7481b4cae4845fe234116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacb714de865a13bab3bfa378a15ae9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b8ba89c98e90b7def5e3059ef1ac4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b706898f01885a874e7ef9f5bbbc4f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9c1ac461301ed62aedd578ad2a232120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b3751df1ad57f084f67f133c24724121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7ac0d5515843f888092d7ecca77e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadc906efaacea627fb75fccb044ac6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1999d082ce319be1aec33c64f59e572124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfed794779560c8f3377b085a3ad6f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14fb1b6b40da4e449e920328e9ab4c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe74a01def8e46fe25a9f1e5329163d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2497b4a159f73a63afea1637d4cb7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e9f7182ae14faa842ea9b165d8b52129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfbff8ffc9ec2d9a91725f18f77d3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69738c7b993309872917bb472840f46131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbe0ef030a8449484b925cf5b1560e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd22d234703f45a52e5b1fcd77fb3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ee4bc6cefb60d15f3fc52c0c5b969134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cc02c1033264ca987432bf482d3f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c089bf49af28ce21f07ea84dc55ee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f868c91908ddc93279ed05b2b4b4bab137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0c274c0d10146b8a631e7f0b2dd2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d9dc41ea8849d78adab7ed29e9a77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ccdb0c41acb35f6bd69a86637087f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e439408d8fcbbb95ffcc144b20c8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018ed61bd26e1257e8ff6b228d6d5c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366bb02cb93e604ddbb054c51c3ab5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ccb0ed0696550c6dbb96c64f11320144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fd06e569ae938f23cead2d883ec30145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8893cae8778750bc71bd400e1add2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412922effb4826fb9573c209bf59e19147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5d84fb13691ed069bdbde04aeaf30148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a0c026c43e168af8bbce9cd2b7c65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059a682749a87cce4667b597c35ac5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5046495d5e1274f84a8b76760acdce0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30115007d688e421bb077afc137e219d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300361870c9858ca5e4c98cc72a530f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa998d019303b1f7ccf41626ef9cc7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9be763673693aec261c4c6e558040e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09dbdedbb17915bf15dddfa2c87da15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801b6d2c4c900b278d9e35a85c85d52157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f9b608a0326a19bbc8146668d4964158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743058bb8fead6dd799f0c6840b2f39159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e693827d2e5861026397f199401c6f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425765e6dcbd6821591250500447fb44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ace4af284fe83a8f4f7894c00d481a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a52cbbfc08cfa71dac38b1cf96656163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905ce1cfc3450b24c297fc834d2cf64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0523aea60f0be54635a4ffe19414ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcdd2fa9b9a55bec34d243cd44dddc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab802d1e5503f510413857a3332b94167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4c4930efaaacfb95869c13fee61f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9c675f0ebb4554b6a3b5a892bf645169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd9c2e2007af69829b3a9620dce9dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f02e67a1ba94306eaa3d3ab86a188e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95602f7d4488cf791f0f9c3af9770b5a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc3c6f6a273839e242efb780383dd4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db738065b8b038e3d523777c2876e8c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78e5ac955168709aada273f35e4044175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d994071e51828bd7a53835e70b6fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b4bba91e5e71873575ec1b8392134177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5859988eda9ed48aacffeff50413e5a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab63f16ceab6606e60e794f34c8590179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dce0840cfd7a83363975dd0e21883180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36bfeb0cb131a1804f8be647a9947f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da32a297640141ed8beb1fc521fb4c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c1c71fe8c0fafbe9fff6a7eba7b91183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ccb36c46a2dc001ca26db306524cd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b1f82ba7835d1949a934f2e4a6a34185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fac4acd9cb11db72f634c149ca70ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0f32288e97f45ee24b3fb6bd6343c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fefd1565665b55a869f48ee17f6ee2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757207f5a53ef6f601ba174eac4b90ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac37d20038d6c42889f12ea6c49e58190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a57f94bded00ebab3f923804a55985191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e3a11be264bf11ef56602f3547342192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cb6a76b13350005e8ab3da160a3d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0658b19e236ba5424fe25c47c004b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b600f4f1d6081a01883753251626e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844593f919d2e24d6ab6c390f9136b25196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a95f1ae6bafd19722b31a89ece603197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13e5990f1e503777a10c24283226b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416753750f25e9e22dfd224b13252859199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb7439cb3d0d0c08db250eec9ef58a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4fc6c6409c40d9a9148f9763c86ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced864ee139beab524bfd5358d739ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c66e67b5a1ab16350461ee0a2b056203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1c04eb5a587c97bc0a140097f7e73204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a036bcdea9678c51680444703c54619205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f4c3b3e69d96794a0f11b10331c9a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b984cc5c921ac4f3ced2a14b769876207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63bae7e9281baab9d12a7b05a5eabb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050807588313ac73e6eb855459c8c3c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ed3527d8b0a686eb76c6e4c8aeec9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcf234fd3b8f093381cb3986ee0337211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2898a4f293ad19e1b040aaeeca2488212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a11707ed491899c55b59666196f9aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46e310385bc4a9167f3ca8fb671748214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c68cb7776acfbc5a0968a1f778ffa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14494ef03aefd00d9d1a84ba0e285b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab2d4aafb1fcd3bc6d6de7dc2b630e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f37d0f69a8a6bf5166d5e669f43100218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7841efc3168afbc5670de22287d8668219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d90508202a13a07939cb76d2640261220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505f01b7e5229b56207bc0278496d89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9283f702ae56831f0cacb8101e3e4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fd0d6270820e2648bcb1a85e57368223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec885d03c98dc2c064e81e708482a07c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f51b19294315ff975acc148aea03a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5e82a0f2a51fb01d9f7f465843582226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170418163dfa182d608c6f6eba579d4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d185df312e557d5ecca7e56e6b99d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69005fc3a2395b1a8b02ef7633c7e714229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28036d74a8ade5836e46f6fba5a9d3f5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3ff05e2e515041011cd2e8f8e045c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ed5899ef5cd8a2784a36f1a8c4cf3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dee9a49064bfbcb12ae42b995a4de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6282326f474672128d923579640c1ea0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510334b4f85a3194ba0cc702d126ada7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916775304f40b8a7d1e887d6c31b842236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc611c6591f74f8ceadcf65dd8a4d5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe70bea0ab8a740f9a5c74183ca13b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dce4333e2d5636d80792d37a93f8d7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f656a6ef27ffc2e7a4250ec6d4898240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddcaa7e38da8d71649ec480b857483241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba24b04426e0ef7693e14d614370ba9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c380f47b566d4146a8b0c14ddc16e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d383b5d424effb1aa31c09bbed7468c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590e1bc2d1922d3ef91cb1376a4c33a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ccdcfa84e45a770891634ac34cc7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582c60b4a870dc9534b9a4cce97ac37247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018949e4a240f74fa33ca484a4b5a5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b40e8755d8be266390461a7e0df3e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba1d600ebc1eecb36cf144b7dbda48250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c62876abbe4170efa76ec268f8fc5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e076239e236f286ff609123a84c87e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc70df31523b2812dc0ee0f16bc52f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84025c9f1e42a38474c4e35214578cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bfa39558f7b40c132b94894962619255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a584fa419b5d903b3e1cbbc6107a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a59d8415c64d097930d4c1c2649b92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43778d3b30d0eb25a8b0e263d997bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48462a011caf75f931d90dbf2bb986b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a24a7f36c30a396756a5bceecc298a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b527efad220741a93648505a0135f81261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab684370d4c1ccdc549a16bc3f27c21262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972edff0b4247bb45ec83e19cf867d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b3751e7bfd8c74d6e564146815382264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dbf75bac605c435f9e4166572c1e4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fd102ed8519c15c23b7822d462025266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b4d5e0617c0c6e04e0c0cac352d2f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3f069ad182de17302d4b6e5f83838268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456f8a7957999898676b64548eb5378269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5aace667bbbe532a86b9e0b83fcc7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f78429744d6e30457b9a804d5c163c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc4f43fb19886009e4a0bd73c87769272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341c4731bee77ed8ca13877f17b3047273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4163f29cd83a201e3d6c0d44067df0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce79d4a1d872dfb8360a7f93bbb138275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f804c369ceb060668cf0c3e594bfb39276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc1304a2c2c7f06564ce73d2c429fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bcc0ab9e76c6206a27c253ccee173278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10de2795fecc7a52d611b16bc61398279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2f11ebcdf33bd8f0cf66364e507d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c325c0bdc8383b59e125156b81eae5a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388dca8d36fbc397f33e2f5e8089e89282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190e5f98b42e82cc2acd2aadeada053283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644c048c596b20558f442865a75284e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586f28bc9bd8c63dcc787a298b3e963285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6c4e2527a34eda973261df261f57c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb83eab997e54a2fe777567c3e5e853287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbded7fc616e4565a04941a4293a904288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3be8f02922e6ceda6b1704aa7eac2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f8699c28ebbd369724396e1c9a497290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b50694cf031a538c6f57f457c99f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd21bc9bf94300a743de9bb4092ed9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c37c592c7b16bdd10a0badd1b91d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdf3ffacc7a8a2433012708469a693294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86027b68b96940399844ce86e85e95c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cbfcc62b2c8d1be83bf5bece0330a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033b6f527a12fdacd92a3ce416a10f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce88d23f187ae18b76dff65891e5a2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fc69b6e7582cd4f0b825597693f42299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3d1290e27a443614e505b57c3fd05300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4686af6f403605b2c4c5569324c15d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c9dcf92c61e691fa704ce8610d5c5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e621dbf66735f5be5deb2d31d50f8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3984c4a94ca2fba2d8e8f2b14b1378304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8b875a9b45c88685bde24f1981e12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7090cceb8a1fcacc8da8a08f0dd2833306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ee66b4b28f31ac0acaeed311e7ea4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666479db8fd6211fdc724e9d5ab8ff7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485360c18b6fe05307a1429a95a9a30309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170351e07b0090cc997783c527219e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a754e63e3d6cd731bfc75360e5dc2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cd2e26ae35857a4ca50d3e3f2b497312.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb65dfccb4b238c01b32dbacff2490b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4261b14e18708c5ac3d2b85eb44362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce86b0a5056044b2f15a2195c5488c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e0fe6f9795732c29197109a3017a94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f6d1907a9ba5459828bc7e6a1e25a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03c0e294d0a9a0a47a1b36647adf0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014b6272e137821d949d710d38d63237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39cbd984560411fae64c76b10a7ecd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f4afad7eacd8eae6ba015caf5adfc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5d255c516fb8d9214c12636068f8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c82e394471f352274e14bfb5a7cedd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942781efd53888c3470d8bca06064ef012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc7ddc088d688f8013a653545ab0c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c3349bc4da7cbf1b1c7b660ad130814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563d0128b7a461e26a7e38f2ac8f2f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daac841ababd9c80d7b11a61a2c70d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fe2cb323bb3f28a5e81a2a88f6d1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60277dc30910adb71fee4e07a0b792518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617ebcf7ae9c0f9624b3451707c7d8b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4055016b09f5d4226d5d8a3a0dcdc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d9c966f5670e0a44dba7ea06501be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29822a8cd0c7b026219a04a9eb91d0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0667ec0033462b11d1f007f35ee4223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8dc7797d47e01bd92e9298cdbc6ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71e4df17129acb693d8f062317116625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527757bc80265dfe7c7c631737bfa9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff44384ebee88fa6d572190f0d54ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bbb2e065de3b704dddca80ff213f328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342658d1dfb4d37690ca1b50fac9666929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47482a51ece4b15307d347ce8f6fa030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50dfee3716e354a32c0f8aa32821d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f1f69c1a8ab4c4780acc631628cc932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c4d5e00916991b6e54a1dfcdc33b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec0be95cee89c65f27953cab5a5c4e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd1c5843745b419a04ce53c57805ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a125122257271d4d9aacb1e82adc136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b110de2b78571b43d55562c7afdd837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50cfc42e7de6ea1e13bf8c765dcdc838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0f5e7e422e37c3b09c46844743d1039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665f9719fdaea0efee4395574ddd7ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27bd235d70187448548415022e8e4141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab1d3e347d065b71b1d756d7b0403342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75247f36c3df36d2648e8ae2ed29a4bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888c741824871e134842bf16fedc7b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fa1f5c0b99074970450abfe556aae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70227ad8ba1b0d88b731d407930a865146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558e7110fa1ee0e7b7668a5ba96a5c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d050b0a32f800cbc4f1f5207c580f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce8e9d5e55b7541ef2dd6014c9b2fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f687d064cdbd0c8e306577ff4e3e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23c1cf3ec356377888e97262543d1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56711002de415d6bf692f9a4a7e6a10552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9792031d09798acd71cd4d6d29ab1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41422a0cd16cd516b24e73e5a89aa23d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988669d838713e9c5eff3657321e0a055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc37e9537746e9081794a2738defa7e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ae89dd90a4ed97ba7c782c27f7afc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd86cb56b02d1e0b7a55664c7254de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb5d3fe4dcbe37a107d22a9e6b30ae59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c429ec639ac7b18a60dd57c521ed78760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca112d7137ebdfc9965629ffb47b14ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4957838dd81cd80b42f0e2b3adc115962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d6c913e28a857d27973912d63f5ab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1ed9ca062efa05fc4aaafd5aec95c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f65b5ec7246a6e62e2a686eb7e26f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aef74ff11a4325262f8c941ba1f94e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a650a68d26c7c0fa5e8f871a3ad78a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a7927c93c2ac92942e9b43d0aba39c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafba7b339b7ff9f59f545c07792a44269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf78e872b74813f5c1b885bde7dce8a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bba9c28a6a146e8c125d92668996871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c3daafe10c93fd86c7cda297604dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66751b21cfc5912ccf0e1c87280f64c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803bb8a440a48c4cb74a8fceb557f5c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6515e23f887a163778a2edf23e300cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de5912ae91f8f836bf4ed1c53db76176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390e366a49e287a4eacf63c7a8c42f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f0ee3821f2f57febe0270c74abb7b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a862b99e4874806a5b482aae04e8b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13579b5b0d22ef0ee739f2259359da80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374dadd438ad9947a16cb65490ff30381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb54ae86137fb2a71c4635eece99c5082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae102154e003b8df6b927536370541983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80ec269dfae56f2d247b34d246a87184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e4ff74ef798708b8761da08310c9a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cb981a0963969ea9a0bfc8201589386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406c45a78983b5f233d80eded7b18af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f7627001b906d98d17f69b001483488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b207e94897b9200bfff59f2695b3a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162ae0e272f16fb53b242ef8e0bb0d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42089d63bc9a51aea1586f0554fea98b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fded99037291ec1f64fa77c42d75f592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2b29c7e4a4d34327d7886fa2b265e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b239f8d12cf6f09a016f6b48f16ebaf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6a2ccbb9b0f49fa5ce8fdfa5ec92a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d996be910e849cbce4f272f728657396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5d6e1e7f9c1373ec8ab2f7a80198397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f141f1ec0d787eda38c65109704f97998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e113056b0f680c9b1c11c6e6fd7de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d815982531ae8d821456519b5ab4c3d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2a4785ffb9c4928cc103d68e78547101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d045ad3758f442e4bef4a91aa818f06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149e93d1dbe4ee45ef714ed9af87543103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c931353800dd7496c851ef5b71a91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4daf1e92462592b611383495a73329105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f05f33d05e4ca5bc9f776b02fa771106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f6f00a06378124693cde69c269606107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea9d0f05e7d99840734571590c72dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48955c0d37f8397f9baa27a975da0a3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c34275a1aba14065d6c13b1d03bfc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc41f591b3ad38a21d4acd819aa2c49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd531c7186109ae44db72ef32cf702d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1b540f0958b8eacff3ab988ec1ce9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ad333eae980e65c140dcb83f886b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85baf6f5ac1c922c42b9bb2f538976c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b514db93712281bd04f8a302728b663116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4222a82520fce2632682e14551406117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00aedbe84820f897865e18e9c5fbcb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75025b82ee53d3e9ce309197d6d11144119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7131322158c733ce4ffa8f5733a85f9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d65ddedc7393207b3a362ff6d14b91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e95c9fc238d1ef19b7163f460fd41122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9a198b35d3bf50436f857eda59bab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b9436b0a570d70bd18ecbf911dab8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382a736f10ac80d5d4d9380b47ff48e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be5bdf7fad525d18f2205ee58cec69126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae6cba77664b12ec335d912914e204127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644bb19b8ecf287e1df7d6d227e537e6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468818476dae4945e88932ef2c176a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526c0f0a73855f902292b024b794b53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964f82490cd55f385559f94b019256f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb4c20ff140c69047e5d203a4be4f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93584c85bc4f3d897af5d313f4534bd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6b615866616de378eb955cca7d5d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf838f3793715e4dd2e85187fa1af11b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be80fe553c283deeb802677fd1fbf5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1976929186372b017b8ca7e18e087137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a11844eed738e5877d3f40ae57c3e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9414df8a8b6ebe636fa20f36cb9032139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a7b1ff03569129e685659ba6aebe7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce6831576020adfddd179ac800497c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb28572fd358f62173965bc48c0b660142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9fb3fc3ccc81150c56785a353a712143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfe73c7137259839a707c7a75d1f6d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9438be2d767062fea5ef5778cb8e74145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924d1659e78ea9de0a2856872fcfeb2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe08501f87ba04b29776a2907c41da4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e89c4922fe59fe3d0e0c2bcbdb2b26148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a998aa9e3f31fd56719174575b3500149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7335ef5cb2064ba102ce29e401c2ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cb2d30ee9d3250168fd345cc7dbdf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7ac7e21fe288ce73379d24a0a640f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399aea22a4505e0bc8f8fecfe441bd4b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67142cf9bc78f8a53c9948fe6b763265154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af858d4f98d544e7cbfbb8c8d79c49e2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f520509f57f9cd88394c801947bb3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cfa5b454a18c801e4a3816557b33b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ff4b34aefda4439a312220f84f767158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85e460f18bc8388a4e2d46f45638b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb47beba14338b735405e6cba6a19d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94d1ed1155a965356bf428ac6164e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe9fc72d262f1055dd5d62356738bb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b42252e23b22a60c88b16435d8632163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12440c003bb5d50a269672baa384a45164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0adb26611652c8a44e84c6d73b521165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c8733027ed606c49192926ce6b2f1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a09b828fc7ea6ccae3d4e5b26123d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ba8d7b9ea9d79ff86b71ed8770db5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2735513e363c0a415a003b6aaa0717169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3342b16ac9a90e956a352a957743e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454cdb599d17d40e57bf66fa27d2bba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465148aceab2eaee187d6a71f0befbe0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b4225b63f8e776a408880917fd53fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c2246f627b2e55689e530baca3999174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031952fd4874ea12997b78d2ed169985175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978e9807dc538749aef64d204eefa16176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851596b995b32643090e3fc4e92a262177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f031c2e21b17365a58f6c113fcd8a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e48a392db0c37d799ac5e94d88fb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511521dedbc2cda46b200d161586aa3d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b43a1eaa834774017ba697b500f66c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6a871771de2e5a0af6e0bafdae9fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edae277f859a6869a128c07dcbca7de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe31cf372389ccc4ab36080b7c63f7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d534e51ac96d2a943edd895269ff1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77a6bf0f6bb02e0ca53e4bd626aed2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546c372f21c2f4cd7e7e9cbdf08d7a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89315f9052133bf2c4a2d98f34b6a4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed33c223ef1a7ebe4a0ff6397c1f38189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a178ffee61edb341712b57b35ad1d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0cc43c6d16882015c3c26571a1a33191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3263d73a8aec3931f62201c3f99a22f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa7d0b7030d0af3ff8c31e905a3ad3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dabd9ed566df64c30dd2e803bdfa9c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825ce0a217aefbd01c6af2702c6ea03195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44ba76123360e4a077ac2baa03da67196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad17546b02eed6ebcde5fe013de0ade197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1375143b78d902e1970061b85ab72e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dd4a423efa765b3115248fca4fa44199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a89180806d3c1e786f9302dd4d241200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16fc7909cefbc93385e8253391405f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90364a0c9229f6ccc4512ac773b026202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b08821c5a2c9e42545c2ebd8b8b52203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa0093af54d0c98161e46baf7a753c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ae3272762645364c26fdd63b26552205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660481ad7aff76f5f78dd362300b7bc3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb137e0706c3012b4bcb1237d8d913f3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0749ca8b636799af43a54b642f211be208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1665dd54052ad773b46d2284e60c10209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9218afcb39786fc64f5ad9e381d1b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7e5bc9da6473e62674e3c03c96ea5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128b6b01fe82fcf4b7c4487110bfa65212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badde5be66ce9e8f20bd4a6a6a5abbf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae0fa58f7105c161ee66c96da2ab63214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bf3f4a355431b4f75fdcc4bf37da5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab23344cd403442368b551c8a4fb307216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172f79c09f72bceb7416aae006d9287217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83779b3da0817c61d58a5951870b23e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7183450745d0da6ba8c6a019a14e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05e77a46a96b9a69281212abf01448220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7bf6fcfce0d217f60fc13662706b2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12854ec2b3b2cf9a996eeb87fd00a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb3ffa9b984b060bd31a67e0f661ef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c67964d23349df7fc569f6e561e1af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a9f0e81e638d79ce787563bd7c1fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcb116a8f4831acb770228563e2dd7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c62867f1e0dbc22cb911fffd4c7f5e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dd8eab332f7d125030a05bdb189c4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a36fd09af40810ead42056a8b733f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e9b0227715536775322e07072f67f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294492293308055468a2350485ad9ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8e6fcc70bb64f72bce74c60364ffa232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bfdd2c348c657ff1d5cd16142df42233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd287880802aebb3ebbbffbdfff95cd7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585546403a3219195badb22ffb2671c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f799e0442b0d9062f0cfc34a7b2e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e499f2795271932f2479e329b42994237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402f47e7fa4bb76bf86fb722335d466238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2354e56ee1119ee61d5edab902e16239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411385be4bfa39b0d8da79bff22577a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaffa4019aa9141027aea9c966c6137241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad8972e4621fccef22fe0eda786fe0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f4615540fcef4a211ebf1c9e0c384243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672b94f237e3f91ebceefc610b6da35244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ed695337edf9c4c4693525dc85bf5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de93a94e7d47f89f1dc202d5dc3c213246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dd55df31e8a00ef9db332eadcd987247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f045d71d8888cceed9e59e8cf8e52248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798ff82de0b7c91201363ceb8f7894d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ef27a19f70fc9995ba20fa35f6313250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2054ed6cc487368c16152bfb3aabd44251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a53b6606dcba3573ce17b5adc06de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c04abe33cf67dcd046a3d01ceedfb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c72d611fc6398cb51689249af2d34b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb994430ca7431bd36d55e9e72448b8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f815fd8cf006e59d3e04bc2a45fe978256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355e5091cf298e3635e96935f2dd44b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69a2e6fdc446a3175fb8ed7cf9078f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbccec2d34160ea068ec186b9131ab3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980962172012d6fcdc946ecbe332238260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b325a5c12d9ab484ab022235a469f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a2f41fd43303298dc7c59dca7f914262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc7732fb44762cbbf0055be5b6b77e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede4291c99e237e7049fd76f03c8bc0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22320e5d7ffb51c842b05e1c855a626265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9e3916ce70440d60cdb8da0116868266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6332635eae39fdf1137c17741cb6990267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebd37a60b301bca2dc3274b2ad2cc0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d780e15b7034905576a8852ccc5af70269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803707884ced3465bc3f4c977351e99270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367f7f15ab1d77c45a5ec0c97e820ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3adfb74798aa76b47b91e58305a516272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ffcf128033d23a95c6bfe36e26016273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796e15dda5472a9ec86859f03aec831274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8792c739d2497602c75736261c2cdf2c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d18e8e7f96f68133531679630bfdc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ed3b2a361cf774de531ddd4eed380277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9a10fcb6ae730e4e5ef974b7b72f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f63b16de7fac98df9cc3489907645c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bda0872b353164c7b232cd772ea108280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710c5f696ea1c54b7665d9868197443281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9362b234404ad856fef51de03801d84282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7696384610e3466b0357457ad610fe8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e80196da5912d486d8fb61be2eb2b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2b0130e12ab8ddf9a35cf3cdb112f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb18626ec8944604347183ad289c8a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18e7da01f202b54a10d6b5ca62baee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662807af1639c058cd725246399035a2288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2557,51 +2482,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9977,770 +9902,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
-        <a:stretch>
-[...718 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11007,51 +10212,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J157"/>
+  <dimension ref="A1:J145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11258,3742 +10463,3442 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18148</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>6.7</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18180</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>4.39</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18186</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>12.52</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I42" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J42" s="0" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I43" s="0">
-        <v>6.7</v>
+        <v>12.52</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18185</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I44" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>134</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I45" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I46" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I47" s="0">
-        <v>12.52</v>
+        <v>4.63</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I50" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>10.43</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18218</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>11.44</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18219</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18228</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>6.95</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18248</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>3.55</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>17165</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17184</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>25.85</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17185</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>99</v>
+        <v>171</v>
       </c>
       <c r="I60" s="0">
-        <v>3.55</v>
+        <v>14.44</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17186</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>12.36</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>13.44</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17188</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I63" s="0">
+        <v>16.59</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17189</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>4.44</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17190</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>5.27</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17191</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>6.25</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17192</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I68" s="0">
+        <v>8.779999999999999</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17194</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G70" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I70" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17195</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>9.17</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17196</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>11.62</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17198</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17200</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>11.21</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17201</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17202</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>204</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>8.91</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17210</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>4.86</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17212</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17213</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>4.29</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17214</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>6.54</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17215</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17216</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>7.56</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17217</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>3.68</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17239</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17282</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>5.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17283</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>256</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>3.56</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I88" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J88" s="0" t="s">
         <v>257</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E89" s="0" t="s">
+      <c r="F89" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="F90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="G90" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I90" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" s="0">
+        <v>5.23</v>
+      </c>
+      <c r="J91" s="0" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I93" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>272</v>
+        <v>131</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I94" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17400</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>275</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>10.26</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E96" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>276</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17401</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>278</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>279</v>
+        <v>40</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I97" s="0">
-        <v>4.28</v>
+        <v>9.15</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17402</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>11.78</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I99" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>283</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>10.02</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17404</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>18.45</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>40</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>131</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17406</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>20.41</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17407</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="E108" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>19.66</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17408</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>3.93</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>275</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17438</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>317</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>10.14</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17439</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>8.92</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17440</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>5.13</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17441</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>10.14</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17446</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17458</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>16</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>15.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17478</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>16</v>
+        <v>317</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>6.97</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17518</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.33</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17572</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>3.87</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17580</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.17</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17581</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.68</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17584</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>9.48</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>18259</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>43</v>
+        <v>129</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18260</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.15</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18261</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>12.32</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>256</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18322</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.33</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18323</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>19.21</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18334</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>6.11</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18362</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.68</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18372</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>5.74</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>392</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18373</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>11.23</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18374</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.5</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
-[...36 lines deleted...]
-      <c r="E147" s="0" t="s">
         <v>400</v>
-      </c>
-[...260 lines deleted...]
-        <v>425</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>