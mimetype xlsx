--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1102,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1187,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76c88009ee72ff6a4c62af7bc201b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a167e0693bc86b16c0409ab3b043b6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae17d0b88a4a28f14350f00edb86b423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ff14f3b07e1a4250adf36c04650694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357835d4b6a21bb348b5c55645fd3ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c132a6ad3777511044379d1f1fc5806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423ac8538e23f79923f4437e82523037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a89876a487941c407ae53c634c6de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d43fb12e24c0999d183e3d4a0ee6659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a76a0fd19606a9e4255ff02a2241110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a75646e465381f0b5110daa0f8849611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce61c1893fc176a874db6851558dcb912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382eb9b24fd891b8105d19bbb551b2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0d1f76434d11fd99aa1b7248f27cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2606d5960135c51f991907af898e4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535912846eab568ef67ca70f3d92c4716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2e528ec7b40f1b746fe9ec6248de217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f01f9cf881549763b9724a3f9e424a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafd80da13a009475dc590dc3cc5bb3419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114cfd6e8b044aa0d67f9bf26be96a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00625eb19b23b6c92f4ffcdf3182c6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad4aa76df53663b3b75e7bfaf2f31822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f8168b6eae1be692a8550386a4f2623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a28029cb332b2a3f89c0c4a0a8e02924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696e5992cd93bc7edfc3203fe6c63d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae57e42b0474c0ba273f96ae4f17f3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45f4dedb0b46737b296f42fc0107d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2a6489f40f1bc8f84c3da5a497cb628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca9745d5b3fae4524fbf463e19525829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851875567a2cd9dd614011494a1ff88830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabdc82fc4e1ba8a9cba443ff30979131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec319ceccffe5f3e400e328235e6726632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfb483c037c4de625e5d30249cd6ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db6cde304194a5b79d0328cfffc2ff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f56061495d77caae75cb5e06bf97f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d64f619146211e3f2979ecbd9e2a8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d3b019bcce05bfad92c29a3ab0f4737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9e06f579afd2c47eac7664b32da1c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4690899ef84037406288a4e3a91f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fce93f8894cd60daaa3b2a183fc2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1f7c621971f4347f83f7d820574c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312da78c1b185c0d5610bd5327f352f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d294c77c8bad2d5934fdd84c399e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25615769780d831c02a153de5ba7872344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e766cafcea2772f51a82f0e320e49a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8c1fee11c4c84db304d6eb4e6453146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304f03600c0cf905373b5c9005a0a9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af770baf316981eb8b613a23df286ca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafaea48ee74d03cf4ab0ce637fe4e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c3dc3140434702aa1665b37a7027550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffc8c82be6c5d6457e8f63615d175a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d84a2c48419b412b2b925b1ec68b9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09bf4b1175fd1cab6156f466cff95953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd8d4cb72a252a59b95d978bb2298454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757252e21129dff86e0ab7de7a98354055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ce8c48559697bb0abde10054dec1856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c075fefe264dc078bd7a20259a981b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b76b58a2df33b76ace5ec4949407558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39faae07ad54c28d7f723e650b4499259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136529fa417264fadacbcbf98d7bf45e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c625f2d9a2abf7242e0a21eaaec4c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331585df279ae67a3b9a905a0ddae0162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421396056827cd06aeeeb053b234c5f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cacd8e916eeba34379f89bbc4bb87364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360fbbe05a02eed50ac6fe15b62ea5965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d01b677f7b67307397af894a96f0ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae40468e29213054e5c1f30958bad567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aeb1603d5d81a255cb4f5ad84d5e7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d9ea11d0c2717453fdb7b161c657b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ea9c5b4a5ac278f594f1b41f6d6ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679e86d95fa60b6a1c743311850dd7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73fa74d4106b4a201caca9a581b518b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c002c4cb730f26b888a3bb37814592573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11617dead23c21c36f3dd38a151969c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd8bfcf5bb37064544130795e89f6b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf302ffbad10c3fe02ac5446c4dced76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e2767490e6df074a0d77216760e6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92169eb69f93937a74b5da9a68494678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6456ec2ab23ea83f6e6570a6b742cd079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e2c68358e2a3bac855d1d56bd721a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359ad9996577a11f5f46da285a6daa381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5a948caf44ffba2d06f09715b0d3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f44d2fe4898fde71ed7a0b88475ee483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381568558e326c89b73cbf53daa6e9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e9bef0052996a919c09f975637cdd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecf058756000f0e0de27148b27e5e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1fded4f7a6bc3b4f06dfacc4eb9f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbef52ab1fb24137285ee4f6fe4fbc288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868d95362729d152cfb2deef9ebb43d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4e7f8975dea3e9ea6cfc2486ba2d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4873c2ba64af2489311466a23422e3991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d25a8fc4b076f02bf975c2043072e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43f59d4ed0fb096df8ba477532084293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd5658b979f41d77f8794a0bfdd08694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8230ba1bb53e6ce6b6784a33f347695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa286b2886467213c22974fcbc2522b696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84df7e51942cc520d82d8318dc92ffd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382f6c23fc56191a77f97fa4e2447bc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3105fb275322461faf9acc3fc20e8b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935217165b1b1e5894ea047b87d9b0a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7220f532917294a4933673f17893b71101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c95827dc50e98dc81dc71ee7c1c008102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864366f60cd72cf3745979ca9937fbd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9832716dbd985327c88b1e6570cd2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a0a25688cfa501d4b439288c41ed9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d2df47b7f42660f322638fdcf48d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07601264d5071ccb267fe7af32f26572107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8054c294a7bf22c5de8323c06c9bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fd4ae5b021eb546abb81856b6ee1c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277c1b647609a5554833707af6594d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf62177c5e8262ac23db1471d2925f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7fa90001918a29660a95dd193644b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30506004a2ff8a0cb6a3663e081d4065113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d455cc7e7984bfe0aff840a064722114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb370d632fa62ef2ff025c9cb88c99d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57deceba1fdf09c0cf0d319d52cb58ee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10021508c751fc1783802b912aaafc43117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460fe2a4ddeeb9f78c2746b9680fd90118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401c9c671d43199066968b6d7c7903f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77135536976f83ef40bc826e3b690f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864fb6e145d396eb28fce53b1f5b7c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8583767aef5e1fab451feb5c40d57a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2356257ec792723b5019734cbc43d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c034dd9907bcc129b82e23e287f4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab16a760bfac703b6cb1928ee51eba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0e417fa9d49911d407e3ee15db75e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390e014d02c45cac896013436fe6a19b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c057ff80722b6cbba8b47ed619a4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1f1bf21c74393ed877d7ba6ac1ff6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c504fda3a9b857cf4c94c32eb03fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beee586745c68b155d2f71ffa570d6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e359a53bdb2c4314a25e7737d8d41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00793e9e1e98293cca4b8a5598430742133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03309e17c37c0ea80553a72e8af932134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9fc0f9c1c5d72dbcc5b6368cf68fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e9a0ad6961d7ddffe50875cc6c00d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722aa31437feae9ecd3bb5066b5c47ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abed03021dede7b1bdd11e19cc77abe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328d7ec06ffb2001ba2b40fe466c99a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacf3ae6c02877b90b7d4572db2f07aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c31c1d5062e28a87c3c658ec5329b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aefdb16148df245a8ac8fd5f050741142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04ce126344bd28004c6034b3bfbcdd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6c28e3815f5247e9384babf1adeab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a30594ba041e4d7c0b0c0963e09e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2992dbfd86fbb92ce1d30b7e4c80f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dace3be5e83f6f322db5e2d7af790bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427b8de849c6e23481501d23af7d706148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbf18c06497e1c610f377f49280b84149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f688a88469224c12e95e9e910e8bc9d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f21abf9c7efbefcf88d66a1a15ef0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877ee583f651241624976f55c641653152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25781020558597bab9e26fd0bb027882153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65145df7324abd0f75d4fd14c816133154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00f264454de18f961e008cd8a435e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef369b92bbdb11912de3c97b861f1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a4c54731821742c4a5a4da8b6dcfc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742bcc566f4a8ce2e9f5623bbe4e67f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461599e4eed352b891d234c5a798f0d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32caac117705989cccd9deceefe83511160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61103e9589386ba2040fed2fe98c3c5d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738e996843274728329dce71f597543162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47494ab5a117c7a50cec41062ca3594163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c9a3480e13b18e307b3cf5ce5ff78164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb195341fc5d664a641711128ad35a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595927d24e57d8ed36b7f05cef54052d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f704e82b9e13884a2ed92ca8eb07391167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc182221eec6b4973187bf03c3f8ed8c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ebe4bfea38a443e1a93d8ed5daa44169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f234c6e7d2290247ef794aabd6fe0b3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ac90ea2171f032a1a8efb30facbe1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a761c6bc67572d75395cdc278b94164172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38eb8f7961cbf887fb42ef27487473173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183557cbba75de0382684e249c502f97174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f371b5321998595c9f0b10e3151889175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2cce289d493f17a93d81af35bd51c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4592e12f7e21c1c5efa25db9df1ad7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246eb83ed4598a10465648af3b4c5f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3f0fbfc4de414f0e194ae13d256fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d2aa5ea629d8cd7bdfec2148f910f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35baff198a2a814faf508c692466f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a05df2c5856bdc39ce3f759cd259b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462d9ddf03d8da198558d9bfd37764b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cca14aec2108c731020a387b5807c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f03994015df087866aebee7a7bac7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359341bed9f5c652f3614e27e651635a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df4100aa1fb94efadf929c5ba03a20187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcc9609321b9a1ed7a9b36db05c348188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4fa0b5390340045840163545edb7c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7457a6690affaf31df8a9ce8472cb46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b66a60c7fce5149bd349ca872b819191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbc173623859ed29d306fff1510fcd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8dbc52057f444bba0b43c8f489592193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a821b6d8312e343e7a548db4f0e4d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee060f53075af3a3482f9325c164a0b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3b51f13ba79f60190ee5a651db9a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9629813ff99702094d300b448c3f02197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1ca425cc1443bf47227fa26b8632b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b618b5156c38f86935df838db622f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c69ea6fcc49220c1e8e64934521ba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623318e530b44e9de727a7145f5ea649201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1ecc1361d814dead8e901df3657e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e726e787eb0e26c5048a067be8186203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa463264e72c1f3adb8d67471f842d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f36d59edb765d8d0956c61ef201895205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d120d74a3f0c8ab1bc0bbfd14ac98206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b306d15d9af89f8700208caaa8aaaa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c0d299846bf06c54a55955379d43f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909441db6496ee1ea2e8ed40093d026209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e754e922f98c340f985f30a7ea9f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1134ece4e751e493b21370fe0319f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf983c46945b62352fc0ad461f1c80a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0d234950d52074d5f2df037d5887a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78841625ab7dfb1fbe91a7f583567bad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334181b9c38e28dcc474c457a9938bdd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82d332e4f23ea1494cc39bae03cf7f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190c71d6721f3edc220d76d5a5fe0c7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3b090625630d95867eeea6e4965ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ffd6cd41d5a800aae326b81311a39219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7b39baa6dfec71e493df6edae9af4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85acd0107aa26396506a936b985b28221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a403f0da51ec725a4d684920d5224c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542854dc52fcf7d20cf76d0cc415736223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3697d40e85612b179e3cda6a2eff5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aaebfe01b1dec53378ef2c0513b138225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9d8aacfda7c3e220c33a4fc5c804f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3af399e808e875e5f766cf9125785227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2aed01c6425a63306897be93be241228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982e45a1607d5428152ff1a9ed467cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c01ee13abdc0283950360d9ae89937230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12f7519529b0ee4e87470bdde34000231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebbb4e8b457bee246dd63fe79b4728232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba718881ca490ae0f4e1e0691617ecf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d874b8e999a543527b4527eb69cc105234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f32b4ce713c69b877e408ac2a3720235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93472f936be5d3d2ded395372b2ac8fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604a9f313a6d1b98b6c5ffcef21c0ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79badfaded1dc7171adbc04e6467882b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e6f272ef514a02f1f21196014999a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f550a1fa7e9cf7516133e84a9565da1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7df45170075302b629dcd95d98f42241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38244a4d96698bec006f877950be4c01242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf135223176b4c0e5cb6578c306dd38243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d9c4ab6f28238d1f0a45162b441cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71b7a37a1d36565fdc727d8227c555245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb17f9e895acd47d34837f2d32887d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd54c86352336f3dc08121b456dbf0d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2fb371423637586f2fcc8c8e70bed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718459476b881789b5a3fb08d625e9af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ca105f4376e8cb98a6cdfad7acb14250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51017a66e8b7238a74894e65217268f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfa0a3c86d44c3c0654fb2b9ee091b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a0532fb115eebe279c1b6927525f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3c117651d4fdadbddccd1318e1e04254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dab7a32a2416054c4a1593f56b5862255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845e0e2c6c5155ac6d5591b60bf1d04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4291b049396b27897dae9d444f1d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd16d245d6e5cd260548dd264981ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65840d2639dbe165b4201c5dca4c8cbf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525e97ffc1aa1891bdfad96e7fb4f9c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744cdec5f53de80c1d9de63504577ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3039920da622f1f88dbe79b806e8c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d386ff582bfc39befc3df1469b821b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa3789292ec2ed8d64109891e7ea4c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836bebdce175c08ede1dde4ca85422e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823682985100025a052065f0d07a57b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136410a8000550bf1f3fe9726006f48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452ce39a2a168518d22ad5d0d9a2959268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2dfc1d5e5146e5e83c93040c81fc9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7819fdfbab427175c4faa87762f19c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1246990fee79627c5fd28a2e5ca906271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328baf96ddcb6223d7fc3dbb302eca44272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c73b5f6c1db7ec400b0b49c8fbe12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803be1e69fae44d1d18ac98108e60a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261fe5d192e679c7e0c57bba754d888275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16e829278ad9cba1569036a9287546276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968eb6b7f4ff634e80e0e02e43d0af3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d30b9931def3adad6f6d40b5cf2edd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244d5820b66c947f64cf86cba9ef710279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c615c9d9b24637f03b3601dceb05cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6618d3ae1c42b12082c149f66b6f7fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340f0a619ef8564db5def8ca466764d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a71c8ae0fd69d41e9a68346a94392283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e83fffdfa2ca8229ae8c2006f79569284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a291d1b1725175c0165e84ac6bd31ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a435af5f85a44e3bbeca8e2eefea3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aad94296de54e27f2351fe14175523287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2b5d5b5589bbed1d465d0de6aefe7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f85ad430a2c3936e9219bae4680b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718887163abf1946de3ad5925cbc4b91290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65118f9630b8109846553a557c3f88b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98a69f44c8a70bc8c880801d61625b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae078b6a0e1f58d5fe046dd4318c44bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068f94e646db2fe96a26770e4cc3b4f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9ef5597f407bac6d44f567cd01019295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a2dfa681ae07e995678b53544b47f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02629e122a76a06f573aaab2970bcf5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2903c8643acc0f2c4de6e01732d577a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49199f6d5f769272253f42a5c80c966a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ad9511c43455eef3b1f1d44dca9d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f27f50a9408846c2341aa0b97fdbb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d560c809cd74b4fba687054c331a0b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fc1530cc3113f2104beab6ae53351303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccf87f625851f94815c166c32f5694304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050992b292bff0e27c5bc97bb4a6370305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5cea85aa31f2b9d3f18b2275ff636306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca72fd011ba91e51c6179ff1e6222e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5147f5f3e1e914bf7df503c18a148b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951e6f09754d9824615a994d9953734309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c40d3b7fd1b63cff1826ca3b4c19e1310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd78bea06f5c971de5340d0f7f761101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741bfdec89885374dff0b1a823d14262.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a94ffdd50e4c03311ce051eabf59c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18137e7d99b6977214e38ae12497584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a655e7fbe85c13ba1e729036367c485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7095e3cd396f07ffa8812e4efbb626.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669320e6f14e674855c2f4aefc482af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80904128d268255a8222e6b55aa057378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef22e4b4fed389f85392793c17f4149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ebd4d58b17e13f832fc2154e6fe8c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79245e621e99828a8fa9685b6c41e3ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777b75ee3e92f5ef658ffb7a33aef5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6266de96764ea07e87fb3d40a046e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faa4b2131a614f9326fdcc61c1189314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaa9704b86be8423667ae356597b1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25021ec74655648962e00a38df0ac5bc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e6d6a5474933e496817b01415925517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b36c73c891e23472c4dcda110950a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89374020d12a0e501bf7aa8c9a1d6a0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eec204a5f691fc5e008b60ad42319920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b362d076067359e69779b87c3cc75821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631228974246488af51c1c8261297cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce796c0ab5df4e7051bbd6a28ab79eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c6a107c6e47d518ae52ffd9b47fa524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a930a74948ad60340fef58c769ff1ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804904b8179ae23238ce4260cdd2f47226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06065f2116e0cd502e4bf0b88809d93727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0df622b5f199cc70803fcce85a351728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d076bb5d6dd22ab47b7d004d8c38ee1529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414cb562104e5b1c7bf6639331eef7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7aef45cb9a458a23f4d5a451bdec4731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256750c037e954a15a55ac125a8d17132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abd9bb11c5a7402b96318cb912c91c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3887f9b8ec7654ca4dfa804d807028c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded2756fc0e4fa654173593ca6fa56a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e335eb1dee293ad509da86315287c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8f3246852d939828e859ee3deecc437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cebd42d64e2538755e298e2821813338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f981f7b5cfb27e8607716b5f28f7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6abd564fc1bebd82e50b41d644a3840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16a4a8f308627a7d2cf4147006b8c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263513d3a2e0e7ec0ed48850cf34c6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8dfa9f96a71c370ae6ae0fadb9c8a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4209ee8f32dc3ad91115ad61004d5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c5e12460d03ab953fee3d1f64263745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe27a81bb675602631f59c2d30d42fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6b27158bedc482691f4b3aa43846047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eada1a0fcba6603d9e2e024b7a3a8b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b529fecf7138d16886572bb227f492f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8343b6dd362c29a90b423f483a9723c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e26e4c2fdffb06d293935a90cf1c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b9b7be5efa6a6f7ac2db59041adfc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca24ceeb58614b2ceccdd50a46ade753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443db4b2068f9d4931c6675c7afc49b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf6aa5be8e73c92680f5d57e11dfdb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c672618f9b47c80138a1031d90d499e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588284c71b05090eaf0041a94d2923257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe84acd23df028d13e8e3022a306aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3d1945f7b2fc020846b92a3cbda9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525301cca844ce890b9f3bff6b3f31060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4cbfa22f75f8c5a710d60ec071575f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed2167f4288f423e8ff9afba49be3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a42f63d1a02ee75bf8c334686202f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c257281f6d401da94e63bbd4d90bb0c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81885c0ff95b3d72c5c5b5673a983c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907262e5f625925eb59825081611622666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57999da13c733408bea464259c5bda67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba13c3ea952a030baaf7da8311610d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f757f7426ce67509682a6426fb7e4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f3d30038ee64bf56e1796f443e12570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3814e9dd877debb6d72a3fae2b7e0a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5c3b7416b1322f36200ede704d88972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88d6e32138aa85d38c1670f8a4b4d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68e901695b74a784cdbfc96949cea274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee578c0766df358d58a8ea90189b941775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46a4878aee20c54b6c58a85a72174276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d809c8ba8c72d1b8c13216bf5630877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0767ba683ff6dde53ad844ef6588a8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d59e8bc752ea8277bad0f22797330479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2d4ad19929605dd5148704220ee7e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f79cbe362a3f9fb2e662e965e08e2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e812e77bde9b76613079194d04b5482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaff506c1ded1185e3ad6b6a82d157883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1aa3166468d92ed39b09a98f3063a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2f5577dcfc571c885d4417345756785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2f4f8ea6e711f091786ca65676ddf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f101f18bea6f6f7f778f66b424c2cf087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729eaacade41af785e08895d16990bb688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db1e4c17ae5b43428992796f82f14689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cffe25560077cda5804cba985fa9b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d190f913179644c36f1bed3f37b0750b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e99896a12ffa68efaec389715788792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f74f6d1c9dab89ef0f4bee945001c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6bd739ba57fd20dfbeb2124992ada94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c396efe2eb5a30dfcdc55cde377a5395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a244fa4e148a4241198578e124879f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb55a2f5935b79d72f585557718ec397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7b13c694ae870e16c66196f77a0e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe3429f53936a38f4765a4af116e2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc0127f34a26fee8a2b2c8ded94ccc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64479d1c723e4d6605acceea55a0c787101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce7d3e11c24f011357097b505807d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80138d1069cb3cdf80e01da1173a4fcf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78ce2561fb321325f5b32d736760c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516804730f4a66753f45729062f163a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffffb2854b3782b71662187a196a1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4a94fe12a3a88861c79aa49ee317e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d0663bd14189820de33a79d626ddf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdf82ccc0efb082a85e11055c7af4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84da05b2ba95b845c3c4ae1c4f0715110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5a55d8f9b020b3ea12658df2c45f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d20ba7186cc90c3e2b5faa0c934fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac7a0310f955b60fea5f4dc754f39e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebef6bba12904b8012d8ce6d6b8f98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266a8e406380930af3efca352e69efd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d03322eb29dee3bd3bb62aec81ad4b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c432bcfd291dccbd16feadca3f553117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607bd0f902aa2675de116dda017934a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766f13b6211d0f4f16cb161a711705c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51d95c97cd74ee630c02b739776dfd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76b2e54281b7da88cc0a7ea787ec6e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de01b596ef62ae290c8d6c1871b98de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e7aeb345647abaae5c651c6b7feec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7c47abb2456e249f20514bcd46abf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3a5f5f48196a513803f1d46c15c5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ac7b9cb0d6b13b627ecd4d98a6e07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc993f5e67f8cb8e2d8805e9fceef3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673afb156378a91e7eb0df5b33775189128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35982d1120bd8f7a8a81209437252762129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c81a2985f29d281370f7137696ab66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5eaa0efb65fbedaef9b80147b89630131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0544f538bfd1467dc813ac603321c4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87205ee3693c20d9ec9009d12f3f3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae56344354d68f02d1a9dbaeaf7cab6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc444ca1a4dc6df4f20ec456bebfaf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ba09ede2bb51fc5a638e9d8d3dfec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf1cf4d8e86b350839f5b714d27c90137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5686902aa5ac4934f21dbe72fa586138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18754c7a35a3ea67486774bb841b2f1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8429dbb50a6217d7409034174d592140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200ae2c3e6bffa5238281cc816a42f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac5662e56c40d64f6f5250b5a397a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5ebff23fbd8703ae8a1e596fce612143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521795f7db3d58d76265c01d23e84e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3afce2ae5b4dcdaf4ef18c2220b4a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedac70fb21274e86c6d1e1637cd4466146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a075a65f61fbc90ac902565b6138a08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d83f0d481d036908e4e846c97018c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8acd88061fe389f22db77347d0ec8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f451c17373c4b9d23503af42e1f4020150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567d54b38551ada654e65386e4d04e1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8001b0f0951a3b4fa3771e7f121d94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5aed280f024dc860dd8b98a2d5253153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b01f096b9f0796b7e7c4af7cd3b531154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d68f37ad7fcbb5aef1dbf087f6267155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65276a4c9c5c8219b9c8aea323b7873156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eca8175512c888f58810b029fdd0db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28524787890624d262afef067ee61df1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198d75b06a0ce80e6788b692091104d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2be49b9c82ebb7c79b77c1ef8003e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d89efabb1e2e967732d73297c063b4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfc162d29df346b81d6e26dc3bcd65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa03255c34b1cdeaff37617a7e2646b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e143c860b3067884ce20df29ee04d12164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed3ae217129e930dba792a65e0e72f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329cf360a5bf04815d9fc66ef1c1123b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2286af69ff1cf85f097eaef0358a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98464efb905aae302df5e00fbd9217ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab9e475ea60e1cd4011c5eb25cef6c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a0a2a9f50f1aa911c8c8fa11f4e04170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646baa97adb099ba668ec3a970f1a26171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80ec4acda7cdcd6865bb161c6062ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8913d5a4cd2f9adf793a7ca530e19f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1cc534aa79ec8438e62520a921b44174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f5454810fe5bf13e51f1ddbc1a4fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52a3ddc3109e30c741a40ebee92a2b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37f01f7948412a852c176875610042177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721d3bc4c5c21161a7d088b032d8090178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41736026b8f0e24ae7f138d2a425e6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba25cb80b6440560bd944033962647180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baff2603dedb080d7b4e0bf1628cf7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02d894c8837aba1725e0564c49a47f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db9962fe3bf233834970ca05cb5895183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb415e130be0b2bb7459fbbe9e9170184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f15a7bec55c5e8459382ac27f90de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8f238237c1ffaeb286931fc80b4d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1daadf5963929a0278a1f759fe58253187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe8807c2fb81579916d7a5a762958c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d68c359ba4212cfc4eebff3504e11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da95162cf12ad8a4ee138aa649355f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6509d68d49967c0a21911c23d160caf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27bb4b4a908773d0fa5ef9fa76e59a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e34b7e4607a7f9927487cda2fde78193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf9543dabd13637783a6169f69beec194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11622e7ef769cad999bbb8111e16d219195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715155efa7c80f50d2cac1d2a7333ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c26c1cd83b276eb81d1110bcff50f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bef555f6db46d04404740cb3f2aa26198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50067f2f67df0ea1020168ceff493b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919209bb9d7364fe087d00f013d16c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb3ddc0f9ec80fbfbe1be922f5bf72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89a6d4f3d1f596cdf5d88ca82d7658202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d96446d03cbcdf811ff18c8a68a54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740e2739bd7385bf1edf0e164ce52e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad296a43f56c22697b2a369b86549d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758dee23584fdd9229480974112d39e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921afb1dd425b20c84b817c40cad8d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86718912d242af1b19d6ddddf92cc10d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600d7d3d21b7128b351b67951b5f852209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fe25a1737a239997aadef5cdb0de0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96b99c58d9ffc4528f6daa41e49d84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8528940da08138bc12d04b6c2aec79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ca45b83c71d7e5fe676eb40025fa3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f566180d54f697efdde04d8099b9324214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad732810ba59ebf0fb87afbc2cebef215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec806320c02376a2b56f00c32a78f3f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e1f17aac88d3b8ba199cdce4bae43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f3bf73b21f3ffd25390cad47d341f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a94f417d5c317a6925e186d4cc077219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7273611f1863aa0c75061572a73d5b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899483e4242bead828af46dd33cf9d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c2ae700a4e9f28067e5135c5eaec89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899a9fd7fb86d6ee0a425055a6d0e11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd56672aa5983d47300fd2d4f6e455224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304575ea9a030f1e66d0c1e111192b6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea6e0a55670c360d6d19b82bb6b4d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253a2fdd313c0dee2509191b59833db227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e7fe551922f4cb8275d8702618ac7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc50859e5e79463002f4279921d55d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690984bffa2bdd96d002fb5caa40fdf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613b31566d1c00476ff4da0a2149d3f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7d83fbc2cce9464b309a9cdf7fda7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91d652b1bcbe83055765c7b4bea5c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed0dea5b96ae44c5059b125ea3d001234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5cc0fe1533f30c8c1c2c85669967d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151f68902e857922618c7ee88b9b61d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cafc26e4f39e4e7b0102c02cdbbffd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2692bebb0f7e857becb91550f97e642238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba705dbdc53b811154624f4d84e668a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa40a369cd3574c9810ba54cd6066c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dc0119cbf269fdd71dce62140f7a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeb40398e90bc72d0c9f422bf6d952d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9a383ae9b49dfe0158b5b514342ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7592835594360a7b69a8a201cd2e4e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f88f640622bb4b52d9279199757c69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f4daca7915e8eb867404ebb662923246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926d4da9572035e929a969dbf3d58ae247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ee7984057cbc91032f26e4a236844248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583df76b3e023a7e6d60758372cc723b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107371bae27f8359925c3e9763843949250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620359ef0abcdf3b0b06b2a44c12a5c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9710ee1826bae2d373ab086d16567a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97e24178dec6883bdad1d483390f7d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132c5312c743358ee549c039990d070254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8dfcef44a4ba050f689e945bc03c1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3d6c1871bd3c6dfb73d5ff2379033256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fc05ed0424f6868563f85fffc8b83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0c26467eb1f46c574f8513f73ba8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57a5e37c12d64f1ffc0ba47051ba65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6061f2af2d4d70f7268968cd6c6afb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb770bc14e628e9a303042e1409da5d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89ee642bac2c5c8ade8cd527883fb2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a8889ae8407ecb7ae19c72d084ec5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f16edf2e91d2ccc8f1fa2f806d7669264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f933a43184ef3ea39ac433d7eabe7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ec27e21505b79364663e4d4cea89f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed127f532bcc467bee4e22a9118ef2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebaa706c471cf5954316432a188b7d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae42d13ece80ec2339c8f80829a02e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d852c7ea3d58b0703db475c553b3e30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ecbd96ae5aeddab740b5ab551a78b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedee4e26b8582b616fc54670aa7fac9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da643cce18910f156cb2f565c5e67c18273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69733d6ce1701fbc204d44b969c5d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97357ccaafb0941f5721b9ee57beee1a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa29516b702901da831a8ae11556863276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0eb87f4ec6d5f9567aa471335e2ab1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff4bc636404d95eb618dcc41f058eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7e6addb8ba2df1abfb72bf4f9febe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e279778c9781c33e26dbddecc3af6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196abb1860f999303e802c8c22acd4d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9306abb97abcebbb7b9b50edfe7d79282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b809f0d5eb67aef963cf920179839283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73052e336ebb27d002c07f07d2f7a73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2d89b93ec5eade2bc8f52e6334896285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be03bca9ae261ab24ff912546dff137286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafa78f3f1ddedf3b0a9fac00d84b4d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291de05d36c7c85eb90165aae9345c4d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae4c00a3fef83112665bc64e852b5e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f82b3b3926d6ae26f171ab7b1208d8290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10028,650 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...188 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>