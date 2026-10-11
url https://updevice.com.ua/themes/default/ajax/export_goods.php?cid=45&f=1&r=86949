--- v0 (2026-08-18)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -397,59 +370,50 @@
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009668</t>
   </si>
   <si>
     <t>Миша  BOROFONE Business wired mouse BG4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-business-wired-mouse-bg4/</t>
   </si>
   <si>
-    <t>000009683</t>
-[...7 lines deleted...]
-  <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009852</t>
   </si>
   <si>
     <t>Миша HOCO Cool 2.4G wireless mouse DI33 |1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-cool-2-4g-wireless-mouse-di33-1600dpi-/</t>
   </si>
   <si>
     <t>000009871</t>
   </si>
   <si>
     <t>Миша Baseus F01B Tri-Mode Wireless Mouse |2.4G/BT5.0+BT3.0, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>Baseus</t>
@@ -796,80 +760,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +859,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +940,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1093,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1178,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1270,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa0a87ba486ed634f8dcd398e716da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a5036610fd580e21a85eb9d16f78b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27039df28c0a7ebdce82bd078453e1c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57078a876c182a84d149e7e01468d5ab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d6590c106242471e6e0331c378dc35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8daf3729f1e07317b1bf4dc27eab46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3db7f0164a564dfbe8b6571e3eafc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a0e20c14f62e2681cb9f7661b34538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e19fd894d3c472d485ff3bff2490e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627307906e5481c0c2061f8e193116b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1bc9ed691b52269584d8937644dc111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b25bf84ddb04e4af0db6d2380cc0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fb21b89307cd7e559885c5872363413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38c84af54e02e71d0224354856b4e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480ce8fa8221c395c251604d40b46cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4d87cfbb2fb6872dc789044bc177116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bba5f7baaa61a2ee067c2a1e0a11917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4167b33a315f2bfb42abab9096cfdf518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98308fe822663c21daea26b2bbc315f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fb1e1931073b5cac37d56d057584720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f9c1b92a263697c59feff1c87eeaf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b849ce7c0c822dda175fd5ce1451d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5154d66e60064558803d9e0cb7a1a5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcbb9925db70ed68a7a8cf2acccabd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb651e1d1c13837b63a25b269a79e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e357b4a8663ce465efa682f6bf503f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a99783e020d160691057bcc6c52f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafe97390a167cea2787192e9000bd328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fe9f524b0bff683f1de5db702e8c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce88cc8922bbd8c58a1a4e06f18ed5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ed5911d7a4ca7db608c3d0d97738631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75df790d3832892cf5529670292479b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b78510aae827d5a15bcc89ea23c9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de957ff2b9594fc9344e29548e051934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b42f329be289fab3b32d508756a8c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be349015159709f51c4c2221cb830636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b265b6e1d08057dab1cef279af1cbb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac816679176f701cbdf3226ff0d644738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fdaec25d411e14a72fa1543654be439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49905cb6cf32bfcdb5c8ccabf629650440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d6c15cc8b5791e3d481fe0f74d50241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a799c6029869f87ae4c0f135d827342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706511f83ae29fbabce0b227b73bde643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9721dfbf9884cb19c1cb609bc83c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622deba87f294947dae5d19067e4123745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149a1b86866795fdc9e3647b9e3b2b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f642ba7861cbe44c77eaf1724ea2f1ea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ca8d7adedba29424a23ba307459d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a64089ac861e0844c895c3b6b7d7949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51890728c5fd4e1a0be9b91c37b3210050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75116507c06a895db9e502aa80bf83f351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d51bdb3737f511cacf3569595de8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39336616ee252c4dce8897672942a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7f61256097f93068670b8f6529c3b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782c86f360a5b09f3a432e7cd1fcff355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d35bcc4ba30526e3a1e367fbfe11456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6c71c55b56fb1839c91dbd3cbcc7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701019cd4ace025cd772c75102386f5758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e890235860c009f201ee4bc1a33f0ac59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c1388026d0b2f5b736af35001590760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3d1c8933a19a3281fd292db4909d261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e5adaf6019c356faae8906b32fcbc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8ff4bd50b9fec3929ef88bfaa562163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6b2f66894dc0c9711dfea630a9e3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bb731bda9125d478d39df75b4c53f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b27fe6d9419480a018a425628ec0a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a29f21c839b4c876a6fd658f2e27c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11d921fdde8620a75519c9e268fb8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08b9bc8366e723bf478a79083ad17b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26961bafe57011cdf48be5ec8bb39c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bb1236a798e8777f130e99fde8b0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04ef0d7ed2dd5e905fd95d7243328172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe049a7ae1e2259138c7c0754cd3e5473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db1a514dcc31bc7637ea28a8fe5cea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40392be259a7d63cfd367a865bd6f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63797ea33f927a177dfb5430f50c913676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeeae24aad943524e833493ed27217677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008d3e8d7fe63218cbcb63c460c2e5778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea59cc09561a21e886c1b9a28347f2379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ee998adda809cd037d6a02c03e53480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0dc01adae191a1858a3117cedf55581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34871949a942871a55524888c7260f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6df43f59ed67661694a0937488c2f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a681c056fe8c69c6ca98051906fee3084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2846629860cf528bf6318637f4607f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566a336d0ee30d225fe4cec02a4e2b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c208693c161b8c4f647bb2e282e718b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf7ffdda4614f7913d26d7aeaa2fee088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf8b6ad975991780ecd6c56f2e8a1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fff75e8946bd6acd5e0c5702ddb2b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcec60a93758f4069025db3b80d857c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df146e1b668fffcf5ada0b206ab9fea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2391b5e29dbbc059c496daccae8c3f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1a799de55626fe48911c39319bda994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d59f16c6a9f5fc7629d9f224ee33c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2dccb7a7e9aa5aadfe8da73625b2ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd27fda03b1ecfe8e3c822a55df10797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0332acd5c4f7e6c16d726742752fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3aa514afc9065581a9bea67073c1f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599597416a836fe4845c97d4594dad8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ceec38b2aeaec4a91c61bdb3bc5d1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f905da63eb831cdc0edd877516e8229102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc33a71a5d0af97a51cf1b743c37a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ada352b59ebf5e79a0d85a9f9e42e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a44cd9edf668a2e16c3e73fbf4424105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be45016cf2a2d74599eabbf7adc76d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a035a8e6b60af2a3f5ec9671ad33d70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211f74344da5cd99b12ad0c40326100108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5502bfeae277ee519398037df72209109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e15791a1da199aa6bbb08a1de086e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290bf5d95d7f8c9bb9433eb4f385862111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db19becd1fb492c8d869285d1e13af94112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029a0b33a3e00ae86619ce1a13245ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de5b50d5deb16ab4ad2b399c546696114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3970bcc3646c60d1ca9029dff1eaf3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c158f07d908bae5cdeb4240609ad65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e0306a7bd7acc50c6dddd7eb6b955117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967d6b009f67048e682d67bf3b090a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675d83e8470ca3f5e09c88ba261b469119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72311247642cb5f4a2ea199e87ac5101120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f6366f2f4fbe2947026e520de02a2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a7574381d2f58c32222e812249180122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82dd1b9360f7fe75ed97528ec48515123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1a2d9993a0a6d0f04599b9f42e97f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18169713b6f53830254951eb95763d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7fab833452c2060db41552aa61c7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73d64b4fc75902cdfd024efcab49b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b622af3fd90357af53702cd723c92128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da2072df1f2aede62484fa826c84c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f058e37318063e0e53599795d672fbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e09a18e6bbd097cd68703f210d1cc7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8b1ee7129cf6e2c762849e506bb3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b94163fbf71c62c70a546ce427b0c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535e01b59a6cdcda5501c450a4f9ee7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c197ba58e9b28628d8572846c4e0fa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3858bbeb3a13e1f6793a8cd5a7152136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c833da8fd9cd2e31bad7802287ceb5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ce9feb8fd3e6612b393c9a93360d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f679571f96c32d4fabe58dcc2f0d4db139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bed84a73f5584342b42a5db549920c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724570135b550fe13531654835bcc085141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a3b1f75aa353e47d4d37a8f5a5860142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6e730ca14e25d0d5143cb3bd6cc9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd746f6b792d52516ad61480630946b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332906e56cbfc8ee8b5ac20be2b3b384145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370063567aeab39607aaa9b68d94f7da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d523bee818e2fd725b5718a1fe8c12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4220ab140b416bbca212af894f02fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648f4156257b17398fc2c41569de18a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559c6d140d87d6b064b0a8670910e8a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de355e3f3dc56171f1885354b5b58f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba414357c273a091330b70c41350e8a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa5a06b11f7e82c31e42ee023a7f1e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ff4691acebf1bab1a5d8803a621c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5a508279485b5f806dfcf3e5dcfdc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da4b24d7a3a23e17af454625a25047156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0deca6258d4c09528d600cdb853e241157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f893942d6033f467bbb163f2b3dd8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c62e3ca22b7ca92bbb04175aa12be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f79644ed53e8200434efb932c54b99160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5c0da9caaa1d190ae4b8a310e98bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69683d30e75da81adb954247dfbfeab0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff4db390024661a7cc359a0449f4a5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8e282af9b394d7b208469a77a1ba6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047907b17b14d4c5549512bde1585afd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cc9c9866a88266b6ec9267e2ab834166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851c4406a03cd81ddf4136eafb6bfb4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d9e299ffe864d45cde62a3f8e8c23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9c44f6446ea1ac70c3e167e10d176169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefd409165d14135be3f8d70345676d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f957ef4665bf5abe03590bcbc56b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbab4474c81345ad3d5e18f1a87343a6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a77b194cb7fe46ebed5f1add150c43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a76e87067cfc9bb04e18b9a0116b1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ce10f9214807cfb3ed7df8c6cc64d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749fb8eb9b1c9ac79bd3669b222d6e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531ea646fcf44cdab5a4f53f884d365177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdea20c29263015a77a385135ebb4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da54096b1391fe46d9e3cba1c7fb99a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2cabd563332abb417d843be2c3f64180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3824da8a5b97fcc3cc274ef7fa34866181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460aecd29e7cdee2f7c26e282f6fce7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d5b411164bda30698dfbedc3e49bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07572abfe424a851c311c83ee52f443a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3187007d2f8fa65939c697a0cfdff9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2e7856da4f122b03aa0f51554b61f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f069d5e8bc28958ac5d7d35f12d974187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea761446364c054c98c6259f9d0a407188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdb18c20ef51cf52de544c91f0cdc0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656aad5b717e25930a743080799edb2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efbe76c2ab9b0f1e4830d3726c458c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375100f6c9b492ce217f0e9da5d1721192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d8ad5226c54bcfae1e6df1f5e2528193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ea1213fa8b1444b77836fc44baa34194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0c2c19eea59249e8a2072a4b3daaf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f17589cf349d5dea123773e00bcaea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84782c262558409c838683f2b19cbac3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87016442f95795b8ed1104da4ef8c19198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e956d7e5a4a552f25e188c8afa653199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a6323fc46004fff4fa124def6c1a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874153fe3a50955fabdc6bfaadf9158201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef8e83f76453da9e34ea6cf43dccf4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e677f14df5efe3bedff695745f229e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4406c572f7a9e389007806cb55570bc9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad74c0b56c2bbb593b626b3d561b87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83c8c51d1335c6e5761c74f6c55081206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921a306304d2375598fcfad4184e925207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4798f73b33c7ca6c7327181ad050b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6010c2af561375102380bb175ad62209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d6a86a2a653100264933d2ec9b36b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455d02735a509c19d43cb272d437e76211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca7102e2ace48e8d1b0fbb67918158212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16006d9fdb8d7434c302da43b022c6e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eecaf86474e81e86bf516310b16e01214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce720267442cd713423843b8b4f4876215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85d0474a17ac2465490dae12635e0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07416cfd152e5af798902c77c2c22ac3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec33157c64adad6db58618362b87505218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26367a6b0536329e9d6931bffb6dc8e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3338128e11a33edd5f49e0321395e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c0d9537e53345f99b8bd37c2f5ce3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887ec4d9380d9c7b6b9331afd7b09cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc7649c862d1a6c3ee0e221c7c12d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf86b709ee05dde1dd902637548fedf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba727d366bbedcf9f3a6203a98a2c89225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e8689b1e524843858f39cc355b134226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c52734f95637ccad95ae18b775f817227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c291d74382335cde2c16048104414cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116e0dbe92d0c56209a83ebffd49872229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb8e2415665944b4fb85a8ec5b1cf9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb255a36e7dd3450d8c80a78e48da0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414a3f86dc468f08919e9fd598caa26232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95337782a2879b7f69e01a939e91d444233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1362b9d3464c2f804b4799a66b541234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfd5d2abe58e62d6447ee1665327cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b98bfadb9a65812bfb458ecd53ab11236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c77c92013a3cb7e91c5e1109df79c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a923f5b86b160469a1ae32641fe50c4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd098d9c5b3aa1a1da9566a130c8fec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b29b0cea3c329dc094784db1324c47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d731b824d15b213970c188efeca08a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ba2bc5e3699b3be7ec110d3fa197f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c5cde2e26929b064fd292d1dfbfaf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d7239d21f777548be8c2de01d34ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba13b2b3253cd2a5eedc951a526c822245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d8229b9c25a761e53aa5b0001f494246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd26dd61f450654b704faa5f4e5b2f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4c0ea2eeeaced3e07fbee9952e3ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1fe3dafe69f98c2c336d267a618cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b992fa4819471d06d84ff2c308e8c56250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601cdc8b78d6f28870bcf5c73ae94245251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100120ce7a4aa2788762c86244940b0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531beab1fc839ae6d31d69488d54b32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e56283790dde9a28a6c20d4eac5ec2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5d884a13d6c0940dda0d8c0af6685255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbd8cba9e77e0e7e95569f3580dc64256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657569bbf9d79d85f219b13c1876af4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb6ed19fcacbff1664e4451c01f1735258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5004c6b79455f638a3a7fb221224cba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e22d2709903c244534945ac76e1325260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de466c19683c7818106b806498e285261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3778b0f2f8d4b249c73af1ff3e7544a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0187c99ac5c747319e262721a24eb03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7155b9c2a98a18d5f6851dedbe73b0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9e4c39fe945e367f23540477b8427265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d27426d00206c0bc3333003480d4e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f4cd538c84b0bc2ce842e86694a8c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e691848aabc47b800c3c39b7eefd85a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081624dbfcc02926d9b0342d51e4aea0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea8e3c9d2720b8cb06631dd2685f6d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41248fff6a8930a6eec4a08984f7e97271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86482f64d00060e16eaca9070ef503272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565090af332012a898e7eee87058d28273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adb686935d8b42d3047d7f144fabd3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddc500d008b60174b05e9eb7eb1726275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69910b2e6cb1e17e9a263a6f2d0a8875276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba80c5eb91842ca262063e4da9b5aa1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e070c95d9443184835979faaeb4b5c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f633c8d8dd1c033b17f8b7b3da7cd6a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9b63ea8c93156e584d67c0efca056280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b8eb2ec1e5a84f0df26327f827bab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246b167dd851419f974769b1e9b3bb0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a838a99d059a69d88971c1e77b2aaa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdb5e1ab37014d41ae7d917cc7eaab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccbe5dc14dac1903c9ec6ed553e62f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f6da5847cd21120e295df6ffd01a8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d5de9e6e92c1ee2918921e779eff6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b8524ed827fa3df3a0a9e735673c7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224067a3c193e0ddde44c7901a93da3d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f6eaa54818a9c0bf32f456bc57b38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294ca0443b3978156effa52d1d865fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce821cc9530ca9cc5d95e60618ac8f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabd2e1c2fbaee6cabd56ffea6f6430293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840eb81c06fb1ca7824ff73368258e9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86cca6b21771c9fcae3b22f8a3e2ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f909b749e7daeb2cce0f2302bbdf16296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7dda848e73e8d8422cb38c8e3c2bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e2e47de9fa686a52cc67a32a1d01d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3a2c6cd30ff2ed30dfddddb99afdd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12840a89c8cb036700dc1cd56c017c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10df8a20088864af745aa60a384b8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69741d3a11fc1d1ebebc80ecf431b980302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8230e9c7eeaf3a6578c0adf3a7a125c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95e1f1396ad93e95862226ef012832304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6d32842446227987d99c79424e32e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06d0b4e8420f312df015842d6ce953306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ca927926111f164b3e93c1ae882d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63f850d16d554ad576caa1ad17fa17308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e373ab45504fa259128211cc59f5e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe95e6909218f8dd95651af8e4997b310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16640f37ae9b650b8b542709d2ee871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822743342e32e5f2e0076c56dab662a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26112db14e9b3946c4d92a9f4266473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989abf3c5c7b68309cba69df15d742854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a2c7a558ac8db132b3f58e9531d3a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d24eb6b754753682639cda993591ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d21f5f1cd06cecf4ff9d7af65fc9d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a55a6bf4ff303188358f3c2604b948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299672165bb75541a259d089f929f2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1aaf30b56bf7c9954aa23c401b64010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d636ba7974998494aa8e443787e2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d63eef808e300c554d3cd3bad087812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d016f046076801bea9e926e325d8ce713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2aa4fbefbe21da0beb17e0446d232b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f41c56ea00eb3e2bf68d6f698078015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe7faea889477994675d9dac865db716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6078953067b3389b5ce3642c353b92517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb546cf9d81fdf54ac48bd74c975d9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a94071c7fa0f00208410e0c53c4b2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988166349f971e42dc7c90a544c2ce0b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b05cb07dfb54d2750ff47b48384bb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d261fb7be367015a150f89c9c241c7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c0c2485ed72ceaf2215829d7e08cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8174c4c9b3b2668024289d1feb8937824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f33038695a13a29b820dfbcf98f39725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9547e49c1ed4f87cb68e25b983977326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc0f725beb11d1cc88521b871f067e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ed9cafea32c82dd612e57310ed95e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671a130fd94249f75acff9a2f607ca329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf44f11d2cb367aac179997d8269d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cd1bf64d81f8b06b8c4115c4594a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bc764b0aa84df5e5243685da5970d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249db8d56e9a5cf93520fe8c158eedf033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658be63e6906e0f47a23b47983825d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525312df50df4252ec93335a8e2d4ec935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455afaa44c3c2768c02fbd6000fa367836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a6209dc1057caf33eec250c908ab337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e5d3d164aa01cb61fa7d9286aa8ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3cbbe7ecc0e7452aa48c85e7edc2c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f61db82d5e96c3007b784a3279356a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc651f600c554cc61aa390c9a151b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a6379d9a523566e4cdae1f702e3f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d2cdd8687e196634fee469778e8fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e105babfa31d28826fbecd9f54363844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01041e7041d136007aa63b2f8ad9f5d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5f7353c7aa7102a9fa73a59152f7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a25a2474eeaa868e4b81d7df6d1ca747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6745c4cfb032b50a311a19431535f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff240e1cb448315e1b254dcb06abf049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b362e94bb2de63d88ea274e6bc9c1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c46216e534729bb4507bd76f9e8f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c3a12e136003e594dee475af20cd052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0249fee8d3110023307d0177ca6aab453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76501cb398b07746bd49b52c379652b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83946ffd3dfa093c80c1985349636f0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121a0e963f614def1f960e664e28d6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e572048843b0bdf01e6e4aa7656e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41addcac4f6b54288706b1bdbb889058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927f0655ae28c836f1093c243c86b1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2d9a42a44ef1799862c1573c70f6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b720ba3fe97d5dd9c585c4f6ed45c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadf405146246eb2a0b978a29fad01662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bd056370b24f30f711f6abf44d22763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411cb23df2935e202cca3b084c3a15c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94308813ca5fbf0003da6bb31e13828965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764b1512b3583c22bbfb130efd7855466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19eaf0b87483228ce61118af29d660d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229b2e33c900df757c758bd81a6b08668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618d7ba49185c8523df48fcd4f4ee5f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52a464b94283a75a00549dee132c7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b358d37a8761ff1df9edadcff523c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff53d0d067733bd4da2c1a9882b08672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61deb15937d1e41c755195b78d9c0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b901b1b14976306834a588abb79f48674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6011067afdfa4078df0ba5f33e831e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acec902f6948f04584ad8b8b1de46ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43a4d248be3d014e8ef4b11483861c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657b0721b5c3b2cf2646e342f9aa28078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca18445ceee7cabbe2229e9a7f196fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7e884b3c3365a39070e84c2128d8480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec61fefdca89d0fc9b57534a14af6b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de807c0af8fefc292d307c94551bbb1c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6cfe8845ca6a21ab721aed6d372dd183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d81e6556f17ca94ac8d311438fea2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bcfaee2a71a4b4168241203c5ef0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed05f619767ab8be14bbf677b423b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b6ca34aa11655909eac13ac21c7d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b493d25500fe8f5068131eb9d0b86688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6e52ce44255fc23cf0564aa06c29c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a84893ac80006f7d9111eeb1b463cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d25be11150a98f2c3c5eab5b9744491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58796149c127f9a66ba10d8abc01320792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373afe5681eebadcea2bd4ce6e34b2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1328f7aa9fe4da8038eb09ee7d2c8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227455dbfcbf76a0ad521ef37ca192a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c7d5db37e1287bfb08cc6d15241e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb75a6c181db8ca03c358fe3cf4b1fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad566aafdc31f4f99b216dbf82f2fdb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb36d3cb0c4ee7237757d2a20cb68f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f11a55c6a811cdea4dfb5ccd615662100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceae077ac9c1127bef777207262c386101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ac493884edbfc3d6a7b84932a791e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9810425d9e858a4460804079273370103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaad5abaf1ee69169cfdeac7c88dda0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01ea5ec684b81a0430e832ebbb920e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615d1592817aba7d9f005d2fee98e5c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61886e7448ea3c78b020bd1803367b0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362098a77c192f6a0d5297accdb27774108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0ada352a7955092d934834d63e603109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919351faece8f09b0f134bdcd6a5230110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff297d0a78f93caeddbbd351dd9aeb7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d033e22b6e85ac29ede82d843fcf8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75561366ef967d0633ae6a89e0b52776113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aaa64a170743a6667ff959e58840f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c73ffd7c0ad1446f49f72bd8291d5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd60d0a084d6f42cc640055d00dd71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83033bff75ef58412d0bbb90d8430bd4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2072c54f713bf872fa265df4e4045db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb0165855dfe1e0a21823016d2ac9f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d14030b48942389c9d90701015de7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2780ba86b8990c6797012720bca09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780068c0c3c0d90ad257c19fee496e18122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3606435f8f047d40c4315fa496cad2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db21029916911a930d2ccc752068dc0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7da9aaa90898e819e2dc9bbd89f934125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dd79768fa2572070b211b3c6922d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93039bc50bf7d0029a358562d9c481127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c08b118bb48a1950b90ea27259e22128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d61b275a91fff22abf54eaf497d92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b796324d328e4b9e13399b92d2bfaf6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e827c7acfdcceef1555551b0504bde131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376a04820b81d4ccbcafd6fed6583a8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21a2eb35b922b5650f21c8ad7f6e8b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc93f51edf02d066236f298fcbaa376134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083f3a865d590a0fa67faf00fbd59f7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e187b7268eb17193e97268d1fec2f87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b23e5ad629a6f18d25df0fb7f133a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b206279aa8ade5668f32aa8899330a75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcc088f84dd740745b9ecd17e331fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb6230686d98f2cccbf7ac6d23e633140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c15e9ed89b15e5de39da419f904182141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ae773aadc5efdad941c379c049ae3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43a09bdc35bc09f58c9e2b9ab9afc3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a53cabe8250b209a28695303339c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b4afdbf8ee3b57dc4996ce4e07dbf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982010b98b235716aac34f1e2c7b174a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94dee6289fa27a99e5a275cfaa290b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18978e23b98f3c1da7b28039374e16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187e9639ff355b0b7c5cb62d9ced9ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b20e0a6516ed9c4c921287b90738a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25989d8cdf17dc126add6ea108572423151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8d27b008e438c2e04f6c3dd358e93152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab510c93b31b3acf3a7377848b3809f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01388049693b4cf53db86db00c0c1b7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a5d74545b25f8a39a03a9a3d1d0f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d4166c5da83156792a1a9b2cec557156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65469a08cb6056f464b626449cc42a73157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c53e8ed200585a5c46ff6ca68b13b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260e427b5d7b8c6f93e02c2949c72a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866ce39b398e3a15bc3f79726bbd6e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24317d0092db33c70f28e6e81ddfa812161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323463870a3f18083cbdc99018f3d39162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fb1b96f0149351c11e3d141d84aa1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a5de815f448e06918a5ccb41511b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7879ead63b2766a19608231e60a2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51564114a421db73283ee3332df4c019166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a953b2d1c9d8075e937107c3b026c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eaa59b8e973aea0bb3c52790ad567f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242df81b154b8616d29010e3259be26169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83aaf59b08f532c3741aefc6c3b15af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9af15162cb416a38c21e4d1273bb3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea5a0909ceefed4ffc2083eb3b0f17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288da81b0e744837cfb371b0ac424ab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a940c181cf50bfb155387d5dbbc0072174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1a20d67b13d1be2a3b5e3bb02afa1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc05156eb4f917c1661577c8385ad7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e1aff4c186a199041a0cb96f2f4b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20dc7e08c13d9697a2f1d0a8e1a5d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d585284f26a40b4deee876fb39f20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495a99315626fb2f7aff8b1046d94f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8b6df5748e96beba16cc2a030a309181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12503cdf03a6fbc7f2d1f5858ceecbc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9e6c668e0e34c849ec3e8899dae68183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497074b8a040e6f79ca7f3817b97b607184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2238e298f40a33410dae43749b92a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d781c60ec712a7d985d8a3d82f872e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b5d03ce78d19a313329a3f06a7ff2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddbd5163b383c59119aeb641e353d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952b3a97a5136d53fc09526d7b93f54189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4db8ef5766e6c244cd69f9bae51bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7920c153763c588a4d079be7410a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c196af929d625d78da412baf50d0f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81230be9ae704d5912646e377c1e6f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cac6345311ddf4c2d85d087b72bf82194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5b6fc0a8dce75f6b9519d566fd03c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311442e46fa203627a743c1ca2a09a15196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d24695fdb8a899736f6c6b577774e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51395a42f8e1a281ff0bfa793e1394198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d4129ee7322b19ebea6f3361aea7f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96a3abfdf6e6fc7f59e9967a6c5bac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5b0899185008cdc3ee250f2042640201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84bcf6f57746b28947572a9fd1b702202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57caf48af99fb39933624e87b3f85718203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99520a839c982f6295f7147ecf6e30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e6f3adae8da965cf6ba0682b277e2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23b3b5ca70e5575ae0be431208d168206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a86d5ac741b47cee1be2e334b069a70207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c48c6cd72cbd5f64d3c02bf156fb1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c855f6aa17461b5148cb1e49d2893ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053fe9a7af24c2e3d055eab34f3656d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7647e9b7bdf42d7eeefb7818ba77ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d554bb91c915e96ad7f6d23369c03c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec636e22f8cff7cea632ab9df17fc3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17546796e83ed788408a5a0ab961daab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49576d547e6007fee2ae67ee2de727d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df55a751888edfb1cc2fbd7cf57834216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f18653d4c213465c8f5a79d8898b38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab8c8411845eb42bf52dee57e7d992218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3700b39f3247d4ac35c8ec6e3e22678219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ae3975c329ec18a0103b4633b5f22220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b54ffebd2fdb45c28a97938e49299221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0c5dd791cc7fefe50e1e7df734b0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cacaa4a1dee0d7e9b499bd2e0cf53d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29f4eb40de75ff2340cddaf7060bae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0b05c141ab4a9fb88d0fe7e6f170e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127111848321e3fc52a95c31c6794b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004b95857929a80d5376dbd7a2d67a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062b116a39ee532cb291a840a73306e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48b52e1eb5f92f5873164c0abb3ca4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99eee66f697ed350a6ac11fda945df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd593cd1d98615a17b82bbb34293db7d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e1db3de1e4c3ac959c03dfe403e75232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536df6c39f211915a37fc0eda44e15f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e807fe46ade710389411efe93bc283234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb63834b148f2649454cca5b666b347235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600835435fcc91076fa3f539decc1148236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3008a85e11ac03e43e51ecb97fea3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8059f9f1df032aba3d0ae0ab20d9251238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ceb82e7317ac3544b3c3ab38e18510239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0a8f3952611e1c40d779590010f56240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a54afee6a0edf81724724ea7b8752241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8872929fa3ae0b3a0535f411180c3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46096025d65663d591941f1e0c0b2c63243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4b2623bb50033ce1587a0ef1bad58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30c4576737eb7a4e0c5b144c267409245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f04976e36d35441de10b5bc20aa098246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da1be8d32d035699cf5a2772a7cfde247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541e5ad4f2c0129917a5eba377de1a8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43b16ad64e8ec0b26aefd9839b29bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f17a2dc9c3853205e66e4c9c14ae4e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f77aeb3da59b51f1a3251e7ac1ebd6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e32b474c5fc0fccd23ee5887a3efc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e950c8422ddb61a991824dbc870a4c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e574876e240b52c8e1dcf1a66b38b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326ba7ee47452a284009d04127ce978255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16788c7a30f261c313d5755405cc08a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e610c88481031cafc9d8fb50f04ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2460ea12efea29a6a6fdfe2cfb639258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7f9541c0e7d207be4ad29830ef657259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a689ea1b1c605262a1d1dd57edd4b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2720a5febbde981741a77744e6a2ee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d0bfb3164071348253efd8fe9b85e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f1627577b1d11956d850cb40a6069263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388de1bfdd6892771bb9d8acb58b410264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cbb31bd61cdc3ebfcc48c512062da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3350a64f6028e3441113b7c6715dfd6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a9e053e078ebe53fd6f94b66fa2b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbb56e6e02670d8c4a46f6346fb31e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e512fcdfe804eb0c804543f57fac65a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99602f4d4f8f31b08f6cfc39059227a9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f74f4c321631f0329a03fac91fda2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68de4f37910a3a7b4f34d6f2525d321b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1c26e5e52cf65e4fcdf1fc71e30e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31c92bd84c6313204408e8938fcb40274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b6b1cb0f9f4032a0cd58c36d4ab52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af0e7659db844714941db116e4d3b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693f9d5d49f15ca2dce2b7beaba2aa6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd64707ac73934d5daafe3bd850d8f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e6813bcbadea76cdf7483ba77a9ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10cde658004e242c5c4d6c439bfdd3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd9c1d995048a793b0035d81966748281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a00679a294f31a1311d7003221e709282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab49c159f407a224a6c800b67f18060283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd764681887fe1163018c98d100ba1f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73749f9c91211de861ff6bfbcdb34e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8621290d079ee0fc7418f5ae62864cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbebdddecc5cb50ece77fb808ee4391287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15828ae24bef0bbf3146731f586d282288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2482,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9968,710 +9902,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10212,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10463,3442 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18148</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>6.7</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18180</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>4.39</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18186</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>12.52</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I42" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J42" s="0" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I43" s="0">
-        <v>6.7</v>
+        <v>12.52</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18185</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I44" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>134</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I45" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I46" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I47" s="0">
-        <v>12.52</v>
+        <v>4.63</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I50" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>10.43</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18218</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>11.44</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18219</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18228</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>6.95</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18248</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>3.55</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>17165</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17184</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>25.85</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17185</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>99</v>
+        <v>171</v>
       </c>
       <c r="I60" s="0">
-        <v>3.55</v>
+        <v>14.44</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17186</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>12.36</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>13.44</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17188</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I63" s="0">
+        <v>16.59</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17189</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>4.44</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17190</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>5.27</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17191</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>6.25</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17192</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I68" s="0">
+        <v>8.779999999999999</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17194</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G70" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I70" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17195</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>9.17</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17196</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>11.62</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17198</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17200</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>11.21</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17201</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17202</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>204</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>8.91</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17210</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>4.86</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17212</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17213</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>4.29</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17214</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>6.54</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17215</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17216</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>7.56</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17217</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>3.68</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17239</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17282</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>5.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17283</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>256</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>3.56</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I88" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J88" s="0" t="s">
         <v>257</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E89" s="0" t="s">
+      <c r="F89" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="F90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="G90" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I90" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" s="0">
+        <v>5.23</v>
+      </c>
+      <c r="J91" s="0" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I93" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>272</v>
+        <v>131</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I94" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17400</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>275</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>10.26</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E96" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>276</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17401</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>278</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>279</v>
+        <v>40</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I97" s="0">
-        <v>4.28</v>
+        <v>9.15</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17402</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>11.78</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I99" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>283</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>10.02</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17404</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>18.45</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>40</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>131</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17406</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>20.41</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17407</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="E108" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>19.66</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17408</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>3.93</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>275</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17438</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>317</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>10.14</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17439</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>8.92</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17440</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>5.13</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17441</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>10.14</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17446</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17458</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>16</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>15.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17478</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>16</v>
+        <v>317</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>6.97</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17518</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.33</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17572</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>3.87</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17580</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.17</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17581</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.68</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17584</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>9.48</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>18259</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>43</v>
+        <v>129</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18260</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.15</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18261</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>12.32</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>256</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18322</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.33</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18323</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>19.21</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18334</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>6.11</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18362</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.68</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18372</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>5.74</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>392</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18373</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>11.23</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18374</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.5</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
-[...36 lines deleted...]
-      <c r="E147" s="0" t="s">
         <v>400</v>
-      </c>
-[...235 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>