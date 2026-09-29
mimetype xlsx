--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="417">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="416">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -976,60 +976,57 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
+    <t>000011549</t>
   </si>
   <si>
     <t>Миша HOCO Wonderful gaming luminous wired mouse GM37| 800-1200-1600-2400 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-wonderful-gaming-luminous-wired-mouse-gm37-800-1200-1600-2400-dpi-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011549</t>
   </si>
   <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
@@ -1318,51 +1315,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a61ef3718faab9fdd4533f3c54f5901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8c89f44f7aeb6875852f1583506f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e7f22657a64d16fa7ebb1eb149b4f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6ee0452e3349ef195aadd82eb75884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee304e515cd03a7b676e978953ef7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792a15ce8157a120dacfbfc37dbb7cb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21342a2d5f4af7c2a9722bc3fd67132e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a804f3b2a591884c13c833353e5398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3630db9674ee5bc507b36bb956ab57f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4446d04287124836e3241259a5f0110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c32a5694b2ad651d45fbafef8156611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e609c056ed5d40b29e666dc9f47e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cb47048bf7e9e2a0ca76e2332ab8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e00f470b042bf3f64d50d71f5c4d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5237c861f8f81112ed17fa68a6be21715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef433b5b449d3bd37eb763ddec999a6916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd344e2dd7e422354fd7eb1e4467bee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1392e30336d5aad10d04eee08a38a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa01972155136c04d2cc23216e879b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55b0bdc8b3b0b9f48459595c5df43720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb8f8a98f855b4e20995f2870a89e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b07d124ece44f1ee361ca3da0d28622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6d1d92531b17eea6b63daae465eef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19884cdbfbb023b10007f92851ba1ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83540199ed96e6f22cfd41a3705ceaa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd32738393acd5285a27601ae6fb7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ede9e5ec6ffa9c75b549e18b089eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d822dfae62180e6ddcb3d272c5c77628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e764e9a7e6182c73017d18d6c2737f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff990baeac034f6052c27b3860612730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1179f004a755414b5f11cd458c63a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54161bcf0d858623776f9da053aea00932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d824db44f51c3ea463007d25b9013a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16644902e6e16f82ee8418fff38d896534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda7bd58a148620205aa8cdb01a0de235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f94d84ce34983a07584f257c13dff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8b9a283afca965d2dbaa52d1b54d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a3b4f57f34e9334e3a6d48f932b5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1433b00fac941143a57aaa61008662d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f541603e9555afa156fa77157e026c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb06fc7ef1121c8d9d97dd1f9f827141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d1171e177e2661241f1de882cbb1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516275acf81504148dd04c2ebdf511143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51a513aaf913fa2900fe30648613e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514a7315c4b310919bb654b0ea7eed345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503d1bf4dfc8188af274c494d71f00b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7dc3514e3d6f4c7aaa2c1ab5817ee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c29a7051859da0b61e6c5cee0de5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d79a0f4416e604a0d577ba5560216449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22563ac4eefc9428f860375fe0bd22a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bb7b62d1ef9da30921f00c63cad5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a2b716fa708a64be1d2dc53e82f6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce946664a045ecfd09a2af04d11a28553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718bc9df6775c896d93f1cedc96888854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e77bbbb6724dda60e0eea20bbb08f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e05b8ce9a75a60b64834ee5345aa956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8aca0de09f1f60fc35fb20977fe49757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5903a12138c31331df71fbf5fd37b8058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fae26e0f67f4119a0cde6b47fd68759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2ffc7bb11763c7e3d6745d7a9e4c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276dc5b8748e15f2a6b7238c86a337c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d7bbca182875e436a66937bbf4b48362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a0209c6184cc68112f920b8dd422e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df54eddfd97788ea2f0a79835f45bb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a5213c702ceda82493ad66bdc86d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5898550313aab3ca12d4c14506384666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552347414cb901ef6806b55ea832ec3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b329e80dff45f6757aac5549fc6b4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34923b7d1f6243356940c7e68414c6af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bc179db96033dcb83af5279e04eb670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705e656d60f59dc95777f3abc69a37e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def395289a2913fc463da4bc8be6723c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09af542bade95f55e547d6dfd4080c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f78e7bc66bc8e19dd79f658bdf1dcd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03cf3d7841d755d5bdd8ee8d4edb3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6712a37e1784afa6c4b4d01ac2d65c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77afa97f804decd1307e734d9ca5b12b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2bfa2ad85d57c96c5604503f1334778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a63ab924e8056ac6b14c2c160825779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f173a9630c82b48c13b5865681c94580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5154ee6d96fe320d5e747f8f9c4d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad050e35d600eb82fff8edabedeb144282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e1d28bbcc4541ee9d7274ec2224fd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de1cf6e51b4fc2a9af6601707d0dfa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317aee9b0965bd8880a1331cf0be14a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5bfb0d4505b305e05f5a63d0b154d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe97c2591ea987af29da1597f6f515c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd6e318bc63dd50e5c7b78f1699d4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ecadeac2648d7800568514b59a0ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e92c8a5a2597a3124ea767e15d3fcc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f54b0f7825f72020a09b3483b85f6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519838d3f6d388f88e45df0ed2c8f6a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e1587554cce2d38414530b9df560493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e23935ffdf6221575f36b50d25c9094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5d454461c1a9e7f6f25f812dbbd5895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7f73cc109d81527499d4d3d87108696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e18fd95f66da7ff934b211d12612197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a379a9075b5c9cbd9d347106bd5c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabdd84a5b9454d2880ca9d24e43bd599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea051342204f6fcd87ada56265a944100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c0e6c7b196f9a8c1475ca00ea4c32101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d2eb7784d5c774bc588319a6b6a42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3eef61ea88ab16f869b15af162fa67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145cb89f01aba77aca71eb680fb7d32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6310057555019639bdedee471e71f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6333506e69f9e533221bd1894d08d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35255660d67d22b0d0c16bd1abc66b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c983b27abf0e5675dbf1b64f10ed3b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a1e3ed3363b7e833c4e53c83cf9e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143843d977aecacbd89f0881ad1f8e64110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540932f188dd159e3b660cf7685ee427111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9902ad71fb775600de23d2448e173112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2499e6506f7aeadea8001a46e8e12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae44ebc7a0230bcb63bfe8a10238d56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e68d4fae5f963b1d8e6cb26a19187a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37cf0b84d76186fe72e5013f9804dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a677b1110e1cd7709f33b9e6cd02852117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69107b92e98388d4abc8af3e9e6ac5ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ebfb3422e14dced72898c30bf8ad5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780af4164f38b07c302facd2ee5c7dd9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22ab32bbd37aba6f8da976a15db12f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d21304dacc52ef5da82fec83de33e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02a3c72a14b06d95a6989137f9eb42123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d43e09d453bac4917b65d02cc4163124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb22042e1018a728773b1e77ef1111125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e37f7b8186b0a85263e4a6e085e9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6fe8468856937c43924383502349c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f078e6d9808803fde8edb44994e314128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438b41410840dfb3c34151f1669be7b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c87e90d483bb978ac872f76c75252d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e89c457ccacd5d4933afc5ff37edb9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22f90b2088f6a7a2cd326d6afc4294132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93623a382d2d98de951f9ec7ac22d80d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb5b6d8469bb97448e565d2dbdba0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcaa571faed6800fb5b7ae02836a7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8981fd5222eedafe6ed1c9ec2994ab2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef36f2f4dd3c7b675d8fc542437a18137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc89dbb72d47f5ff0da9cd590ca3e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9e515acc83b16ff84f17264125f37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1808272e9f8ef525667594000ea179140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdf4f967b9ebb393f2e37a8fc95303141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12252284fa182e5b79e1907e3de2bf83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86c40f94feceaae60e3ebb9051d44b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924cbf20fc7030b6be66953a2dbc6b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe65af4de72d6c05f507ca073b340f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c60346c4de9bd6f94c56d4e5e7e78146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e66a589d1f94b9576c376084b60ef4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6125a07cb9d324565eb74df7c0776e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434eddf29634029397dfb9756b8fa48149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0ca27a9310e53195c447b3b76d324150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec10afb78d0fdf977ef6a93e6bad75151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854b86539fcde9fe16676637bf13384152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a967c827b74c7ee9b1e14af3c6d098c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808287dafefdc358e5fde71ea275fb82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919d2a435cd04c2978d5173a44a7860155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54b443cad99cf82ff3a7a2789d6fd2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d531960f470142135d4fb1f5fd5c8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6194def7e6faba66b812263084ce9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b642f922d8e9ac15cdd92fe0ee7d0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0bfae16e9a66c6831ed5e62f7ec4bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ec433ad0892c6c63936c155008d30161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f991277670010b7f38d0cfad0e2962162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53bc3aec4db5dbe1d58b5302499eb07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145491cfb3db61a8fda732f6e7cc44b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b2008ee96a78e9d750feeea29e23e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32803568a9c5360c94ea2b3eae8713166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8671ee47ce852cf656b57d5809583e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b228a4183d7bfe2c0c9ce0f609de21e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a836848fc3e00067a2b77fe24e3730169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea6e53d2df6e18404dab9d14da9e0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bad479914c20f3bc92705566843548171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c236c3d82c0380a406ba7a1186e9a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feec1f8049770b58eee69dea02580f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba2a017853fe7ccc4eae903c889189174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd64ebaa88e8e923ebf85b32095f6b6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dc073b4c09d32166c69353324f7a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2717e27227edc2241be5540702968a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1849e530d034a971fb70c90653fff2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488b10dabbb61896ce5d0ad9ce4119c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8f31e12ba201444b0e6bf95a5f1c3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce16a0dfdd1683a536ea613911fc2d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b3c2953578eb236c7e525f3e42689182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514901766492a32374fdfb83225af63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff64ee9dd717ee625a97abfe492966c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffff5314f685d520f6d18f242b6dd6a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c145d2baafbf3ec51bb86f8957435186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a9e646483f80c787baee57d46abeb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8eb89e9b23920eab37ae998e1a5cb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee706e996ce98f2811ea810747b43b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3eab0d9c9198e78650368e8b1e8bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e7026fe5dc389ea884d51c582de07191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809afa5565d9b57b2ac52e423f025312192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682197fa43f3e1c23cb79d5ca26f968193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a678a9fadcaa1dc027713ba8c59bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971fd989211eb0eeac344f78f1ed8c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f506af2271c5d09ef25d5a830a2ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea7e042c459268e99ccfb38f050def197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8b314a79f91132598b4b26294ad67198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d03294135c960234c71e03afc85b5a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546e84e31bc0b3b00e3077b2dd66301200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78bd62f0566fdbc2e5cc969ffbb590201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af3767fa1b19d355148c403bac5d5d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc18f2f6a5e46162b4501bd34f2419203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5db9625e0a33be1800901c93e584f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00236c4590a89496c07125728941b26d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af6e900c3d71325a7f3a72e7792651206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fdf4697881ecb38f63ad91f911dc9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4a5a9081f1ba0d8fe604d474e04a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea812bee5001ebea2ab7c6a6a5977f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b42b968dc6f3370f4dd3c3d8a3bd3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd845e44b4c8e4f7e90c2062d0e078211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd076c63c220f52ecd0bf9430aeffc3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645541b8a98e50751520981d2d248273213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de796331eb4e79ca5846d6e404623a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a98a4a0f7dbe1b7c0ac3f21d263f6b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ea0a7846478142073f844a645d478216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00795684c984ca373ddcc818dcd29c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a7ea26c59ff48c7201d71e16a0344218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b87aebfab972fc9073f7d213e725cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697ebd005f75537cdca5dfac8a75404220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74593bb813fd2ea73f163c5fc3f88234221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b0e139cc564a983c0aab908101b46222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd2993ec71272b1e5dff5c905e5780223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03976ed52bfc097840a521631e2f82224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc29b9b033f462dcd065bc5524c3b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188b61b01b10de70d42529531b90bb8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea75065075529b3500e99ba68cae7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487093433dfedeb591f2551670156d39228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebeb7604ef87b386f173e211dc5b0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d1063e89c2a3886b69b989d85ecaa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3563d1372334a6fdd29157a71292f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b451c242f241089179385fe2d83a29d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed779ae4c8eccf7c3637f32b4b1f67233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b180b464403b8917a4f3f054bfa220234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc02aa10372ba77baf5785ffc506271235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f42df41da6311730d18efc3c701ba8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fc29fdc2cd3f72695000fcac32019237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249d6ab2cecdf9ccffe80f94d9e2f29238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a9a768b1887dc8a887d01a45a4082239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f035cce55691833c971c1a41c67bd9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31adab275c6ff92ae0548a37c9bb797241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170550c69fd8251090b744f3958a04d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec88c3c76a83e55af04a67c25890d3b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f59a657e4d7e5c8c9e0648d613f5f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58cd72167f44279f4d216830637d3f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bbda7b12bf8042b420825f86f4809246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50218eaf464f75fa8374f048b50de4ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3165126f08a278dfcbc9e75be4d3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e1720255c5736664b97331b9b02d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621da39636fc478a7f22a1833ff58606250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8310c45494b344ec045a962571ff0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00c56a5e2696465bbb25e2476d6319252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4483672199ae7573f499b43a4e9b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a060baa038792776ed7f53f342ecb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0f716b478c21d709476a5a39a7ed2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c8144a78b707e3a5c7927c1090018256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14b55f124a0456fa138d6a965c33e7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a259e2e3f7bfd66854a77b79e9426258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b0a1f104c62aa8af1a6f77afc1cc7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa7b5095117f3f1506f695921aa1c6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d9ca935a9d0bf3c51463bd11a922c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35d4433ea942d670bb1bf33423bbd7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62522743feca986d03f1b887f14988e9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651a02b109d9c99874eb09f95861847264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9925189861985144073bdb52282f117265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff19e1d986777cd97f85121d25d566266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320d25ef1f20c651ac095070db51493267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f3b9bc85357823255164d5ccc6aea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324a7ad912dcc9217d87bb2671c8880269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb91e0b7a3ad68463c383d2eb1d97f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ff826e3b173843b42f7c6f66a95e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1400a85a4cdfe45dfab098adda7831272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c2077ab4c44851cfc16d7e74668f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738ecf7f71822e3b6dee4365896bce1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e296e65917d7050cf867495268225ed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504cb64c82eedc30167feb39a4c5953276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b7b3444d3577b5d3757784102de22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a853616fc23363638607d5c77ed95278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136961388616673b10f2c102d07ad995279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a364b645d3dd6c67e2d94029a18f52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbd20026eac786ffd381cfd5f12ef9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9da067002239726fbd3036b9df25c0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b20b0a6019a4c29de6d6a34e3b550283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67978413c24a797f585bcd5708db7e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2449aa228220e77d041dbd629fc710285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c24330b7dd547cc8abdb49a518f93286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a2efa5a745a3e07810f4c8a269af3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0b124ece08faabf997915644bf5cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e584c506c100bfd09391dd78d643d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14009681e7ea03e25a0158c6f5c97d46290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26289e9846981785776da6ee19c1291291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7543bb67633cd534232a539a4ea234292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79efbfbb9ef7ddec7cb8149ed317a0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f06f5ec160ce5b7c9938c5dc37a93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53189034ceb725c5840e74b7ec900a19295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939ae602031ed6fdaa1de11a7902dec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6272f59a5e1d367f0e5f5aeb4f9245297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4174c7e95f59cc34598508f75689131298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c248faee0688ca1fef92911ec27d62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edac6fde34288d859e73d1b2a37d02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451e4620b6afbf000b0a3218fe84c00301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf50064f6dbb3baab0cf4ca00c0f8f302.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b468a11a2a5d61497584b6e3af7ac651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e20bdbb55c5bc91c78525bba7ecae62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e067ea6a2bcb3d0ef16c6240b9ddba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb37e9a64d724558c0fed64900b4344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2105bcc877fe2d208e32b17abca90f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242421cdecad62d98d6690764c7984b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace769a7426bb906fe593b720815f567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe9c3679d25894c863c45ab470fac58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e555072f84b318518f43616bccc45729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b05cb4ca390c12263c4d15aa6624410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d163510f30e170477bc9528c7c195d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54ebdeab4526689d7ad76a4d58842812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92f35d2e90777563860974af6d852213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4da0fa1673f94417237ad431f8b2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2d56e813f316a648d7a5d9df9bc0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645cc0f0dfb42073289cf8b7f092e5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ae85f8482ce1ae59fd64722f5c27217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fe6881739caad518faf69d9dc812518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35468d3ab385f4501429c784c269c60c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6e9205e1e0a1a74cef7ee4c58a90220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac4f621ec173cdcb51273053f29a1821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d4c93ea31479fb847340e6d64118822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb9aac49b85d1e3ba8f07783d910a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be463d31efeb2168732ffba4c63442ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf515c476d5df6d873c58b76439b4ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aee69509dacf2fb504b48fa1bd528a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f91bb743851390bbd8cf959e86154e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956754de4970d32c6e24da95570dbce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58ea4b544711f604d5568023336f3129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d151c9df66891f35af92123a306eb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287d87f9487820ea3e291e46b8e1bda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751da87d91c6750e32eb782da4e887da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dea57a6a643285f1f3f7e6873dda933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b94e591c975608cab85180211f45034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d85a80dd626885d30130e280d36cf335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bebc7d6b17976b8be66b3b4e1a03836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be5d0a46ee792a6c528c60352a9f7d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b1ca408d14820d8045f89a354966f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7ea9cc3df5e48f7fba8409f0039c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd6de7e016e1fa23a256a5b8afd7ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b0550a6458c91d7fc5b542d1091aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c5fad0f58c9ef24ebdde61c29201c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04892d1dd149f1e642a27feee78ffc3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9332b47f4209b18fa94af852586afd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098cfbe41e9f68fe36a7276ad3dedc045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dd4f68bc4b2ff51a5eadd77f0733746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e40d6ef0df7cf23eca5336c469874347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb85ef0eb7b94930534a853f3069de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f991c08c47221f7fa0810e71ed569b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b1a100f196b4b39f2b1ea8d8dfd2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79852d6fbbe5fdb2b1cc39169dda9da851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc509509f78902ddea0604496407d2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab1791ee116e8ae95c8519672c104f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f881800900bde0fa3b09764826faf454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc7f9fcb9746fd89576734b160fbc555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87b101debe84f3e250b2d9551dede256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6024978ae95498fd329629ef7e2f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d0d17012391009283bdc8d66908a658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338d48d35192d153d66f95791120e5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8c80584392c50487fc3d3b9d51ccf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991a0de25dcf8b17b2e41fd6f08d8e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7f54d42249a731f6f97f97235174f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38bcd316ffb47598b1deecf23ef14163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963bf4104810867c14519ab278899bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8147f6c36258654b735ec732bed3b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b5183892b1775e463a0bdbabc8ed866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc8b2ea162fd40efab2c0e427edbd367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97474e6fdbf9236f1c2b7ca8a1a3def068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013340727e7e9ca8d3dc98fb565b79b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d1ecced656f1070b14c3f6d7f3bcd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72268c98794f16932d5af177b387d63471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa808e2d07c95d9273dd9921b0300ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f893467fdc8c81db9036ee2c3a8287373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846311f43dc98df6c70d4f2d3523bc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b54e16d394fbfa34a2f073fce78f8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d742e01692d5b7e9ffc78b5104b7b876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1838a84539dc3c6ccec2f681d3ec2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa0e5af11fabc46b076c16c76083e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb49bc0f19ae413d0998770eb4b35aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4345e65fb60ee9fe799ed9bb00d3c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb3b4e77f68666bc14504dc781266581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078c26411df97d1541748581b2c0db682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6e7c1f3ced90b1e56dbd102f7a9f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e106ec864c3979fd12ca0e3ea3d8add84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0e553d375fab0600675d3c6f6517585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26108242bb9ef56837b40a33f812677086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19501ec4a1bf1c3b97f176d382be67ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b7a2263978305dbde6fea0832ee7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b588c285aa65660779eda0bd0b83cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98da8eaf5949fbd97425d257bf2e79e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e66819810f500924508693954c54791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d7fe032e9fcb9872712e3f955323992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd19f7db311e9200384e930eadbaaa1993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771160520e185c6abeaebf2c78efea494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fc0590349d1a0e69cdb94506fcd4f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5e7d7f55417bba98eb0fddba5013596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2e680862253ba43c041a012499f0997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899385f94a0ff22accf117c3cd9c1bc498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5a7dad0e3ca6c41d7ad737cc7d11199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464dee2e57d87aa75fce090b1a90d409100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac652704151109b239c9441c4f1b2a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258ad7519c18eb1b64f215bea97a79e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f55ae55c18bc5bd45e58ee7651880103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd4a09c78e1154df244629d01e5076104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9888fa9dd9f94f9c52ea9a738dc5739105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788830e00e7be5977a7cf76fef62e4a8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219bd0785af953c303900f916be9573107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef142e24430764dbdaa14c7ca5bdbe81108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48b13b4bd64947cf7ead2b5fd9364a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554b6f888373b9ed5de31c875e1baa7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3fc896b942fc9129780692483dc62111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459d6c7eb4f3393d5d84fce54c5aba2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e63fc28055b343f35afe53e423467b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18384fb208c17b81ec5ed820ea55838e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fc99d1e4ad3b24cd827947e40867e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3f20af2ac5f44d58cff17b63f1e5f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0caee146f6f71598dfd263346f0f7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebaec198d3ca094750950623106b3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f43980217610cf8c6ecf12b513ab3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebef6f845720166fee2b19b2a257e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aff22a38f6e2cc6545e352cdab9e4b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35f0dada1e0806eb5a287972db2910122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6ee2eabda32b279db012087b37487123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d13332844eabeac29c70a7cb72e5b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d7efaeb9459543ae1db4ec452c6a0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6831785637f90f346f9223133535aea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e1eec23c3d1c5ca894a5d709eef75127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089c52b9b74efe17695ff0d9f23ce4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8304b865c3950f217947acbb09b2a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4ea092f8578937212dbe92d1e811f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dec89c247b0dd7d3c81b903e7cc4df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ef9e9789d28c67b2542f66d789fa6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20bbf64a248d16d0bf459ad5fd9c32133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef128c730e1391d0fc3057537404f8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fceb6bff8249c07d5c501ea12fc603135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111cd013d479fe321b685349b28ad93136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30613b7d8af9863b39a66dffa7610d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79d9899289ee6f241e83cf80be32af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49092d3b61983e4b6f3edc110e0027139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b6010d37760e7eee78b450a9b4e90140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72d87abbf9cfc88f3fe7a91d3f91ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5bc640746f1af31ec7c3df6e1d27c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8f9407f5a7a60bcef92cb16c0aac0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4405d297d10bfbd4ec6113de82d65144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca85b516217c2f8ab85c1313faca64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bb2749030849ab69603f9c7f0bcb5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe88c44b06bf2d213817415b257814147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e321be77afae56a75cbc72403e75bdf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e963b2d3a22e1c983a675eecc8e0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0ba4c67706e2d519a1c5178f16b60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafb4393bdb1f975ed18fd34e4dcd70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0a37183747be1a2bc2fcbd22b9049152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea3c5bbe97cf4c8ac1feda212d91b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa494054f341a405064aaa8d32b471d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08857c022d450b3244e787e579c0bf0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868bcfe669297acf4a56e7f333c8f0d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66e13c425154e159b65f8627aefe10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041888ce349492d52665dccacb430d72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e0186450af7f978a12767d29a8cf9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0680a9464969e9d4425eac22ee206a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f1ced3a353aad02913f1e56e73375161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f8c0ec7df3eb00db15ba8cd646885162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8a8ac6ea6ec528ea44b6154183346163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2089f166625b37e0ac5b522ae8552164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8713193ce9fcce25698b848d88bd106165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbd20a9d3127b403ed69dcd7a27906166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a82167f0eee6566a29fdcd283801c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4310d21be0b95c37a1139e8b4815f25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620858350ba4857d839bfef8de170da2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae221dd4a744a44f10f007836b548e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac36cb49fac098e71516d94d559714171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07f1ced49ab8dfce4751812b1c8b93172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62692b742b5a492cb8ce354f2797424a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4441943c758a4351749b213b3e2c4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968c3d5d48a25ec5f2641fd5d78d606175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea113659351832a451cb62ac92984bce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b8da8989db71a5a6350975b87519c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e2a269884963600385e164ae58567178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020be0212f64ba69aedf136fe1ddfec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a4d9928318722d60a34bdefc34cca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e497695b0ce9972b41bf2c5ec04b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ac468780b4a672bdb016642047021182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8821e0848a6afb6525ec9adc6af21183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cac58a251e04d6d2c4c8bc773c539184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e5f336a07d56e65e1d526adfa2095185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c88b121ad8be9ae00f36b398203800186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7a6a88268ca3577d4c7039b0f62d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015119f4c857811281504beb3de2900188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147235a817c6bd19d4f61a915406e0df189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359986890a2d906c4e8bfde05f148fbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1c5b71ebb740aed59b8d2afb05803191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030744374b0f5c3e5cefacf4f24d1111192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d409bff160665c598b45d80fb4e7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5195138d6f2409235a5a85cb0c2806b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe246995132f82c709f59811e27e09e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac0d3d041e742bd8d4b5aabaa2ec9d3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8426f65da469d4c0f401571283966aff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6b2b4f55c3398016875163d892598198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b69a5b6a4a28f6f12e930d7e149e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15646b56b4b08716680563360c47ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b32ef2b50b4f67acf708af15f32074201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a219aabf2a1b25b8a54700aca8d2d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cef9bd5b73fa7bb544cfa6bd1a70b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd6b8b3460bd44843a59e5cfa5429f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36803fe5927cecbf947a7657f200a9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680b36eb80a56a6f082c1466f4bee54206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d0bc897df782b1ec4d736eea81ac7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22f0913969483971ca3b17aaf7a0a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b071318f02ddcdcce8ce5bc97562d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d68f24c05371d546704f4c57daae1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b7681a41f270942cb5e4ad46de1dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de423e8e4a13410839bb18ad0e79476212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d8ecaf6b6971c17260febe24249ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd971438e1849d85495093d515f73f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8cd64ad80b257ed0bb7ff26e18ffc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac50b7321e98e5b9b7f823b0ee3716a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d18324a10521d91c5e58a0960331a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3ba9329d1c604281e8d5567f35c9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fc98a84ab5534b351d21da426d26f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e47877e7e4540897986537d6ddae4a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388ea0d940e6b28e8e545bbddc37914221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b244c5779a2b722d8fea5b44ff0e3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b598dbdd6343fbd72acccae4796be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be39773a10fa453a0094bb826725bf1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d3aad0bf79b4ee6bef4f5b31d23af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1092c9ccc8a06b3536488fff39636819226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f210a77d1df19c445c80b53598bb91227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907b7eb861858ebbe8c4a59e668c007228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077b6d25ffab6fa9c4d2da95cb8df17229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2b6c5b5538fc3cecbadab1aa46d42230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5db6db9ad481d61114564484e0112231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b726f63a3d926c36f3e867b5d6b94232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9b81feb5e9c058d41351442f09bd9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408ad1e6e311f189476969b06f733f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77526a1cc37a09d5df8ce994d451458235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08917b98308b1c9c77cbb4de9601a4e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c13cddcd0caa126d0f092d18c19a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f5262a9168d2a3c1b422425704634238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d09528b9e2cc50b01e10c9a1d5e6cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438a4876d8fce4a8f03081f8ca1f094240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959b3b409c22c8119178511140b32c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ac8300e6b0d19479498afda08e858242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55250cdcf402c82b194d164d9ffcfca8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b377e8201bf1cc385d206f7abb0e6e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06109e79cf50283727d2a3f2ae3678245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f9e56521ee8eeec2b928e68ca0b2f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089537a0dc5888bd2274c399eaa2d401247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700addc7b7a6618ab46d988d23aa2925248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204894c07d7d164c43b48a34e6d047c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5426661a9fc5017d9b6da96cd887b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d706a77d57c2be8b0f24086ef6d8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bcb202220d5c40c5fd4afc2ec43e3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b88430a5bef92f3a0f3786ef82e44e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc65569e4e7695326a09ccdadee073254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189fc0c6f69e9918b1f513b0addbf2a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536fd26f22aa0f8404f403ccb88c740256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299e479b25229adce8050e7705942e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76c235c6692d733fd5cadc9476c8db258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49634dd5df1fff39ef1a0614d019b5f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201934420ff42ddc47b6224fa7a951f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b07d637103419767aa3c900784f10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb9f58f1c11164d418084c14583e0b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006d06828103a9be495ac5cad65f709263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb58fcccb83c21856e8627ac5c59604264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da807058c83ae3d6305769e357636fe5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5a0858c079da81d575d43182c95bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff8d1f8bcf98743860c4215051c03c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d866e6de27be571414c876d47f3d238268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354775eaa102eca7242081062fe435a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50dd30405d4abbcef851206d854d32270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec9bb87cdb0a8611ba9f67cf407b95271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898acdcfdfc79df0a2ece756174d9e30272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb24839c87148767bda2e29f555537273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053b6f7cd7a3d898d196fa868ab5c23274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c7446ae6c07434fc4dfefd9fb7e2d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a574bffd9b718ffe62854fdec95de9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6407ed199e04143e9fe6ce0c9ff87c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65898b88bd9a52a69adc819224dd8b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5964623acc28a120bccff42fbae64d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7a0659117d7c9de3787cd68a5d829280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52e77f0bc14eae34ab14f9fd01b846281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a2355b21133fbf83d1e6a3a608248282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f71e89d1c4b9ddc8f966941ce7bbd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee0fb4b7136d7a73cb0717366ffe32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ea3bdce42fcae40b89eee049a4af9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb537b63d5cf9070e25008728abaf6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de960612afd3de4a0b77ddf15eca6685287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee2fdd71faaeb6909966884bd0f0ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887df1cd9776e3e6de75f7a79056520f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3fd6a794772f68e7f53ef53007a24290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e792b890f8389abd0120ceb1003d9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035449bac6517a1e17f0478729c82bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c9981b0756b772b9a6e8614de9771293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c485364a864cb23a83e149c8c579c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cf62b55762923953a77269689db14295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bf108ae4d3e2bdec8c16d3aedc050296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eab9b4ca18aa4653387dcdd1cc3b48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bab686ebdf53e53bc83288604a8a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89bc94fdf5e21c4dd0c0900796acdf7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bec1da45978987186552acaeb33bd300.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -10310,110 +10307,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10680,51 +10617,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J152"/>
+  <dimension ref="A1:J151"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -13590,958 +13527,933 @@
         <v>287</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I115" s="0">
         <v>3.93</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>17419</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>320</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>321</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I116" s="0">
         <v>2.66</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17419</v>
+        <v>17434</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>36</v>
+        <v>325</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="I117" s="0">
-        <v>2.66</v>
+        <v>5.72</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17434</v>
+        <v>17435</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>326</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>100</v>
       </c>
       <c r="I118" s="0">
-        <v>5.72</v>
+        <v>5.51</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17435</v>
+        <v>17438</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>332</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="I119" s="0">
-        <v>5.51</v>
+        <v>10.14</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17438</v>
+        <v>17439</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>333</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I120" s="0">
-        <v>10.14</v>
+        <v>8.92</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>17439</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E121" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I121" s="0">
         <v>8.92</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17439</v>
+        <v>17440</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>338</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I122" s="0">
-        <v>8.92</v>
+        <v>5.13</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17440</v>
+        <v>17441</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>10.14</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17441</v>
+        <v>17442</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>22.44</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17442</v>
+        <v>17446</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I125" s="0">
-        <v>22.44</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>17446</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>348</v>
       </c>
-      <c r="E126" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F126" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I126" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>17446</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I127" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17446</v>
+        <v>17458</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="I128" s="0">
-        <v>9.279999999999999</v>
+        <v>15.33</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17458</v>
+        <v>17478</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>16</v>
+        <v>332</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="I129" s="0">
-        <v>15.33</v>
+        <v>6.97</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17478</v>
+        <v>17518</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>333</v>
+        <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>180</v>
+        <v>71</v>
       </c>
       <c r="I130" s="0">
-        <v>6.97</v>
+        <v>6.33</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>17518</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>359</v>
       </c>
-      <c r="E131" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I131" s="0">
         <v>6.33</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17518</v>
+        <v>17572</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I132" s="0">
-        <v>6.33</v>
+        <v>3.87</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17572</v>
+        <v>17580</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="I133" s="0">
-        <v>3.87</v>
+        <v>3.17</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17580</v>
+        <v>17581</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>100</v>
       </c>
       <c r="I134" s="0">
-        <v>3.17</v>
+        <v>3.68</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17581</v>
+        <v>17584</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>100</v>
       </c>
       <c r="I135" s="0">
-        <v>3.68</v>
+        <v>9.48</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17584</v>
+        <v>17612</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="I136" s="0">
-        <v>9.48</v>
+        <v>1.56</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17612</v>
+        <v>17656</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>376</v>
-[...3 lines deleted...]
-      </c>
+        <v>378</v>
+      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>5.88</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17656</v>
+        <v>18259</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>379</v>
-[...1 lines deleted...]
-      <c r="F138" s="0"/>
+        <v>381</v>
+      </c>
+      <c r="F138" s="0" t="s">
+        <v>138</v>
+      </c>
       <c r="G138" s="0" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="I138" s="0">
-        <v>5.88</v>
+        <v>16.68</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>18259</v>
+        <v>18260</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I139" s="0">
-        <v>16.68</v>
+        <v>16.15</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>18260</v>
+        <v>18261</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I140" s="0">
-        <v>16.15</v>
+        <v>12.32</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>18261</v>
+        <v>18318</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>268</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="I141" s="0">
-        <v>12.32</v>
+        <v>4.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>18318</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>390</v>
       </c>
-      <c r="E142" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F142" s="0" t="s">
-        <v>268</v>
+        <v>49</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I142" s="0">
         <v>4.25</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18318</v>
+        <v>18322</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>4.33</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18322</v>
+        <v>18323</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I144" s="0">
-        <v>4.33</v>
+        <v>19.21</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>18323</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I145" s="0">
         <v>19.21</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18323</v>
+        <v>18334</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="I146" s="0">
-        <v>19.21</v>
+        <v>6.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>18334</v>
+        <v>18362</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="I147" s="0">
-        <v>6.11</v>
+        <v>6.68</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18362</v>
+        <v>18372</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="I148" s="0">
-        <v>6.68</v>
+        <v>5.74</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>18372</v>
       </c>
       <c r="D149" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E149" s="0" t="s">
         <v>407</v>
       </c>
-      <c r="E149" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>100</v>
       </c>
       <c r="I149" s="0">
         <v>5.74</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>18372</v>
+        <v>18373</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="I150" s="0">
-        <v>5.74</v>
+        <v>11.23</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>18373</v>
+        <v>18374</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I151" s="0">
-        <v>11.23</v>
+        <v>11.5</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
-[...11 lines deleted...]
-      <c r="E152" s="0" t="s">
         <v>415</v>
-      </c>
-[...10 lines deleted...]
-        <v>416</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>