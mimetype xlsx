--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -1318,51 +1318,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f18ee9319a863201e1ebecc008b831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f5ccb7bcc4e02c06b15fc2ac936a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae67cc8e7e5b76a8a5c8dcf09be4de93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027717cc9e4ecd96044aa035cd86d0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e4af1c88538c9c26b36e660a7d6165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109275653ca119ef099c60b52ab828a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81373bfa3408d1008685c2771ece93367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afe6f81a95f8e303b1e0fce172c9b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb952e08f8d8a86edaf91932b23f1c999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207062c7450d4b16345e3fd73280bb4e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef97f1b507c753c4d0832b4b811ed2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaaca637f702dc5085c6d1196f6af3012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c1c6c45f78da13f0b4ed47ae0490013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca0116f065b4796b2e567cced61d3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a45e78c1140f2b31d3e388b5ba9b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511569997f5564f389c88da35cc1e2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb23e0b3370695f7b84c27e00cb950717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0eaa2bbfca1237663f2357e1b4aec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1e2eb707bc250a25c0abd6bd883a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56fc2063f153c2cebc00976d0c6ba620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebce59559e55a70e7caf060723ea71421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9f2297b344a057cf95ec04a3e841322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560c2740695a32921145e7550768fd223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a8edd875bd15c8251c498fb40a40624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfb10807823c3041ee2ab7c32f65e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a12a569dc26fb76f8f4c450735ba4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796df38fd09303db010687c6855a9d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eed72a3fde4da7f54a10a454f41dae28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3fba1f6e9a66ac84e9a6f2125d608329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130934c06b7891a9f9bb822e17ca7b7e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a02afcc91c2f90b850924ca3ce5f1331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cdc1940c704fff4367f2632d4f6f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca07533e62c9ffd4332cfc8a497396033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a497e91e48af11daea431caf491071934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bfeb4c769a1be7fafaf19f2af0e5235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac8489ef964d4ca979c7e5a605df9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0de673c05b23fa8cfca9302dd2c0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead7fc496f57cf72d93683720812eba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d21278a867d4154e0359ef862c055339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dbaadd6d31871eba1d572772a42f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbc2f74ee12995c63011831cccaf2a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb1bef27857fe6d4a68c182bc58c9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b3b53bb419de9d3cc1aa5c1b2823743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127140c2e4004442860bd70ed9dd11c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f7ac1ad90d43dcaaff531c7dee55e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bb596c2f350bfe1bfc0fb25be4ced46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79fc93b84d67e0064e0afac648550c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759fb5ca1123841b6b6c8049fd936a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3addc8916c30a7541d81295096eb3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a0ba2009b527e4101e63174d0f75c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc7a199ab200542e795731ea6a6bda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ece532b2a5a6413b0d005f883c61552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428947dd3a2d363860c0ce8aa2c839c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517756838baa540b0f0c354bcbfe17954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9be11d5688d6478ea39a42a033fa755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5d1fec5a164993c6fc27d1699168a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a314ca9f0e60be848a369cbf646aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb4a6a1b6f0052f4dd3dda8e33502558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336cbccd53bd7cb99aa75ff015b8f9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea55823a997908884604eb4586f351a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a41665efcf6f84dfcd8ad00ca9a0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bf88ca87b23f26a72ca6862d5c50b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72233f2fac3acd41f2014987d5658e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d454d373c8619e49660627d8f76bf4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab3777d9761805d1d9ac46b00e24f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6a825facb8da7b5201af2999ff2e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d82453c9a9fb3bf0862d690f3a8ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ecef0399037da056bceaf9dce7a1bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504369deeaec6c351321233f35aae3969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560936c65845c785fd68058f8d1f7ec770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45589cb042a16ae0a71f6f6bc44d4e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885f98c61e972c0bf02ac299b50b35272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0244e0c19044e6113f0aacb475f393873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed75e1995184ca7edc7c799e26188b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb41054ca693651a3ea3d746ed115aa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711731e81d562eb438ee7a995ded53f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9f555c4f5a80686a5885b739d760977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5520739d767d37174b45d9f8db9bb58e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90653c0d65e28bae4992618ef0a6fc4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2781dd77d989bd43248e95e48884cae80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0307b951d3018770164549a44fcb1781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d752e4a65dbb60376cf4b1a18307882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd81372d8a1e022a41098d6a5bcdae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada749424573aae96fa77d89e524aeb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4d36051dd281e373cb473e8e5b4e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eca565db01d3e737e84ea0186e73e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67887172371e178f2325c5075b96803187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a97f9d8e80aa1c9319bcd23dbde38288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93626edca23db6de5e65a4b01270b3fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec62a3399168c88604c20b79d4de6c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607407a12a5cc190ba975432bf4dd5f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff30d52759db52460a3c23aa76c12c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af9691d49d52134c7f22939271fff993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b522b682690c3b30c1795e59e43e8b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a8e9d423724ded4903f8a94f453d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322fc2e7aa45400de3a99034a19851096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d932af2eb5260e20b3a6d0609988e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3a237d38723537b2b2fc0ceebcfbb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154573d0a725c917582c9b6791a85fd099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671155f6aee05c0eb4875134f76dfb31100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6d11823debc899e585a89d5c62f94101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc333290b1e94aaa19add6350cd84f62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8f3379e4fa9e42f1d6b87dbdb37c1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c64d98b4e16973f21f3010317810c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b9923a2a6fec9d744afb6144f37a5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6827353d16b7181cef1fe64bf151b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bab8f65de1cb7d5f972424ef42af24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424548b9da45bdd883fb290224aecdd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92ca5c93eff907d91fafcc70cc156a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f75525bb7c535104d04e84ce6b5ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2de2aa082d08f74986863342b0be4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7201abf44075f205b8d6adbbb7f49eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1b05f066c06a4348c48b0b360b22b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d460b2e8361295654b34c4955f29b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0497f39c6693c2dd2e005479e351d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d38c76d27be13915f6ee9af1431b18116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6388ee0a72a2f485ee7d25b967462117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79da2c9778a96847f0cab103c3b8750118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf344ad61907a9cdefd6fb5e70ccc046119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d9b2bb2b2f220a90a70d78e27017e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814d30fe7830b78c7c5c5164d314f4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5c02b2afb82de424df048362d5d8e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468b96e54efa941346cc29260d17420123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201c2f93a8e72e89d890a44e508e306124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300dd6b84782d2d5d3afe54ddb40824125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857f26ba5c7c1871d12020fc389f4ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c09db34ecf1521039e5512a8af600127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039565b309fc74ce8de73eb89cfd50c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd031bd519fa006dfc08359be36115a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2947b154dac1c0f15c34c212441d41130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae2b5b2a8f8c9da61b85413b1ab359131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf90fa23da2025921856b13b3328df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ebfe5f2abc684e3b24bd4cbebc0e9a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289c16e695f2de1c75efaf0245804cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c695265e730d81c2b1d295f08656d10135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940de76aafd1bb1bb2e838c7984baa7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722367c5edc95e2cef06f67797b4b770137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d228f67730ed990c2f39b0ced46fda4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330a21c5ea70261f049539eecd958b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7512d1954b85f59b1f2eff2e3faf89c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ecc77501a89769b263034e893e736141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17e3a2072a63ee2bcdef44efbb2f0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac490f367a375ccfd7f6b8fa80e2f67143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc09c1bd2a7f3e95960768f2b4d06a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153fc71899815a333d9eaa4fa4c1253145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7c534066ec8a8dfb0aea557b3fc00146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a0e16c0cebb1c39ea427404e21b0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4df167a0c9d7679e7a8f7742ee097f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b85928298e27d5803639fc2f59bbf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4bbe814794de7fa8246820912bc3f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa0b0ec205016ea783a47efa88b810151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2fcde20e52041366d55df8c013c6c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757c0a2fa7dc5a03a9252455643396d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbc48d5ac30833d3ce1999f6797fff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32908be785d1660e916005ab7f221d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee138afadaa49d788e964aaf6a52d22156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3074fa4dac8aeb8e748d48c7da9cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afeb455fc20949b2be322a5f5b1dd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4731bf0beb160dea78a27b4f81afcc6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f5f3a87419b6f238541909877db45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defee46ae3d2cf87b51e8c8ef72804e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619abb264619a4cb9ac6fb9c07d241a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238ac576fdab88a67e7a897680c8c41163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738043d5ca64721e700b721b768079e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203b793a91c559d53c0a981d35e8e35165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18bc920ef86e00246ded7ae57a266c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f30af3aba1daddd4b64708e89db5b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3813cb794ea8a83886cbbe62e0460168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e085896b6c4368a169e34389f1bee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035aa0240922b2bf13b786004dd33b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a39143b9bbfc003fa14fd4e7c5a4b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422bf86fe366aaa8280ea3841eac569172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6fac0f59bffc2f3c36f1a516f5ade173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368be7fd7107e53af3f9cf6ff0b2371f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6575512b126e45c64f5812b680a8f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7547f89e0f15db265cc0106600436176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c25424d14fc81295559b18b707f89177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df49e5d94353020596749d173e75c8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040d1d938c60a3ceba9964b2955411a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29036df446e929cafa930c0c7006cee7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896dc28e7f7dc4c83285c272b9b874a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd449ca42faf692aa4559b866fa07ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e272e61b05a6c6b117c7f344b2da8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6643fcebf14422958c5ad03f9f1a13184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c80b20cb0517895cd5f1379f330658185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81ed72e57d90262de74e2ad99bb5aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c22325d817cce9c2752965f3c4c82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66089d6420c0992b2e7b766540d04da1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192bf79c66a3335be28759f6f604201189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cf82e400d6742f5b8143072417ff9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c1bbeb066c2e9625db03dafa2384d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b8fedbb2e67f7f8a8318240fca0d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289c9b667c0a26f65b1d11dfb883f47193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c146974bf1c5fbba4a1b963b54ace49194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241775ecf76c2a7356d81a5af0a030e9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e381822183f2185ee56a0a1107281e6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabf4eb3e534bfe74dede19d1b3faff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c51f275539a81fe7e598bad10a7a17198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d8e3f6091dea93218a3a60028e252199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d19f9b717cd363adada7c647d4ccc2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d3bfb1742d7cddd56b4d264488fc2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026349e22db745f5d512775ec93d161202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ddd9334330e37d90f7b600c591e96203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540500af0b6c26bb7e4278a7b182c9a6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4640ff7abdc487940d275298b426c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48e26bae0a9548b22bc277b2608748206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926909c539fe1b1acd54dee9f50db744207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4119a9888381a27a7c46c5cb6c0f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38ea0ed3a08703d135c9d576df9483209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eaf3e74fb4c1c2b4f78503e17e8d4d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c682b578bcf5d7ca6ed222bb3c259da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e50ac1eb9f68552e738d8ebff5a49c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706547d55bfb4e8f23ee24566a67bac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f51c2e07d1cb7b966f0eb20478beda214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa451b78924734db124b96422763abcf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb578eeed46727c15a8534cac13839216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7afb330e7ac2ae3c4b9f538bb2d3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00eca2a6de2095e9715d2a1baf34c31218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6cb64c771dcc97da7c8a551f00f90f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6116b6e0da6e065a18511c067f419220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b19d901cbb13cb7e4265a10c593f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6caf4cdc2808915b1d360e2695a40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ce398dbe5887101ab7bb542fc7b41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadca08fea70286a4edb173c9c64700224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e17b6c8897db65f96ff0de3ac0ff7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429868800e0c0ee1707156d38a8ae341226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7beed9ae3b2de0f2aa1197a1e6dbe1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6066de9810c18961bcd571dd38709228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193f37142c8ebaaa54b6c8d4037681c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0cfeabbd217b088b780a84d4095b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66252b976addcef0890ecdf73a6430231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a4be835c425df4692f11ac424b211d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7eb323d92d2dc1e626bafd4c6756c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a57f969357617be4b59b5490237677234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7836462b7868a6d8a0a12225c29e51235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8fa62c19154be88f4c461aa3c7257236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a1c768e9c74b9223d64d28520b924237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807fb0309276fcb1f77c12238410092238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c9c78f10d966074dd7f9f2b8d3674b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cad50a31a133bffb014eed39e3c8be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daefaaa10faeb175427f6f99054fc73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790e592ab38081d6508e31dfea5dea1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46b331c1f8391972d0b727b35ab599243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97fa5d510df6d7cc96f6a77c2dc484244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a24d2c5d4db26b8f0bf9b3d54f3bcb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1971eb072d8a29ef59e513da08b7d73246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1f96951aeff45b0852977ddc403a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47372d39f0eb71448b5395bda0e221c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d546b61ad0eea8dba64049f5e8c56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4bb6596f9a69877987459da1c365c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eee011a40a8b88df31fba020096fb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871dd4eb5dc65ab430ae640def177a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e270ca685acade9707bfbba151af11253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114c01381b99f46341d3e90ce14be58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2396de655f2efbc74087efebec215b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9c7bd9b7dcd3dbd182d51d6ad280e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab24863606fb507745b50a18025f4b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb617a730679cb6e4fa56fa9fe3a87a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f0732519ed50d6111128b771a113d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7ac2af6f1276aa26fa38113602396260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b14e2eccd201f7c3f725e5234742b2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd00408b748ae0c320f6fa1c53674c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cc9dd3dcb03692c94485ff70a6172263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326a9454da1c94e5583c75f80837bcf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa31f7e4b4baa57b90192a186e49b07265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02cc8c98a5430111b1753e85af8cd2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad35e4293d9b6daa3e7998b163e4752267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57752e7f29e16e11792bcc36fa4de084268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea971e76d78760d749942396d8557d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725eb27dafdfa073f5c9dcbfb7882d4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be95321314f10ec35259319373a60c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b78dab17174440a412d4b9ecdd8904272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30f3df5621c10b4efc4b9e9eafd361273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad115f220421b4c07abfc5a1c189ed9f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9e830edd6eee62d35935b978abb23275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f469a799ba2216312c203887fb0e7c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cd90c91646890a5d26af832e34677277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d31e9896025e3ca0a7ffdfbf90a8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddb6544eb7b9f4348f15188ffe8679279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b2d533d4b5f80d7ed23f090d8605b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99808f3afa034211478ed2231cf0ba86281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9b614a28df4034ec9e6444dc03123282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed424475b72f3849849f7c2029aa89283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9cceecefcea87b3d5fe62f877b6f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761894d751ee13effa75bd20432e1017285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37afce753fa1ec6b51bc11d29dbb29286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadd0cbdae7ac5d786c5e9c73ffd40c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb04fd45b3eeee72a1b9ef24ddd7275288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1dc9ab4ff31cbaaaa295f8e69190c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c77051412149297137421171177150290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea66c726d5d917428cfb081b570235291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242a406ae544203a0d009e76e9226ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029ca502c2c5ef51189f1dddfd7dfd9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf9f30b03d14dc7981e3a71fcddd4e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8c4d53e88069d90be3d58b1aebd8d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f48a210b491f1c09ce858453c2b3a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8399d498e307cbd771cdae0f4f99aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4e683bb476222204413d24151687b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42a043de39782c673bd88cf5d69bc9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945480fec08371690998c1aed744b082300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d796bdb3172ff7b438d829617394c6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cbcc5f626b65b00310d289cb73d9b302.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c9724ea4090c5ab2e497e7a1b2c511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981dafa6325a8a8b1f96abc52fbedcd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49f124d9382cfa332ed0fa1feaa7a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2c831fbc84f073938045c51aa18f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b93e8768b7478e98003e7d2a7843615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8453640c468993edd8ff708820b936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb914c44d43c3fe454f41d280b508d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03807c4e5ee5660793e6106685fd888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f3468e42132b3797d66a93baf325b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7005d1d49880341d3b47ea9597c44510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3728c9438665a72855829187ccc61111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73f1fcc647a85ff92a0e0551b011cd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ad1caf7c382f9ce566df066194fe113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83decb5f670c27ee95839c16d7b942114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834610c60cd8264af0c433bd910c79915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef52fca7b7cc966bd6d0f3035d4c19c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8cddc3635094d4e782956c2df55f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6741417a97a7f57ffe9d06f4db829818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f498a81e9c196275fc435ee7226d2e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4792b11ee38bcbc077886de621b4b8220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ca916681328eca34967b00885ed3121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af97e1b7520be6f2f036ca366734fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24741ba68ade1df7f98902af9f5c3523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c42da0903fa20483698827dc1fc8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37ba1a0ea0bfa6288cf26d038f25d225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af12937c20d0a5c2a9f2ec0c1e4195726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecd186d2225446c6d1ce8c2f1fbf7727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66988c3732a7f9eb8040df9f526449ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7cc7a4afd7fd83d3f734a0ffa0f3929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7678a5aa8d9f05543404664115df130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dd4a3f7b9482657332a7a44a7adbe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137654730228c1b3fb9f6152719893132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bc681512ddedc7173c8dc78d2e09e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97743f86fd67fd1ce320109eea6cdc4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a582b1e8ccd0927638dcc0164cf378335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f0cf37a5f53dc1addcbfc796a29eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102b8e4bd1bc3628a9f14156876430137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f46647b61d83373151d273d4020bcc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfa44c1711238830ddc6127d34895339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc73a38c0cc854a1eb367a3bc5a5ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8513aa959cbfc7eb2eaf2220a907841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea12bf30b16cfe2b9b995cb04db0c6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edd3bfc57334b7a856483419942e6343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b671d8bb34743a9cb2fdbad0560e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e82fcbd1489827009cb34dadb8a11945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab097039b50326a1e43f938233ee3d5746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f3d779cc18da5cce874ae479225e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec6a2e29e63af6a50966fcfb86c9be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fbb5252ac383eae5c49868819951649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa3f930a7af53c90c35c6e4398d2e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc426add227fce6a8c31a2e836520c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b02916b4a0a56875801616fce146f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e201aef321fedd7bb8cdd8ff07200c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2562381ad7243cab8cba461ee420c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb70ad9a90a2ff2662ea4f1bb9b3adc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98f85f3cb6c4e3077a2d4ba66ec31b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13fe97bc2cfd76ad7be2f0a9f41500a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b420142af25b30adef1fe0de8781958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbb85a0ea7f3fc2c0e22a7f292152d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b25e10453d2db654ebb6d4cfcc42360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e357ecaf44b772e272ddda9ea1811961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fb61fdcdfafef539a3c3d0471d97362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2f569a989a9e69ee5bdc7e188bd5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3f0eadfdda5fc798645c535da6f0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489be064f662aefc68ffa70b9814ba7565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50607ac21b03e2495367a44e6cb0e2b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637d00df89f1e1792fd702b4ef01c0267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77326e4cd33a6da8b65bcbc95907f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403a2d90299f26041b430b2a543048b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44391448fafa66b3d4238fda57a5092770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1a136c3cf873feb9f3bc7df5252fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab31545dc6ae1e20ad7cba3bfbf655c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b0ccc8d63092e6fc2aabfc65ac8a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d515da414f162bcfca9f54c3bc1cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d31e0c84015481421f7fa4027b89575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a979f616729e32ba50cd9ec05432d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c372ecd45e3f6f526f6951ae769c7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b952a0ed9a19668d60756d7e95e50c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33a3b4e2f6fea3b286d3ec2d07dbe979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e36edbbb53d9cc95320bc89af1a01380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b353d4f271dd01b47d3621ae044d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090453fce99a285a26801716f717445682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6c2a653c0ebddf4ef221619056e8c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1df5225de50bf2e216b605ba237e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128eca951d4074718ab7ea9ea610b6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3539e164bff58c88bb68db7c99d2486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fd94a78fb0289304e6dd2ec3d281987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff837e6cb7cca3226f1b9efd3604579788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e10c6d9b272c86f94f702b81e38de989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb3b92a457a5adeea144408ebb092b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cdf8f54dbadf66184d4ca91c904a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf70e906c8f7999797641b39a0776fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95aa850cfdd7d196066d505436e78ec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0195ede7cde5b1273d4426576704d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51447708c6336a8685c6c121a8b638195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5841c80df2660023f4efb1282052e8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665b8cab0fbd52b678518326cb504be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02638306c124f1f7864899236102304398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6196eb861a50646d9982e99ff6f5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafefc936416e45d3645f50f52d39b58100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77816b8285044e784319268e42aaea11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6beb92ca2a523265b4aa5c8421b45102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df399128958638aee2e82df23d32c281103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41a7dd429917829202ec70c23c6924104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db2722222512717ff15932eb13bf45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628667f4275a633b9f825cd184c43ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e49743a56d4bd1605ca8c5b2d8c66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d0ad8a133fa6b171d43d2ee5e7c61108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1623e24d2937daf820ed55491d763c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388916dc3aac04a0a90ed299fa9585c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913be6c96cab0cac075efbe696801952111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f2dd284e21888a5211fa4088156a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8e625cf1a690e350ce9f958f5df58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0a41cbc8f1068a109df2c1317b37e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace51489dedc1bc7a6f0654d2b0ce28f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4516ab69aedce0f2f71c5f4504d8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4838399eb0a56a76fe8dd27363a522117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e61c3e4865f92ef71bd64bc3dccc5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79767c25e8e35d3f3fae7c93af06cb81119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4167602db5f3d6e6066c9e1e64288120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f67f1f7e74912f97761af6354ff9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e7375676180e06a833ed5bc500833122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7b76bcbeb2ae983b260203426a410123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aefe1c124b79387e78602f4428919124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b032f4f0ae74644c1d82cadb234f88f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3270b1f2c613ddfb1249f3475dcd2d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51922341224b35395745f985baa252127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2673637d4f8ddd3d8309134bcbb2ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b7a4c72f1fee49d9daadbcdcb56ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43408a1dab9ec0661322adc4fd5b353130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd6eeeccfe486925ef2483f1450c9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4ec31bfcbc9bbc5a8d08493ef9420132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169b7e88e39ef3de0979a84d3ce710f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cb7577274288d62b30b000eb64f70134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53218d6789d8b6a6e30815e5bbc4066a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6663dae0b3acf25f5e7f3f6bd34aae4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9e476035e61775f29db38f9ae13d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795171e9a5fc8961695f96a965edb532138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9ab799bc212cb854b4447f4a9a296139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351fcfde90aad7f156f513f2398e531140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac97ca0cf05f04cf20dd0f9f7866dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3fdfb6f34078dfbe884ed0b2ee2c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594bbbc8725c263cb77d1314e40e3334143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9620638010a9e1f15341b2d7c0e0f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5e83975c1e472d494d5ee77eb31f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c3f5e16b536033f68df319bf5f1ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224646491fefa7b6b206d7fbac24e95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190091bee26af7238ba4528b55350d6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b2b6893aef994e4f062fd25221a10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d057fc289b02aaacca4c3f197f842b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00161212e321289b836aa56d5f423d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145b0eb67549ef1f4302a27510393d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20799f8493147f91027f512a3bea45e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394ecf0ba22620f935f9fdf3b6618b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d9f61500ebc409f548477f5df6f0f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaced35963a7baf6dc79bfc42f41dba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b4aa40a3f3e0ac54b838820b84846157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e82e7d6bc045438a3a817f3b2da422158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe88ea3c7b605a4ba25ec0e7365e68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801063605c40634d10f61c38a9e1c185160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62067ebcbff46b4b95d996ec1c5ceaa9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6b76e12804e6727b634edd22df4d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b4cda5cf55acdaba2eb7e048d9dd1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175b9c853052de8d95c492e58181f24164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43fcc22f40f9f4616722644c891e91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499216733e6cf5ebc85d2c6e34b473d7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b01b6e217d1854215d744665c10134167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b9f3604747966d48024c2d0a5e2f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf2555ed61272cda378fb8cd4f2bf7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bd6d3354712a70c65567c863ab7ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887d82aa3ef88bf2331315e182fe70d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74deb059025a646e2451f905b70169172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05ae60289397897d36598325f392d6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b243de27e25cc7a3021d2e218a5dbb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144c53f1144a945e6124ac6f776986e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368834d6c077fc7cd6f8bc62deb74c47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b24bbad1c60fe6fd6914b048538139177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c248f3537b75a9f68689750ca9c03178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cdbb5ff9d658ce6493da806c051c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd856b7443de5dc3516d8ddc2def1b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ba547df911d125fd87a74f9d77d43181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3285360a4d08c602479158301a7ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732528cea591137596e44f2b9333307183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a76e09589ad76c811fb81859ab2f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2231f3147567283515da734cceded91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809330b923d25e1474a5cf1b17b8f72186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd1e7bf8962a73f4a5b227d0cf56b7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e8398ba30a053bbff72d63b97dbdd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1ba08cce2045fe32effad3d276887189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2150eed54683715de63a7f336a07252190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e371e4fb45233aa8ba061da31e80c69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad055fdb658f0dfa11111ce7df95e9f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb9457285b0378bcdf4b72f40ffd9c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadd43c1e54429ce8951c91e962bcfc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b52fc3919236001252bc69491931f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b1ced252d87714b0eb99f0b595270196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9c9c6baa1b527d0ec6ec96b59a2e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e4fe64486fb7ed81e6bd65ba9586a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5e4375ef6ed3dca0f9c6096d2f486199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad6b461828ebf18d0e44f57774b295200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae348b4d393562e8152be271a96287201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1be373171e9fa4eb9d5d077e2e88c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd51bc49661ae76eba63419e2c35f3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260603479206b93262fbb31e6a5195f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1369823019ab28233b5133a0342c8a8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93bd7f77e94da8622b5ed905d7c8b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85745be8b366f208655593c2b3b6a09207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfaa907b038cd6cb447a00ef6b8989208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319ad7962cb0e217c5ea20d53fabfab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669712b7fddd0969c32b610c58403cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf36b4db0f68c98a236845e3e499ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95b689868d4470dad0e1ecdf5368d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36ccdc39419484f44b8c94c30579f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58390a964a68f7823ce521ba1f7595214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60057d5dd3b0c47a441a8bd712e6f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6aaa6ad80127ee02ebc9d9d845d071216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93986c063f4faff1207e359f0beecc3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95fdb0ad8472f81862500f67f90de2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4662af0181bb7cb9868d449655e3f0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335d32975fb90b6be81a9e00204a457220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3a0332752e1549ea6c9e1d1abf8b0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f783a4cb50870172d3cbce2fa0aa80222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda0c9abbf2699a344d604173bd343a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99813d55b2bcf347716b1189ba2d779224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e006fb0192f2e576a7a66bfce374f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975732ac7c6efef4905d2be9b2607a1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f91259e299321e91688d10edb5ae9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33156f9abb84a699aa45c095838d87d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40c29556cec36843b6adfb49501878229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484c1b7814eeb7e105b1dfaf1123913230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cafe39c6bd27ffed349c4b1beeb600231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7eec16da6336d6066c1c3cdf36d97232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda6596405ccb5dc6b48134ffa78a5f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d762937232a4cf42f25f77c4dc925234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b888b842e207ed98fffe2d4944ffa6d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daebc28108302afb083d2d8aeac04a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e7bf496a67f8c6f80b911324bf01c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325d93464d7533585b290a5eb87018b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2becc9efc32ad67e09846c9616df82239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574affa1385758f05f5ed9be82fdd78240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d83fb6113e4680dda17d7ae69547d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778436f0ecdd7a0e454f450bdb39df3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c8eb1ae3dbe580a896236dd86eea9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c55f5c4d116d8002a2e2588e56a5b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0456e96416b20a40133c771ef39ba1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f616995b9f4c88655444e72f8b6f9b2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beafd11981737128b6888c229a92667247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e7082f4fc48b2b636350efd5ea52d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0836be4df9b04ca6f3785cde594346249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a71a33ace5c2f6e6d8d61965a3e343250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d307841ff2ea771cff0bd19edc79e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39f505aab3829b87487280d8030484252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4f228a90f6af17f8ad426249cd3b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c20b4b0141e2cd4c729553fb543304254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1df71120be5f1e6965faaf8a595d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ab106a626d8ce1b67efb536f70aca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e17395ebb3ae372542018618c26ab4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075260d65cc9432397b3b2a692f3396e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3a18a1f8f48d48832e564e332fa07259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9561c0cd03849bf24ea6c0fa1c1b0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b55aea0c8b31ffa7f8cb2944e2cc7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bf3566ca66bfaf329cf1d5246064b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e923a14d2a3998f91d00d0c6e958c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4c38708888fb79679b32ab7842ddd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945eccac0a49c1e4410bddcc8b63f89d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50c113e215492eb6668d5e94a25a61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716a18f14dce00d07e2128e8d58fdf8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6156f512e815ba077b6f4a5ace309268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ca349525d2dd191156350e6eb630f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f0395ffe25451b98d49df67c93b9f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fac871dce2a0c51549264c3b4c6643271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ab949ba59f7afd41b252df1dc07ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcd105b8480a5864224e7b452140a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b358559fc32542cb10f803ab154137274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f49d590c52ade572d2b12194e4cb7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc808d749b96d33b2f56a82aab9182276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd664447f22d62150c109298ae633e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349f28ec076838e3e73ff405dbf9375278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198037c7dbe1f2bb15ef10cd5de9f384279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37efa4f10c9e714ee3bf30c248de6b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f87cd3e7486d8c59aeb196960c5e1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc748e4871eb4b632ec5cf14c1f4e268282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e93b885eac40e59ad4f472d0aa6c66283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473572a5baac9efb183f12ce761cecc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0b5556c73b6a26647dbf1086fe56f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad65018cc44ef0436dd883b0025986286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75b49b9e6c13ca84814ae53e23e2e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e570ad87b0983e07ededb9ef51bc8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66663324c04da0d1dcb23408c2aa39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd86eb97661d4bf37820395b318f3b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0a76b1151a56f7d170f47306abd3d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbe6111ea5bd6168e42eaca63eb7fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cd3bfae115ecb9ee76bb986a6842c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55820e67d9d637435f103a1b8af0439294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071452047f001e6e687aa849c7f04c60295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42422d022b2dd47feb94c5169737190296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0a12e1cb31399263e201548e6fc31297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca8a95f5430849f1342a68d378c6c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe0bdfcb94f3d1fb0a16b881b2b310299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bc6b3c7f7445758e8750a9b2b7513300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965877ad74f619c66a14ec80b1a5ca07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc444da22ccc297e262e1f60de43340302.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>