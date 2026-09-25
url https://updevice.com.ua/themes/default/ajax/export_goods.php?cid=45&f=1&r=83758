--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -1327,51 +1327,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96693622e0903ab213ccb6e0f46e4d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206c56bb9b07d6618f733255000e1192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75831adec65ca524cdf3dfae6203493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efa5d8e027d29b811e1ba36547dc564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438cb37954751e87439519b13dd0b0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92260ed26e139a611bd9049c51ef05406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa924bfd879e5a831e706562d6d93a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12b0fcc1bbaf1af971fc507ef64c6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673bbf48b8f620f34b4dbc590b262209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39541483673a04a95a13645026e1337d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767109ccdaafde8eeb12232d8244b7b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdbc69c8e0c0ea0f62922ac7cca90812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b753ea441fbefce30138ce72f6a9d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744b243290b36b9b755e7f4a1eac6a014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289247cd93f9160e652c94d5e607b5e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b03f9a88cf55109aae94ff67ad39916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fac208fc4b71f67cf29a2714f78af017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2d0ae0bb407c3c9e9ad7d0d30027918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed07f7420cd8ab9f137a5902e2d9cd819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca63a5135f3ffaed64f2701e96adfb620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd06ce5e44c304e3268f0e772d02f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478329abb31dc04c6e3963a2b5d3f0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508142f5cb1ae457c0718dde78fe56123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a447adde9bdcd6f663d336e18fdb48c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb45f9d023791c05f2245b3f24475c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8649d66c0b3782d977f5eb0768c23326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503336b3bb2af44d7e0251d58db1779b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de4183839f1dfb7888861d72234d9328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb23abc9c2af5577bb1dcfc76dafe5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cdb094cfb38a2b9ac72885200e1b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37720f1263d6d4c611c2c0e8efd91fe131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2b5b8958f80517112d96258282c7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6bcefa358b941a5254a7ad88580c6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce019e311bcb23825dcffd75cfed034834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da252637b046288f080fffa3fc734d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e220b4923c9c8e76fd7236688a7bdb636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d29dbf1767c6cadc639faef4d712e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febfb21598726ba2b07936dfdfada9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d97535ffd97e0545e466f9d56819f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84752c26a05b281ea19f5964106cf58040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19962f05b6edb9a2d42ee080179c8d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32305acae80688aef9bec79762ada1342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0775646d08f508d7f7b371c5dd08643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc484e2edfcf6f039dc948d2afff1db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acbf670ed17f4664352b386959bb7545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f43daf5ab3c534d61bf2cb37d766a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379f83ee4fe2a9e5c5f71c36fac65b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d94c900480faf901572dcc9afbcbfb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d978cda714393930cd7d8ee1ab358849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a25502d8eb35425957e887cb621ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afa3fd6a43b5cdf8482fc154383ba951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d758098933a445f13b1a35643697752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dced2096f0bfc8b77a1af17107fdfe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ab78780cc79805aa8878c81cc6d0154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee164275d5ab6e976817ef9c0a7dacd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad4a3f88341e606a68792a57b0d77256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611ebb1c0e539cffdc29a0313def81757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ce74354495d99f91c51702c0eaf6e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745b34c1ed7a353fa003ddd7ec3e2bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40caa1f20df207adcb03783e558ba660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffde0e9ceeae45c72f67cf2997aa62061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e02de9bea805c9776309ce2472467162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e68eec7dc909b3587c8bfb68d1ae963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d01f04f84510756e5960b8e2db541f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec58044e8645c1e6aef75959b4efd665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042000c51b646b22561a5e666e33bafe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd97eb74fd3573bc2fe1591ee67fe767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed5b03f4facd8e79cc60a6518b9f8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86704aa1924d40b37ca6e2b125e29f4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af0edb54c7c13628580cf690edf925b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9acf8b0eafae1f5c9cf2abd354f71c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40210ef45150fb024c1df49723879a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b7255747a67e7144348adb176d534673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2775981b7bc2b3b2eb9153e76fc18fa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ec5562b640aeef66c65c36eb7d2d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8749dfb4d2a318fc26e57e2249ffc4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746cc51bf167ce57450f201e56666fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a34eb2f40d62836c71c80a1868c3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdc9829b2fe7aecbe008cf4b96cb4679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07cfa6b08358da3c8f1b340772995080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71423c7ad22b079275938698c13397281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ea8c90925d3fa237a5791efb901d382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cdea91bbd735de251ef534e28a6c783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827b06d01aeb436a7156393840653ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778d58b6f3c56504265afb1dd53408d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00838cb9570c47230b4f073266ac002c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b972debc26b67cbec9c41f9dc8627787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685acc56ec85ea834d2d1fa999983e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb029bd688368748a46cb496a51e7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be34b8782ee1b7453357e208847dff790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004909183e2a2cb933fa3a9d8d6b98da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f974111dda8167001e1ae8a58feb092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd577b467d6e7fa02eebcf1809820293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52565e09b72db2eee9157df41ac7f3c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5efc1af6bb46c4285295b93b7a772a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f316b46ec34b500d080ca544602fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3839380b222e563721f0957affd7697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dba25280ed109e8d68a7bd6829e8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a0facb2111f39d13fce1f540341e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079909323f4f57ec46340b62ad1b2a3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c4b84edf40321cad93847fb7deb5a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5dda83feb4ed3f1042f68b4d9a2bd8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35073147c9ec4fba7762b3bef2638e1d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddeab01e53bdfda8bd77be00eb5671e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974538ffb4366525a0749e918d7dd03105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574722c5d83b3b4a6e68ba2e50a3fcc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579a40430d700bcbb5fe914bf4b4c46107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62095a2e8c999138eaa4822b4b2c0d8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd302b850d2988818e10773cab46a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0314a568952e35fefe95296125efc9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e631568837641a91186e551ba926d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911108877e86fdaeeb3a0de7172358e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0dec1add965217e81a3e9290113d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c85130141f77e0bc470e1957cf18d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfa7724632ee6ab1d2667473e4e3dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22072af3536c35aca5ae2397854e24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a698d31c891af7fec1e611998e98a305117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d34a52780bab4f2b0658991d42769118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c79b8d5b6f594dee77fea282e7b2dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19265abaed4f2afcc36d2cb28da89e38120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be31bf7e65155edf6f10111d9473d62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e559477c4b268b9d9d28776ff1f814122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba4705ccb8e1d5caa63500ad02bdb7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fb2b4fbb183cd9c583e220f39180a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df652733289d0f860d4791498b16fffa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970314bc3faeb45d01ce4d2fb703cc57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adc79b9dc6fce1df4bc7815c8cebd2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699daf6a5579b370fc1fa7079937edc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b2171fee810ef2529ef9ea90eef29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212843d4f0918a89dfc41a9be09fcbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3af1dd0a87ee00aeb382bcc1a80f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339805c53c77b8901f4c0d7f5fecd382132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630eb9af6495d67ccecb1831604af47d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9e62b7437252a9e281654b921426d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f3d18978cc54f08155067bd521933135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00099610d3c7358d03e66cf6074051c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c4a92187aaeead7d4beb025a62afd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc97f9403f97b584eecfdf7da1af014138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a500863055a932f59f05fb4ae797fd1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dff05ef74b646c97a7b50caad9233a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781308ba2ca5432bdf4f56e62af09231141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5a45475e55e03e0c5801d552a6fd9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde9a82b7a1cec02a7e5aa2955b4cf2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc21b99d23e19958ca2be8f72f0bc4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd1ee1b27cf63d9ea226e8fb850192145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c5f46e098c0577848061463b6dce2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ddee113404c235218917f96b57304147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794089036089a2166b50f064dc725aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87045087d1a81df3c47ce24ed0f60212149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd662cb1f364b245039b193fc51f89c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282a9823aa2ac11fd95c172f0b9b4e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f89789f3e3bd9d5f5b0072e9531114152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458792d0ce541676b95aa26f0578323b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0087b85a45eb39a90dae61763bbce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248059976222dd4df1cc98528de1575155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30620e67665d66cd2310134434575e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf7e5cb8ac558c3d518c9b237b9cd6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e28458310d7bd899fa4f10a671ace158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35113b26d71b8e443c4d507622dd2cf9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca043f1ea3b2156c6a7c7b66ef155f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3019bff710f8273a57a58295a4e6863161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618012eb2a2b867ac44c097930542f4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447314456fdd08183f2ce24486a29dc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff433100807ba528dba960c84b809514164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856ae10c551c2b3f8af7f4c0ae06d90165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeba35bb4f1d7de64c8ad57360d7ce1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c070b10f46098639d7e1815e816b60d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e16d2d98ff5487a7d300e3bf7ce5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac62aae1a5d99f72e227fc572133326169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4581829528a2c3117a424b74aac7485170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace31b361225f8188fea6ce1591791f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5117f2d78b5efc4c8d66d1abc0244172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f766caf152c567dfa59a0b2928434173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9a3114a664ab3d291b1a192cd3a62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9c44d5af251894b2f84d96b4ac372175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd06cfc58f9428b46d07f4b7cd20d2b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693874fd11a29b7339c10c53852fe73d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8c8976e3a635883302eb6deeaff7a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c179748c1911cf654cc02801a463bd8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223ad9b5af2c2c9220bb5cc21b17794180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15934e84ad9206494374daf63bf88ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fff4ee98af12e57e91b08dead98ce3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd5db679b886de49b4a745d4a7ff173183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec26e36fb1344cd6dc60051720483f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69754a39fae37a3dfb3e274369f549d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163812623f11dd9e3c67a674730ea7ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff3b24546b5a78080d336ac2c31750b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c934c80f2acff255bd4d570e54ff58f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f04291f265ad6d47e718fe1e7561f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96622f4f7f416c4ad815a655b4707cd1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2d64d02c11ead25ed82a0ce2f9cb7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1011a2d620b426981868d6b85a67e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e677e2ed727e1d72b06b69655dea83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc6fd13e1964451faa81c20af35ae4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7cad71e61bcaf96226b2f255eb719195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25271aaafa9f657602367d5aacb9039196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246f4353f37c33bf1f63252e7247df8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d979e3876000061c4e4f09d8a072ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b683b67430dbd6bd9c3748afe6300199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedfe3cde24dbc8bbed36125b2cbce8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2c48356bc5c6247441ba6153e8904201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ae8e4f5b31bdbd89232a13b9f853d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5a4d5ace402102b1d91d87d12fb4a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831626e87ee00030cf0f137d3f921be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11355219e6cab5eb5b0d4857f81db6a4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde12fa5a8f4abb00f47b9854eaf5e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a2fd652e3654da4810049cf0cd2b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da400ee7a796b3d009440a48a35d1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c088f9cb31cdb6dbd1adf24d72c80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b9ac5df921a8a0c94bd5f47e97beef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d6c7e36c3e262dfb8823fbd1db3df211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81eae7efd9fb0daa8a0a0d3160d3165212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efc133acdf5db4ce58880fd59335b7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842fb8ae415f848153a02d0f65a3d0c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4b65545df0b44eeaa29d43940e391215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c6c211afcd180f056dbd5fcb1d1cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15e92a4bb88d0f368747098aa86b83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13508aba7530010b405fb844e6041976218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f786c9d225ce6ece10ac4afc4982c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5d069b7aa69ccc8031938f59ed65b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732f915b40d9ba7a7f700ee58de0e80221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d678937a9d6a91212c37ef407dc3912222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8a109041c9330117694ecdaf3d1d0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a30df01508d1e29952b2b128723e7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45354fc8a1891f5bf73373c9d34668b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498028d5e505d048c6eb56a3fcf4c51d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24270c15c4e498f87b7800a0418049227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be050da21606a9fe782059990ce85665228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f76680c015afd9ec5f202806468bb4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60376135f876d73b32ed7b49c5c35d44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd01bebb6cc9a0e948674dbe99219b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0581ec22e78f113813c8de016321e71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74266ccc6b2d2fe69fe08986622c53d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2cf1ab9e810da543e8332caccd83e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21a96813872b23c9d2e0042d234e29235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fe075f7d89140767c5027fa9d2031236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d80c5826e167a0b70b1d97273d2e0e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf0c045f14fc95c6f8328af1346659238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff8689419094507326505af9aecaba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2798faff51435d421f0a30c7151c02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87f0f02aa574b880f80745831fcbbd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc32f9b6656afdd21df92ce439e18e4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e028a83ace19347bfca0d5552647be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bbab484902828e09a6398bcd870f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf0c6147dd975e0de0e18261bb90ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93821771790017ec0daa7e636cbb2d38246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea40cc2c7d55bb64c2f381e05b96f98247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1984fd2e8bce1f128e7c113ac0ed4c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255a7fe1551c703d16ba0364605a49a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f901d67ebadcc239034d569ead1b4b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fe467123d1c85401c9e1e8667acb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7ff3a5fb04fabbae42765cec6cf99252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13757c34b9a30809d8564dc09bde4a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920419852140b4cce22da576d3645180254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b7292bef589a666aae79de01767d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7e8ce9674299f5b9d1430e7eed247256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3941faec73641da552f94f2a591a6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96993b817c09caa1e03361d864cc6bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd7a0e64c3a8caa6fcd626a066db76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a6d14ca1dc9cf5f9b923fe75e968b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394c63ece19d72bab84ac4070a70bbb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc81978db4ea6a1ce565fd6dea91c1d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07bce27bb0ba992b0faa1967387e97263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba36d2aff3007fe036f778e4a6710c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1c0f82c8283d445aaa99c058a2b6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f93ddb92f7b124fc767735ff07c6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f397c3c0d2d3943ee8af8d9da3d637267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b95e713dc1a4e190b1d7012a8d485268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba085af7b54c04f90cd79b1947e277269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05428f4b678ace00c772918a5a0ea4ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e0f2e64ac40e33b2a38cac4fc5101271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3f975e29bbb87f9cedca68b75fb01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52fc92899d8294575e9c4d1adc3af5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd12ac6f58c8606a0542f2206b693e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98117716f3482776a1f9e00a970de80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771a708f9fe6f6818be0303243c0ef7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc756854d77551274a96fccf448cfb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a1c17ae13e4bfcc9ab07031b43e3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e87a34ccf28d674d0fb872e102d216279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ed4bba5fe7972202754505295c877280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057be130f05a7a038e9a2c74ba38567281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3455e63c38577a26234b6f0182714282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a873793434abd1ecf678b5c7f0dad8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e3be98d00d514c9ba2cb3f92404d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc7fec4dcf4b65ba2c2d34c26ace22285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819a013b8a54e9d09c3f79e30d4b870286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700987969db405724b6406f04a6a0ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b545342cfe914ae3716df2f2fbb45288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce3c4f14c132fb677c8cf816b0f994289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20af16128080391f043d69bad7e4716290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d073731ec33580dd5c59e52d87f1547291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b4531ffc6a67a9cf8b30859fa6137292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761b6a1482e18406f42eb778ab7e6a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6e918c4c002890f5f46d50f0c9f63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894cfdea4177d19fa50f308e122d523295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752b3c59d023053b7c6545ac67f2a8c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5104f51b5c74b8ebfe95091597d49297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b41c7aaf250bd0074033fbeb19cad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ec4e2835a39a7c50b78dd732f9adc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1485804d96a346f86e55d2baa0473300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7520fafab6eaff1ad04a89e2f9bc2c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3ad9b9a37e1e9458fa0bcb29a79cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7fb7162a9f2b549c1332ab3b914bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4e73562d4230d5b809efd28f46aea304.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540bb3b27d0d8a0bb8072e2a0a218a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9be43f3b759681a2477e55f9846b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655666e014449aa0f301eae43d7e42633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edb423a73e957f432b300eb1147df34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8a7130d5b088111f349082b8efbf45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c3292879a9d921ebb5c8ffa7f545b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc8b9eb745109b77e4c14437eb89427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3a485bd2d8d4bfcb70f333fc8fca48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f328b6873e2420c83356e9388c148fc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb31ce7be481b313ea74c886030388610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383da397acf73ff7b6c1dccce98dd2dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66976ad7f64c117e34789ddf8ab2e9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ea90cb12c197c023d4eafcad55fa413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68470daeacd14549563a761460a87aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f27420db5b62adf605b044a46020a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575fab6e9ab57d7d4a623a81e8766fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6aa5151ce6a48051fc11f25a72d3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dfcd8012e9cb4c04ab2434b7b488618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d608212a56d322a99f99cedd761e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e6106af58327b023442084932c1a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690a37ee00e75d0f287d3489cf927fb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb91fb144e917153464b125459bb8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd523a9817317344df3cfad3899104fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb781a52df9d0a7a75d63e8f8163c18f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7500d8964ed2119943f73a962a10025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092016414501afa5b86662bdd32fb6026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d041c5cb22f2d0d9f5a700d07be6be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562cc29133433572a07cb8153bd1e2928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f59966efcfb744d6bd45376a7ba6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba385e790f001231f0502341822b637730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbec445a6c9da2d1ca12d0865c5ad4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ed9117eccfb71706ba82a2d30c73632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e6a495501648974526d84ccae80ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87320ccf9fad473d23b4bea57d46e84734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c561e2f3f4fa5f6772035bf95a0fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d3f236700a5a0e9aab049511c1d4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e53ed5dbf605ce7ffd3919868abe937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303b864e47e8256e7b3ba2de9edde0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa122efa3fbd851a1737800aaa1e9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35dee9aec1e4f8f732cfbfaf135d2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8b7592b6f952243ad58eef7d1e24741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43afa4a39cec731d644c8444be269f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e929e02c42064fe999c28122c89aafa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2acfa1b07b7db86b041520bc81dca944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c0ceff1de49ab3ca999ad48d9e4c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1f5c91ad81f9e25aa613bd02794cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ddecdebe37c394dbf2aec376fbf9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46e822384d8996cb4e8a77e94e016448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0599e88a65d8d21e5a3c9022274cfd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adf03ca88f5898a4421eb83cf74c4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870181022b8f5094ff44c8fd8284ab0151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f6b782ae3cb3b7dea5d1ca4671e5152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1296309565af1ebc530c002ba446d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cad0b662dde156cd0daa9fb9b30a5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293044ea4eef430f1aea36f418e4ab455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee05362e1fa7cafb9885543e84b80256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464f6fc5036302c8b0684e666654e5857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba3adf354f449e6f60efd49e3adf4f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88df5193e9359e3e7a148288390b3b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2a466f6c47df7858d02fb650e7c0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea51ddf06a7e0c18f8385f30603c51d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e439c74965cef2791a2269fd862f0562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d651e9fa554e28c0285d7050785ac8d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d25ad53c28e291c41fe1bea41d6e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6e0ff4bfb4e331ad06b7615d5e1da65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbacefc84a7d22edc4d8880fa74d7dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21276aecdadd99a56ded2997d2c49e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31263b045715d306c98e99a84be7f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26eb09d5c56a7fe065368265dce82369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86e6ba7946a754757d61304ef671a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31452ed96af709ba9dc2c2ccbdd4e55471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159b650074653bfa250902b6bb8ed6c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b46a7dac4e97061f6d7cd56261815673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17412abe62df62f50194e833b3fd5a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531eb6ff65df9b67d263d22f543f8d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da059406a8bece13ea4a8f59f7e48b5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc2d9933b59c9523853f65998b1aa277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dfb34513dd9b6f1ce3c443b68d51a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09995747cba6479d248f8aca931fce5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e19270eb867614d8aaaa974b598a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bca8ff5a8ef49c9e9b779f7ab27c3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1ac9c83d34dd3a1b49591031ef22f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c51330f1c8bfb1a9c4fd5d94cfb7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8417d95a70f028c4f876ff99fa025084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a758fedb808b7fa7828dac06baf68c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b60a48ada8d69f0e81eee45f78c7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39adc6c48364bf6c11da60e003536887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1a5e76b6d6a36298d2902cb53a3ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6f21715bf1d0242fd005370a696f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0406547a4d02dc72af87083e4c3236390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e4423e06db5e643e949864bae44c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acd1917367a3c811caaff6d424593492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabc7442aac47df50ca4762670ec7de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba13bc75a38c15228024e74165cc6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42936f2574ed599f9167d29f0911a6e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de57fc9227e7919b7da08ebf8344b3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16ce04bae65d0bc7782aa5a63ee11997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859feb3c448d9a2876d30b2ab1b1bf6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3673462b67d6617ab80355352e01199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8fbc49e0b12293a07d6eb82be0fa5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26cb87b892edb8d0449cbfe302a1ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd7354764022187adb45e86cb7594d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d65c627ee4e08a3a6fda59955bff97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5707802875733dd5958862df1eb37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ccd41f99f889e21f560bbfdf1f900105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657b20404cf38014d8455e2447ddcbf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc08c05e5e87576e6f70489c7eff28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bcc3fed6e671dc381aa98e6ea14af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160dbba90443fa5ee95b0bf98999e30109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03747743312f105bba3c0992e1663ff9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6401a8b2cd91e6ceeeb4445084817111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7817c021a463769cdc8a4b86eebad112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b069e10fb93aea55797d46be9a262113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9266c6234de4bf245f2763a0775c792114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107eb86dcdb6e3c14a23a8faba597881115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f9ec83e3516c85bab42bbb97c0030116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305d236f4e47c608656cceaadc7114e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58130e129f1fb4a5fb5d57f5572944118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f318b47d97f5fb5d93b92a414d5061119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182a18d3373415272b0064ab7974993120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0cdef47c8d13951440682686eb825121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113e02e0be9c18232a251c7a62590cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26da4fed43fc724fff72d298feb935123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb059ca9cf0945826b9b0411683153ee124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87daed3162a7466543e836b3f899e85e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dedfbfe27bbb7fba1d51632b415bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f8c314f2287cbb2b29872f264f79b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5caa3dfc9e89c09775fc35b546b1f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc179d248ac09576a3f005bf7762a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e67cbb4270ec6dc4200cee6887a28d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db4f574aef026efaab1abd46a42ba0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ecc60a02326868a1d2f0993f1d14e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492abdb0d16825448d3c72332d7ebcca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928253c4608b53c1bf6826e41f2a80f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3762d08a009227fe63b2f23ce396b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf7802a65d926499dbe77b9ed47971136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e668b3014d84261a3a067b2cdbeac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4a77881dc43f25d6e62ed1d2bd9d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377b82b364d004b132f380ef216aad6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d3bf558214bc2b912b559a56baf66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984e690fb356d43643dfd933e1c8879141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5b450c371aab263ee7aa67487c72a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e318f2b5a3cce8b968aa01c4604f16b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221010578f0fc3ecac45e08318581e87144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4fe76821d56029bdf884d43159ebb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab32e9a3c0d72616e5b969f67b5dfa2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb7272d041db3b60a418a1ee3ff1c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c78902c4ef36beba25b880e2ad39e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d9f2e5284952a435c6d1b08a41a97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e271cc263bfc2321a2edf038dda58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d577b21e4058c5116f662b61584e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f327c7f7316ffa407d596de8dd9e2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2a6d4e911a372cd1009811656943b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85470e04097356566f44782d5a1f937154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e153ce5609ccaf5ad7acb25740c34f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c48a947da16a969d50e79fd9b3e14156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d44aa176d0e354c8fbb3fc00bc7d6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d6b17f81ae77ce5f072a395e62451158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09fe26c3f1c91f30f2b992f30826cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb40ab85172a9da763abae1ca1b372160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca185829eba8c016bcada9c334889973161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c43f0c81ed811c30659c41c30d807b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9012542520b8d31a67665879aa2eb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b474624352b1b58f3594129bfb863164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecb29c7f3381c2721be66da690d958165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11c9c2713a0be61d7c1e7096883ecb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832d1853fd05734ea53efafdd909768167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1cba260fd3c9407d29eaa01729b1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06f4d86e65a85b11d2eb1b4e52f793169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3593001bce1d88e523dfa3692c1b1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e934723e52fb38c7d55917fc30218171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf923ead680a1f7e0ed6b435b5799c2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a8aa529a90c5f13765b4e5dc3e408173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d265f215af2df6b2bc302c9d2c158b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fccba2f3c0f05e2edd38f989913085175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99983503046f49794357b3fd97a035176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03650851d27dc28d68edbbd046a73b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bf6f7b0177394c573c4886fd99458d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62ce8cd804a59fcf1b36b3a2bb0a4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d451531cb34523181249c5978369f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c2baad7e140f69b7619fb3286051d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d80688d9c46d0f957df2a58bd7446182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45a4ceb2ecf0120fef21eb87ab4477183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd017ef7587d5f7253a9a676e3948c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db8019ab4d32b426ecaafc0815da15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e046da901050bf83516830618548125186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b20ca4c49756c102321a8173dc68b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8222c1392bd6aa5fe3dbe382aa7168188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55798e966a7809b43bb299c4d8ffac7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2aa03b18705c710e3c3486cef8928190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495d6692c7ae607775cfb534818127b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0d4a994df47ab381c7135e670f87a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622bcdfda83e076e0f4060459a3c80b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f0102c309f972992514133c4cce7d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b78ad36e419909fa9603c7b4df1a09195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cff6b44080e87c5c892239c8f1d6a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32644747b5396b1b3512b75b8597131197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be65aa7289991f4c51f1a050a2b4248198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c96e9492965a7502f1c3cbf80556e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01780a50bc3709f62bb76f6108b7c676200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35285d2fb1cff6a837aa70886c6fb225201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba607ad4a5b4af99201a1e908cb86a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bb3cee84b8af809ad146971aaefa5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611eab214f9247c5a5521a822d972465204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568792d36142805a36e8e069cc43619205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706cfceac18cf9e9c736803cca7cf58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe3c4740f58ce5b16df558b81d3bad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafb5f269ddff5e5acfa0343f5f98b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f8a685d0cf77bf4274f20b2e6bc95209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9103d840c444b22b5d26c03704932210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da496dfbcbe3d9760165f03da6ebe53d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466f62f79503ee06954b7f604f8c50b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a66e729722508b259ef12ea739c58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d14e14d8120ddaef973d97ac825748214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2a981b1b16f2c64f73489a1112115215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c676de8147a48c23ac97dbb2bfc37d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ed544121a66e1b0171f71953bb2e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97618ad220dea7e93aeab9dac10c8b6f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b65c71e1e8f8542b0c737cf21efee5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cc0de4ec38c060a5f916c67bc1786220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d11d46153ae62ce31f4e3dd5e2a42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f61c1888f3659fbcc7c663e4de21a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d20310e13bb7882c1684f13923643223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab194161b8a4ffdec3f13f5c16f86c71224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232182f7d245cca6dc7200bb0bba2cbb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26f800a3663fb0a615925ae5f687eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c840928abb2f9dffa80516ba8f5843227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2bc90e391e2d922db5cec5a768600228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8b0bf85fae25081481daa1d31d389229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030ffd15ac4621085dec34bccbd5d45230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad238d80d4206b5a8e61cb8e14f090231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b51147e47d5f2252936578e5e3ef83232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3730a0aa1282d09c2ee8c7b65680bc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27942f44ef71b87ae953b8954f563c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364e2df5b864e4c9612861b6f7466fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b67001141b53177a9674bac547c2c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1035e34d08c8a8c2f838db518d9caa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15545e641fa074e7d4c32f5668c53310238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b230aa5099266a7b2e20d26f1351da8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083aca18722be92bfea2dcdaf291f17240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896d8dae9a97874203602787bfebf0a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e93e436c546df0e5543f921b47e44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc77959ad6f658f2853cd49c71e8214243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd51e69719aa6e8b824fe30628c4b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a722ff40c77be77702c15e34a80d0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e947237a0e8be99f2ec95ef87b5509246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0cb9b683ebfb48a6358370cf0a0bf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05edff572c0d21612c9eadd780042e2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d202972cc50181a15de7c40bbd52d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e024ecb606ddd6ede9033896b57b4f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee7bb51657f19f54eb23b1ead0dc3f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0179eac9e14a0f539c435570ef98214252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455bf7b8d8f3a120f5f2bcd3e0bc642253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80291c370e845323117c5fd1ce5b960254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ad75e52b11c5c4717207f35fe4d1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95ed0bc1b124bcf19a901a36d18dee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4587cc1f3bcf32e11fe4e36b1c224257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b716b28fc23dfcd5f3091588506654258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbc745e03578ef27b0c66855f1217c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899482e4527f8c14bd1176c5a5d99b93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eae471a5df99918c8b02d2ca868eab261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86552ecddf508bbc2e2ef9c149336b69262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9bfc6a9728ad6b727a94d15aade29c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297dbc8ec466bfdfcf694616b2f9ca61264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10aebe6733a5fd523dd01219c41a6d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020ae6e7a58d529576ca20d9df3fbc7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463afd5a94fba874986309efe0514bb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2583f6edc551533f772b6d43f5a767268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f097aa1c37d77c640c84fedbe0abc5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56bb7302a64ef1fc5fe7b26279cb2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb49803481aac25b04bfca30e4f33f8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41006120e5bcb99cc3ea3fce867860272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312fdd22fba8959f5618e1f22eb62fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1aff437fa176e56868b528e318d93d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ca1af12bb69db9054470d6b6167d9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77de01e59047791de6ca56bf4c360f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c88bfc349472adb02773b7c9c94e81277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3eacb95b76386b151725dd6a076c2a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b3c39612e03ffaacc38487ef18067279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84728b3d8856e99a6c68bbb21f98ba2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bd32c7aeedfd8bfa644cedd8103cf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7995066ebf006cab286a7ffd6b25d5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8dbd6029209570e501afb7a985445283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588af420fe02f6d0fdbf4fa040510d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9e20847d892fecc150f45a01974c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f560c3fdf6cb79a36230d1e932c6fc5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bf57c5905b3f1911e0d942f4abf2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b390e095b36d9085e72239946add8e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0fa859a82fcef13afa66ce2f891b3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4de2a4cf60f1aaf15aca05c75a180290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d039621a988703df0eb27d8dbf769291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e015af1d938626817989d2b75c71d8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3649d3a8cfc500ae21ae9c65727a57a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088904da77092c3e458fdc486f5193d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622abfe5fcf575512db32a42b988f50c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3c549b34229b8f04f5345745f401a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ecc6dcad8af17111f1285d0ced7f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f19fc1f7012ec6fe8e05cc20ab02a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a9e16d87cd5daa596ef9724b47bbb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d8eb2b2ace274a5e3738fd1b010a3a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf618863e10d89bdf75011e0abd1488c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d003293c9a3ae88ef6361bf14f4c27302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08817d31946ff8e337536134b9780cff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fb1a2b2a9ec2bae781d207db55ccc304.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>