--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1102,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1187,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08bdac0f0cec532f299b5093b4e9d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e524537eae6730ac0640ea5b6cc252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddadbdb79322070f3d9d54c3505bfa53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1bd5f11e9c101da6762b5ec4f10414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3386738167a6740e63603d2d087c0d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d674b0945764749d8e0c0dfe19f5ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85f5067e982674aabdb84e7069d50c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edec8ff819fa859271fe0cd579ecaf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ba8aff462c3f0b81eb4665109e77f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336acb6fe2960b533f70d02d6fe9d7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9104e6b457708491ff94293721bc6711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0ea135f357c84425705dd8228322a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35991a0d4b89a3fcd32474c47c3d07a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa051b3d64cf854c3565e96f64aef214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ede5246ec1c3eb81db2a7c088576915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016886287e6f39083f4a9c0ab95f18e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e15fb4e6956bfa035907a21d021a7317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09159498c0cb32b1b7397218e21893aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d6f4e96b5772192f95013e63934dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15899765b3cc456fd62d8cc3f3ea12cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6219eb69c838dbeaffae89add2d9fcf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9e448c96377c42e6dd42be130a72722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d08a7b9b0bbb27dcdb0cb5545f4ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76385d13de1a6a34faf75841af6e1f5324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e9ba34bcca053e8d511813609a52325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15a881c3af4dbec439f5369dcee41b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29deb1ee91e7538bd16930bf9f309927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0c8eda69fd3a39c2d074a98bd511a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce13dd9385e82681f117c09c67fbbfa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb4fd8575d5d4ea6987903ccc0ca2f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314fdee484c1d6ac1a3a7bed777d6cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfd229c44c075d126420ecefa0fd4b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad8ce3ef0023f6d43f74af629dacbc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10b98c907eca435466f858f34f1d2f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfd554a09f4c40fd1bc4462db3799e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a387035d7e50c0ba4919d43064562336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d11909d5437fce243841a7c312373137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0485868fe083fa846702f41bb7545d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe6f3b86703ef0e35e35762452b56539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9848528f65c93cc4fd8b9ddcbdd99c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4e9998310ac9aefbe1f18bbc1159841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccec052988578dc60839cbba8493a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cee6834513966e13b1d3f3363d05b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6b0004143eb6448a553a2abf532af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b868794e298371624181248481830c345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69576870962bf5a1de51c6f9723f668d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e132afdb5cfd21c8316abc9efb41e4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d259ef32e443f9ad97159085a625048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d1692bbc825a2e7a7dc1ba9519b3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1fac5296ce6ab96de3412cb5ea16a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa119026901dfe961a0902c831a9e0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20bfca3c48763b59dde56bedb2874152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10690abce251d42adfd679db419b15a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862f9851cf45e3654d7e2b97ec5a0d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d00821bc980abbb30df3d69fa14b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f42857ede6146015670a49a2361ee656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc05aa3ba669d94771e5f12857acbe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bf104b5b045368d9d146ff673abe458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30b73e98aac5f2c0f79d38e541d7e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e296bb35e2d199e960b49fe77982960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e1bf5f95ffa0db8f2e4a3cdd20aa961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc9c87365683a8dba919dbee309c5262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd823e7d4140fdf2af1f89e02a85db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02561ac9bee3145134356174dec36364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382b54969bb18fbae6b4cd0dbd71d6e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7fc163f5ccc55ec806d044be1325366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534a9a2ae07dc17442ceff76700637d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438736a4c2686d0aedf5ca1d96805d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a540bb20ab8ed8245dd2b64f5971969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dc1ad89f4fe71fcfde0740c39f43170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540f4187bf2a371a45693c98a4c7a9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85787da41b7e295a26d13af94779fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75adb92586ab8736c57273a28d2d9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc2b42818b1bfbe81a554d97fd423574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3765fab441ec0ba5761ee18a33c0cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d959362632117c481a47da906100676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ece02d34ecb3c86f427bdfb94dcaa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ecc82c0c63609facaa69ad73a737d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512845c35ab15ac68090ac3b80aadc979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdecfe03a77b18c5d5862a50c8cc3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128847e3bfcb0915ab13ae5b1820d5681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e47f17db5a61db23587e931e0e07582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130e159c97d43f981b97b17aa0d964883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0604420b26da1d41a57cadf91c86c884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64a09f34aa74b9008fd88b9acbaa8685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3c155e15d630589571cc9b5c5976086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788e82d5c7ced58251eabc2bcfd4f6d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2bef67841db4c4728a842b827c0b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342632e72e566b60243e768671b075689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb37c225823ed12b507010deb9a22090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8237f2943e0e011294a50d63ef296f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d3187704653f8d53c9f7c871194ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e12b90a3d0debbc8d55c1c1230fe6f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021bad061b239f75958fcb02f97c3a394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ec2c05903f883193fbb73e1095d3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97e3f02be064ee2d65e0ac929508bb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d8a93c2412f2743ff1c84d85bb11f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4c4c8eb1f23c6e5055efb9c724f9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3d173ee06fec2f6bfe37522970f7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929840fdcdb8c29745236852a9ca9f4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd0bc4a51c738b771094c43254b861101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555f4f57064131e2a17737000264957102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af936313fc13e17862747ec952c5a0f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913740ae3f6811f37ed638d93330812104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b99e9c19e6371b9c3366d9034a1cbd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dced638e8a313990ddc671eb107ca23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dfa9241aab1b86bfe3fc81acedd9f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd2a9c4764edd53b254530e20f2dd6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dedb315c67f597c031db22fefdb3fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183300ed6b53921e13a7e8abc6f4c96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003801530e379bdd8c588ea89006e79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2dcfce40ec78312a73e0d19ea70e47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b195b0bd77a209458430b8469a44e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e47890ecd671742ffe4d099544c88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08939334307e95dbceea05d84cbe8661115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643169111cc481eefdc29c3fff8eaec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44454337a3387730caa98407950e876117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d0fe2d1f9f344ebabd75fbe302722118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc0faac160cc6a2f2c5b65a47d2d61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123b818447dbf1ad2e3d2041f131104120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca35a16bcbe06c446dc1bd295edf6cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4b5abafc3ae48aa5a838d3b288154122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c0ec01dd418e7ec3c7e8bd1efbebc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15109f06cba5848d78478145f1d4b70d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a373f419ed09eba0af9990c5a4d98ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76953fde41a27903d9402d0d9329639c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ec854b077bb4aed28857db2527c8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbfc4854d124eea06402069c8d41be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4d1ea4f0847932c11c7d61158aff0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba508c6df2ec0484763a83e92abd82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea01452119bb857f89e7f3f33dd7920131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a58e92544ac50e3e18381fd3adef9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9457f1323a2696c9058fb33df678a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e030c2dc884cb5492470adf1a9dab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d92e317490bfb2db44e6d3bcd7ac8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834c198ed66c28c4479d4286d5291a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6cf5289d1a3a613f780ee40f47582137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60c131fbd7cec389fc2157eaba8bc8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b944018513f31e568a360ff3475cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450dbe154f6b26bb9cc423a25c2b4eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de5a61bd2969fa32c75328491c8123141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5abae09a4a08ef537e6cb1e46cdf6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe2fda92394a2de40e4781f3881d3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01002fe41467cde58e6c3591803e53144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384f5cc7a03e797a90c5266a2ebb54a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243c85eaecc543ca6249fa806ccd6c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a5c7bd0de875f26d0481550947af9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d2e941336493afa824ed01d4f427b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1f4caba39cdc82f250d66be66211f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2be8df5020c32f8b2a947a6b1c699f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826386b1f570ec681a11695c43d68dc4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5167a527d43b926727e2b93df3238ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d54acdd282f319aa44b1bf8172c66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bda7815ac0987b4b4882130d445ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790205a13dfc62c3b2dc55b34a7c00e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d1b0d609e065c3f43e3a8219edf32156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2661074f511a277cdca23a98faa7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73cdf553cc7a9c9579c0ea517414bd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec16ad40a43893307f8c6ffe5f8bff3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fc615548316b4d41f43ad02924968160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a929d55f3772fb98aac86737354e2ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5008b672d0e0570e8e07f58f59c97a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b23d8912cffe7ac3b86fea8c0faaa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94929ccfc4f8548b7ed271b66ac8b4e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d3bcd1d00cb8372d597be85b6210d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977690c48693de28b38bfcf708bd193e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44a4ebf406b8ab9cee1c8fc465c813167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088e1768df1150d6fc5947145425311168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7494ce6bf5e42951bbbea8a6840c2f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab793f4820314a72f4518ab5ba32a48170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a01b0b916f41f3427e72c8d2c3d1a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27addce299e19dd48758cca99f4e7470172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1ed536236902affa8475ffcd853d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da361b63e79d3d96ddd8eaaf7576907c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3a54651876e08fdf46bd23ead52a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8df0d390dab6783ba253e56e21ce24176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649661fec21cd217ad218fc0987b906177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd08bb1285a417a68a33d996de1131178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00afa41734fb94e962a8e190a7b67dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d004faab09c3a1d167932ea994dcc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14693866aa9b14331e13cfb421a6b43c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c983bedba03f45d4f970b5f3c321def182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4959f80c5b3151ef4d98d87da65a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131df075130ff4e6407e9d51fe1c772184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84d42209178b6f2a60331814a9f686185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b04b412f21cf5848c76bb9ccb35e50186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc188d6e1c5d98d68984fe5c23b33f98187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4c46a0e5318a55cb6d24d30102423188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846e3759baa7e0c6bd2f9ac8da16dfa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51959981cb8a9ffbddb77ff27072ed16190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f569dab0233b2dae3939c9895c1b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346683d82f317ce0711cf98e91c87e59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a42b5a82e0265ceaf4446ab2e4c71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be05958f44e0bec4f14d59eb1c7ef8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f947840319549698964eb49f38b89195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791b3e92cef03a03cb4a32e6e72d3b8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfb7226b9f47a6e74ea3438c73a050197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159ea006cdcea805ea3d587ef5ad088198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e2922706606004f554b2263bd4e3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fd08360ec191215e36c0f17a1e5f7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be48cb5091d79d496413c9d1d659296201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fae29d98f4beed2c3ba64e1fefb96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1463df6e8a5601a2b8368e73154cae3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde3d553aacdcf457f3a1f1e8553426204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee7cbc28ccd48d755a3b1e7989b84c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc172629aa2517afe0e9c2b2af64a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a2f46d5e4d4feecab886d98fafbc7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0241f9c5329c25402f99032221614208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b67574eb532230332b0056a5e4ed3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad97b6d68d6f6845a8f091d393365b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8288bb5d6a729cdd847be00ecbf397211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c18259b55abb74b3646cfc8c33f73212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479ae30a8a0c3305fa6230e42a6b032213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa63dbc30455bb2b0981b63c080036214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660eee70aad8e8672bf5f973f1e6c5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6b31be6847e10573aa5e6bf6fa74a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd934bd1ed404f79bed642e275d7c8b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345507a0577d4c850098c07759223806218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fa319c9e157c2287ac91027023dce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f27d4a0e329c5f6dca896177757c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ef28edc41bc49e9d14e406cbd16a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3ee20046c22002633a4de9ac98897222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf254ffb9e1068cdae8407808012d67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb6d232a17d184ab1efb74b76b7aec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4494ad7a6d930b9a9cd5a7ebbd30390225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d70a1647e61787f269debd0643c3a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb43492464d8fb91feb2432ccf0bcc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1e278bbd9b40105209b28b5bc32d9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba4e629eb41f0e309bfb0a9934f918229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d836b1ed4aa99074081d8c90e3167230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710aa6f5e3066f23bd533c64ffdd82d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cfd53d7e1500e9ea240ba6fa411d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e530cc0b21e062a6620f065fa96a79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1d5518294f3225919036a6d17275b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da7ef44954a2bd51a7b64d46af7e07235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af8b51a90b2124d313e3fa3873e5b6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c9636df93e69089b67dd4e7e0482f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2521cbfa24a09884f9afbeb9dc717e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e757dfed291d0f66963bedb1cffece239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0d947a9d138aa60c542413b8e05b1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d490d8f137d8039e0f48f4061b1d34d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce2b8942f09be2ffa37eeeed9ebe16242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84a87efc7e63380eae28ee4c2880ee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f70bcfc17f0f6646f28c82a502dd2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d1afac8db5aa32810e1a1e6f45f6a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7cb76b25377c6b0dd13d256182972246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20775bad4c8de78ac16f895082af1536247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702933d711084b3eae1f6afd6c09db2b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce148754b6eabb36bb4b86b69fa5f370249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916721d7e1c853d6abd9cf446293b49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94770cbf65b098b731f550229a60d1ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a7700811ec68ae5ccf8f7d6f66381252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f9bdfe0666e6fde1f38a8a16f5f62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b6a93a6dcb366294dd2a50e4d33e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50fe7e4f210f6e9182871746189b47255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc72399054d2e7c40c9046dcea45b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557af7f13413f4531e31a3447c0fd42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98a642321f0ffc21500386fac9d0f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956169b2e53c44ad69f86f1d64e6c02c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c913b4e37c41923b7a9d350fc34b80260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec039ddca35ff225e604e30cf1bbe538261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f357f5143ed891ce468551913804a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278496f4f4544f06ae27fb175a51874263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51408faa2a5936852558e8bfcb72290264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5b874a8b303a8647a730f5234bc28265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef0aea89816249216a11d724bed23e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20b5476ecada35d8b76e8f609a4b43267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd713041cf3b99faab415515e6dcd6c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731605f7dcc12170acdc951cd11d330269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a475ee62cee875e58d31739e5a1f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6808e161483e6dcad80b76956121c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5449c346e7de249593ea7751b25fc5a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eef19950d7659ca15f934e3f96461b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a23e09276199e9fc1003d295e0ec4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081b14df58a67d613e2b89af5e1e440275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9b58989ca8749025b51126d1ff729276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359b9b524d0e496bc1db689804d9927277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6a0108b94bac7ff10518d1e741e05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953da1346e89cdcff467a5c3aca9350c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce515c3e30eaa308154d3b40060b7750280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85ff56b0724bd6920036ada8a6af3c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e23c68988239f171e10d0537b4d14282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e73bb4d0f9dba1c6214f37135971f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1efc3c87c58ff976b2d41e6c5f373284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8a38771cc892111e98d91c0632088285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b78f860890422c26150c464803ff43286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570593e0e0b9ad5875fbc80d07299a7c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b61f85844be392cf35ec7c6a170c9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105ab0e89aba1f7ede65f4358289fdb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077042d8cb6570baf7622dcaeeab22e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62780f608693b32da836ce4209fb3bf1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fbb00f5f782bf76c1b8ab2f9736f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992669c04a085c72c32a0ddfe70be65293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c66d225ea0ca02afa8e75a5c23ac9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b376408e79aeab464d409c41e1c69295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98328ffa18f52d459d4296ebb35eefc0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314adbeeb9aa047793629171a35d609297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42999869ca3c3feba6e66d971c17df1d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320cc6d5c7cc10daea80292a9986e05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c9ea2d8866da9f1074b5939460a22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bffd9e0ee994601419e4894c4acdd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9accaeb2c0ed0554a37e897bdfa3e4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f56b9b908aeed353fb3503ce75b415303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40302f9d327dcba37f8f30827df12ebe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005a00ff9bd1c36a169bf701b72022f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684963eefdb00fd96042e7cdb175ef1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972128863af0290222e793564f03452307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91896371e9d4cf3afc186c83b9f27f8b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472692d097314fb22880bcb4af9ba47309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fad2a180fcded90d747b03cf1268f310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e8e802659e68f03519986864c13671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9ae9a0f531fd7b997f44b60812bb42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d888b7d94710cbeca4d96370fd4643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2cfe2e1b038ef67c39c5e24ff66974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b8ab62fa8b53020961ae47ea051375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887499e5cfcda158d5761f4a5613bc76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cd168b77bb3858ba8a7c6af5f01377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10f3da83b9255c24a9cd761bbef23d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b51650cad31f8006516d1a461d4369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38ed8689d9071bcd74e6660e03360310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14064a1ccce659e1fe8c7856c6d23e5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63969c18cc9cae10224459639f2c65f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e313d53035726c535bf68ed28b38313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a381a73285997156f547f7fcfcb0f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540151e12d54a8105b7f9e1e7791fb1115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b39df6c3f9f15d080a19a757956a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0420c39aebbcaa2bb59bdc7bdeddb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf8230ef6a752f84855763fe3489c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915030b0e46a0e41e880b376edcc99c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac341d24e97e746faf512035edc85f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fd410b88fcea582f4f7284192d14721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e87382171e8bf0c18f071b5826f9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0d019a530ca08e38031814b58e8d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b447f38d7b4ec4f092a5c42862d155f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca005d4d4420e21a600f9c99c0092d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250373eb88306b75403cd984cbfd0a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f87ebf14dbeb471b805f80d024f2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bebdee17ef7d72105ef0f5d2ebaeb728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2431cef169f9a0f3a35e9a7c306080929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9994203ef5e12b880a7524f40a3e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea88362883ab0e3e11befe6013b9fff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9879c81b14d71f74cda5ca2d27c96bbf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bebadc8bbd4cbb6cbc375cbf5cabef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b5e9a9b92e89f8cd86f565a47edf434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9362bbcc0e968b242195f40df96fba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a756f1c9325ee8b57d38295bd7ca136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ded7e1e176fef8f617a5fcdbb1f0e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1296a75bcd0c5fa8bded4a800a2b8e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009f9127bb39acafea8d1e679a0ce6539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb007d75a667c1200d50b83e8644184940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de44605a587bb34236062766854cde41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5fce03e9a4bc9ad3d5ce9673e3cd342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa2d770800f9c6c8c5d507de973cb143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9ff59ea68d2cc281c1c00c914d11d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c25d7f808ceacd90af8fbdc98777e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2daee10af12b004e5bed988947436446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f021aae1f45287908dd0593912915e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2699a6e01ddb7ed487c082f63cfcb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a71531cc7c1437ce4c71dff998d67949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af84655d91a19b25e8af7e4197f154f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162e127d9d3104a9f0984e3912bab7d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225f6e6f4e08b2552502f863f1fc2ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ba51c18ab37e957e148248dc704e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafeb9d07f29c47eb068f94f4a22ddb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15c2448891bb43661b7619dbb8104d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c735452afc75166cbe16b0da87e3ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430077330933521e23baf48b307e14e657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28a379b5b355e94c24efeb6273c5da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032e2ff689fc3dae591fb195d5945c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99d84eb80a99232863760edb8ff53060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568e2f46ed8f98d65122c97a859037061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614e03a63682763add56fbf2ebb2f6f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1fbbef67346cac84b374141bd26ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc4a02d9003a25b782eaba4e4f6b2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd886efdd24786ccecae90636bb6d4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01372d785c4c8071316996464bab3f9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12fd0d321c62d869043be248ef5eaf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ca0a2f30c776cefbc3cb2ab69f58068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2266d8f7c3853b3845046e27aa33ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888f129c0ab11a77d2e9e22f7c1603670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f72009653c0f725f9b6d6a98154fb571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90a9537cb05fb302dfc97467191bf372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cb286d48a9f94004485cc405ca00473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3170ec77b1b3dbdfa5267b66ea4b8574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518201c5e7423a16dd384cce15add65475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be6cfeeafbcf598c3b8317c648af8576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2fae0878a50121c1db46ccd01f73777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270740356dc62f85fec84c3ce1a02ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4db750a895ffc8b344f6c433ceab4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c5ebf61468fa79d17201d6c24dcf980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d2ee4221eb16125ede2547fc30f0481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6264cfb78a187b6f2a7ba5eb597b11f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a1d0ed37180262a3dbb70ad77bc6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148d86527da5ec8603575cbefc7171184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ccdc53e21d937c284dc01ff8f9a0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a5f5cc641d3e1a5ae48d1a10d937386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47505968e5cd399814ae159f8d047087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769e5cbd794fc5cd6a0039a113cb7c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce36b55f9d14308a6eda9620e788d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb43d93bb787874723c01879605f0190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24afc3abe1f8cf4dd0c86862365d79c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535eae47312595fd0faa2938cb1234792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbcbe4c6dc735d4fddb1acecc426aa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ece372709fde6b77a055932ee3120b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba6312c831b194e8fafbb17575f34b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902303c74a4bdddf7957f9be66da3a5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ea88c431603056223ec40e613ac7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbea5a151669d0f936eebd33b01d2e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263e0e4349ea4b80103bbcbfdc6925699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c09dcd7c07a8584d5df769a2aec489100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85e74002b15b30b927a6c486145abd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf328391213378877308a4c66c176fa9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72221c71aa8268096d8bd011abf6ec94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab226af9105772441e9e9a24321e68ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6f87ecf7028c958242362c84f7354105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1924fea0ad1c73c85976b2f744ce8dc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c55cbbde1581ee0bcf14ecaaac9fe5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818e808e80aa2b4299be1d446d69857108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166efa387ef4fbe16de65713ee4711f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9981c99b8c7a015e04dc471eac8ea56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0ae06e3da5438ea875327c97690a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39347e5644037c3914d1f1ae9c425681112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d04c40fdf2b5342fa2495818242db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a78c4e3cbd6582bdf965993edd7a7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48110657c08685473991f8a1c4d46bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f28e5637d66e4f98814ebf482c58b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06aa7ff8e3c1aab351e5e1e003b672117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621d14371dfd1cb582e7aa16a8ec23a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe76584d12f9b32026d7983c6b15341119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229422fb8acf08ca3ca897de28b8748120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e5d388c0b882dc0cee0097a75303c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e24d91bd7f1057c39fee11eaa9edf8b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a695e4a864163ff093d38c03328e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5a097ac6942bb8bd365c2c9d7baf1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32463eaac0c733919d845afbec7cc255125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16c8a96c8df4c06a252084e7c716b1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e9a9126ff52099cdf050afa4a3dd00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98f23a5000a0f462da495ee562cb75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56ce7543625cc16367861f18969d87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03646d0e03141879ae1cec1a0bbcddb9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e752464d187560d924431820e38533e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b01a31f57f3c51f2b3699aeea541eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46995093095f02d44fd93f37f56ac5d7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671e62d2fb3822e28d24307fccc9dcb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6806c7517c1304304b77665a014caa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02dcf787674a39b9610ae66321e934136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5caa5b94d352776bc2156f32749a0c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8aff60d8f0f18ffc42e62cd60db967138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb78ae7f3d9b20e412a139c689e8476139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f719b1e62570b36af37851226094bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da17f679a5179c45362d218e24e20f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f986091be80d36a25b11ca09730112142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150c40cd377ac6ed64ce02ec23ac9b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a2570714808b8c39a5ed31c6b0990144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d408b7bff63ff8a208c610aa9c476145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88b793fd77c60cf1f9d2a87ff071ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41ab3bd2c65c1ed4bcba076cd7bdee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5350459f3cbc237b7eeb12e32643f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce25f6df07b44a48be5de40a43c53af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971b332fb621a0bb544dd4a7ad3d320150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b8c4332824ea00372d7b823fc718d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd133b91ac218b6deecaa068810e5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f0414aa31e4115eecc68c1c54ff01153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59eb0530084d0d1cc8e37da51ad7c6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b151041a135d4992d633c4a057fa20f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501792cf6b4ac0c42897db756748422156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d9787b6f9c239eea20a4c1a1982f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafc5472d6d8f94ae9d8efaae236cff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc65072e393f7c97e156a932ade3b3b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90d2e486997acd3be6d289cda9727a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d70ffc015ab9fedc8564179972893161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cacd6f7915e382a90905282b21c76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fd287dfe3dae12c4b6f8549a057ef0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf1b4fe6bf397c5c48909a85a4fa0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b4ed4b6478c50fdb6ba33d9369a77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8af5bf9f6b7a15dc4b30fed0528d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31c820ffbf0068a6f7c9f5d62e6e0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537dbb054edc868230693e5356ab173168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c981ecc4a2e208a59fae7232213eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d1f33910390fae633bfed9a0cfb20170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cc611129d0064feb62a2983659206171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0da00df82bcbb25401b198cbc6e88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a8894dd0a11020e185c8ad984ed4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa479be5598bf394f75ad29b9360cd6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88c1a49670e3c707995c73afb97244175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a433175848b03d3a639f7319750bbb0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904eaa19e92678cd8b73051885ebb79d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9332bc801ff3dc23eec64e9bf98a3f6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfc7779ede62a205b9a4f6379efa40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6adcf665061e2d107c798bd10e5720180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66e7294e0d1e28d2fd6712bf90e8ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619c00d2fbffc88663e4f8eee1623cd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a868ccdfacb91c804d91bfb9a0251183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd1419d659e6a5a2d7a1794f73814b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087746e69a53e727f12ef782c61ac94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c835c9614157f3e36db9e0c801f08186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49988577806bc996b23312a4027b02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87f2952fd9af0564c20e43056d2223188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4f8dcf6b43b35970890e6c6f6d1ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae8a94be1e2c2e958683cb434a6fc3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb68955468d2d3cf7da4527be49d40d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478301f616d4ad350a8683b5ec198e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39b18edcbd5b7daa00037c7b7787bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154d7e775357a4d6f9409786fc42a9b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e493cf190fb28bb8d82aacc983907a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577f96b72584dda06cfda69fd3f8034196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43654fbe6879fb9a357257d4b8596135197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c234c76e44387b69f1dac1a1ef830198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba50207e20dcd7838c0d81af3a750ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0c8db42669f3aa9aba19d159ef9f4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba60bfdf0ce2463bdda9502791c2a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a11bb8d43ff902da07bb96f9c277ef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cecbe2d79b8faa25d253b408b5885203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca06df29f320e2a247522e858cbe419204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315be44dfdde37a791b1fa5634868e5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e01c08728e04404ff6ca1cefc4bae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153815929dd6ff80605fa4987f87b53207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582c0ef616554003e80b18c73d43afb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b73ff9b1b519a42827d5381986948e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e28d60a20501f54fad5037776c572210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b359760f3176a565db2fc3a64b5aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb4e702376670137fe5128efc9bffb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35a75450595ee2f099cba69aaedfab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce8e126e47a25f4bb59a4a6ed74224214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d23f228bba9407391b28469a56bb7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597c5c3ebabd3643aeaef2e4e65a116216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cce9297fde116c98c48663203d2dc3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c175932846764205fca5bf4c1d5a45b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be045663563af532e3c16c3eb52211219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b5bff5540b072afa620ecdfc4a94d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead63a237a955009de8f81c8dacb950221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f08c1e45c21cd15ef0ed7ad1c77f8f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463f9c9b4b5d060b32ab9ac3939e981223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3f3455778feb67996065b9666f90d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95eb04e5b08965ce928518ed800757225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0696ca4e52d7ce53c687b2a6f6e05b5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbc44ca0fa7495ed58971e7b9d713c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2e0a8b1d84eae01a00aa8fc5314b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85c4ac61c34ba4660ba4bca2e20221229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8478e99be44d3a02ea249396c4334cd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0749b8ea3ecb5a21ab5260e0575238231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e1e035a33954a14ef5691b304e85a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8019d00c27540f3c1c19e9997c2ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8ad19c2954c9af66c1a454c8fa293234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df82e9c5a4763a7a7cb9b93ae110b0f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d067c397361dd6f648ddc55f08a9e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac124f5f61d4884ae119098bc59fb17237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8467468a4b5697943d66f2a07e8e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4e3827439e61dba8743eadeb32afb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa0ff5a99bfb6340dc71c47e38415b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc505df6c0d8731a9dedbc7facbc9606241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590b5693d655fb1d4df7f31b3e41d38242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2e97b9f2e0e82ac784803a193bf49243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93853ce17e218aed9618cbc2cc774197244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620605c53b59e75f7130740acc6c81c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3578ea302c0695a3ed0992c4ee5a06246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21306b5394d1f289b2215c11c776e7fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc599ef69e158f44b4213074459991c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ab694024e441a199e7f250259955e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c46e0f87ebbe165145387b2b86479d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ed8981997d5a26b010427e2be19df251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc47f0dd4d51d7856e539da6eb97f09252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad7d715f48806b193a9eb51da30675253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04afbae8bd7ca95d441daeb414db8171254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a5380e2e69fcf80d1fc7f5df312b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0618c38e04ab67b9222c4084de1684256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daafa984a0249032d6c86cd2e7a727257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9b1e785f6854d02b00aeb5a695691258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321ee18d17ad1c1960e6323f4a97bbf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58593d4892c0298041851d683da6aadd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df901f959dd61ea1962b29d5779e9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f1c2322dddd67c1d7bb28a19da972262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a8cf65e76a82b4284ddf82a57e4dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb822bd8ef831ce0125c03b26d478a1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe696ed7b7b6677373eb140cdfc3b90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a746215dfd1d1e7d1633a06a18994266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfe21c1e63dd3b665508816a1c7963267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64e280d4b8860055acd84ba0ee56d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aff1b99bc43a19b884a830aeb8fcc2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac0accfd618439d279dfb82b3b22ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1173647d5474b6c9b569840d744cd5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fab22ed03589d153359c1a47f987e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08c2b2e491b57b2f4b9df6511d903b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117acd694c414e60d4c49e7b6aee7b35274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488d40866ef4aed5beb0e5c8d29408d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06620d3e3ef87bbf082a7ec00879d5c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fb4fb57f105e626c75d8f3eb8c8b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b344cfd6d1674cd2f3313169e883f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8fd1c69cbb0d7f7fddb66a01fdb18279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a340d61a0236e61f8b2a8514c1a1d9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de192687f775819c34bc5cd682ce38281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dda38e1af7470e404a0c870ea515d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea89ff00f3156a7c7e552b5f6ab9a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb75c2e1e1d7414c4faac678f790be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c63a5a036b63fa6d58735edf8362a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0442a06227b4a7cf85b9b9e9d4ac85286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca4af9857b2451bf6506819ee40cbf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d84cd11923373c3e28943020d94f98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d083af72b28657fb1ec0d40999120c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13713200431698ab4c863b71506d326e290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10028,650 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...188 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>