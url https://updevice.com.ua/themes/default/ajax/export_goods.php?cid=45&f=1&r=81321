--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1102,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1187,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf258b4c47e37691ee2c0fe09bd3d971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a757c76dbf2b609f0a13ba88feb7962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093eb85f083fe13fbcf00f84c7e61043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1ff25b68f6798b7f64e80b2c4168d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8469324279926e8cdf2b6c8c0ecd95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cfd2a74792901d4ee37ab9e48f2ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ef5c99af35ba1ee02266bc5bac16d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957d98ca1fd3e07448f9789d6a35e158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d1a7803735810dd708d59cba215be9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2de57a00da6276c0bc6736120cd63110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355aa3d051e7f00f1bc8cd3fb396427a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37632c10e6226b567312e09c1b53c81912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c24980153ee07baf0b3d69f7f61a5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec57c8fda2b1a3dc52ab4e49cf2312514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d421744d01422b86bd48ee50b8008615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4524fe9a13c6295cb98d95519949f9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507717a25d46857d0839f3224704ff9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8401b1c6c79c36a74048c70d4b1fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2258aa4e90459f565ea033ed496668e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da4012183988d775b5da0979e9601b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869e862632cdac0baa988f7efa526b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409a8b60825aeb041b4b9572a137b1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50458a0e2d71f3b47b42ad96c28f764e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706289ab3d75b1fd5acb4bb3c9832a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd229f6b9e0da0509b3cb9c8313b4ba825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f6398f57cd4de6bbc366dcc42856126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bf9de6b196c64c02b8f343ad0ad5827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864fe9c7d2e1c8b50c9a3695b74efd328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4248b39432b32ed1a4839e3a0af4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db23692b2baf896422cb55a150f96530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cd58f42d889596ffdf3ad3216aa4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984a974fb10cafb212fec4ee58b207232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d410299d02842e79760f5106e291b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cba9991a0bdedb2e4acf9e5267035e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec85ebadf2bb3387220b98a7ce42dc835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071bc94126a877188ff9a29f9ad324336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e9d16a5772cd77aa64b484df7d5fa237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1b939e3b871bee8ee27caa076063238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0204ef0720166298ce7598316e7160b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5cfa3dfb4c466466786fa528df2dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4665060aec8894ea65d84d9903a6c0741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73f83f1e0447ea1f09c08f564354a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd206775af551cc61d31070b5bf64af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935a2413124f516c4e3c7a899702caa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751adb01385ac31c735d7e2d3a6607b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7523b7445c5bd5fe35761855b6306946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20734fdc78809ce5fb26a281ab08739647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1071d28ea8bb1c92bf43279b205e548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008746747c267cb9dffb3653e5ddfa2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa4d3c4152536e66fda5c9c7ff68dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b05a27c3c6f6b8bf9d34259696642b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdbbb313ead80db2b7051d787f54e052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba962bb370348a2d6d29d4142184f23b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5e67935ba67f1bd7e5a58db10dcb454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32105eef4bf0fef4e368d418c836ef9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bec8ff678fd78bdca6a120c9fd61356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9a9b646e94d883f5776e9bf5dc48657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55dc08809e454f030f8117d91f0b88958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34350f01c2db3f555ac515899a373a4159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36c5af3c67e8993884269a216ce82060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad6395d189ff92c09e3fb071bfb05861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfce35a1cda405a544593076fc1fabd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1bde7b8ae2af1a8b8a74226cd4a6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5e6566365aa03e9259f2dae560c7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcc355419f490cd04b54087d2e70a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331eafd3460dd1ce38950c65a780f8b866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76caa7ec7f60c57a1dad1e21ce914567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe9d065305c93dac12150861a78c1368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be089153b26f0d345edce2ca385e1c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355f02e2a49bd9d3b21e816e0960b0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9aefb51aed7ff17acc4cfb626c10871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ce6c6a67738d4cdd3e0975d808e0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1d62d765361e413159e13de4606d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b1182df88502b612207e46a1b48e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d065eade89b8c34812469f9f7084175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf65a2fe19c77eaef48d91d7e4597076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adea55593c369fad3749edc9745281f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a271130ef564b42ebabd340911d6378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f9e1a1c78ebc2f3d945c2247039b579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732d09e70493ca4568effc108228d8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a82b1c2073849f8cb50a92fc1e0a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c916f6d9c59f8eb4ec784add6f34782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112eae9c1cfd5f8de577752361685e7483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885f0046d9a073adb5168667c2aa27e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e16d6e54449e1f1135bb0a59789acb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d625d577e566c56eb1f54634b3a91186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9517fbe7ba1cd516235b3ccd193dbd487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b520521b8aa018e9cc19af79fb599a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed796e7d3b05709db605c65043f0d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada1cffde7f6c42f5f818b9dbcccf5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993a6c1caa9f5ff1b3f81278a5fceac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a8a3f7798ee385e4a4b991b795e7192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c23b79a5d8e3145ff6939c079d1f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0ef97e83411456a68388288daaa7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecbc02fdf39d0f850562f81012fef9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7640ff34fe03f8b28ab7f33ca31a8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e896849838e36d24f8e45f14fdce73997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae75296ad7a7c115e1073d08000133a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7c5614013044ac190daac7a7cba5899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a56675e7e2ce38ddc700655b244e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7df5b98b2712286983e78e611840b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a306aed484fe0d12738ed9f4ca48cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873a5d736df8b8399d962205d3bbb76103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb6402bc15b23bdb03b86d40b43f8b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47787c719f1f1390335c1985e52d96a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64a0949f116e2d7ae8bdde18db14d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c138371604a6b396ab67994e8c260e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef7f6de97cb43b06b238a524a200f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae041e91b45f7dfae224901eb37a81b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb720b72fdb02b18d55ababcef3672110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f45290495129b38ab60a9e7bf68e45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc08641eb8a7039da2ba5a504dda5d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a31d762e5ffd99069056de70e47cfd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689be0278dfb21e3b18a22a58713fffa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5c8b8bc540c47dfd739a3a63f89da115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d69f1a632333bb444aba272c385a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290249ca257d4064ab73f057a39555af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117230698e63b3ff6e6a4c771e13b184118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e74600a8fa279d681f7598b3e9a68119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a6fe1d1dd9a0aad1c6076fc657c3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d6f610af0f95d19c9c77993b1986f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc0a8f52d4de101c30cb87144396f09122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516793c879a523d71dc05e49ce522c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27c264b76d1e45ff92ba75651a4080124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258ba6ca7eec129c499ca82584fba8d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67957d1efb7b34089e7364d654110ca5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abfbc373ab7b651fcfe5f5bc3d9a61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d056fbec6edeb40da922974f09131f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f18943b4af34d669c757be8b6b0ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49639a94bf0ce159d274c9ddf55039c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06988d47cb23ab5086d0114714e295131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731df068ae5e35fdf5538e72dc8d60f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ceea34ddc3ec6aa9dc445452883dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b6e240e5d39b33445d042203cca0e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5408d2467a4d6fd6e49a96960b010135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259e58d9e2cd8bc5a6ec387b75ad3ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801c284b4aab6097162cd6d0eda8380137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c37f442a16cbedcb3611eb2bbe3470138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f119d7233eddcb7d17ff42e2dc99c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a9b7a38d6aaf1587645ced9f9c1ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95dcbf4c569fba4df6bba9bfd0e4c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702be7925cd2f06952d2e1e495b8a6f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81ec5a88ce3139e30e32e61bef4ff6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1996d665bd7af8e3775e647be38fe2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999e59922ff09c83fc5b3dfc2c35cac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469483ee696520fc5071ff8dbeb633e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf649d82ae3c29090e16c16ac2736e57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d909401b90787f1f58c1cf13741fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d62af8f31b46d6b6c56c3904329a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68ec057c94b779b101f696f6b761cd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0198ca5bd6c5d5810591493fa760e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3103eb9585fc53cc7819357bb061a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce988f95e073ebc10ccadf4c362caa1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bfbff8b6a66c7c5b3831c19f5f4f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28994eba00ddbb1b6f0029506b758827155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2358ebe778eb6ef52768c7ae63fcf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7a13bccce39df9d9d52268cd600b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19cc8ca4d4cd24ebf4ae9d9caa973c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b026450e09114f0fa94afc9ef2ae2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b8fff9d5676a73df5a0569954f4ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ce969f3c76c2b5ae81d9b4d929193161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fea174d768a7bbf360c0ae6e584b90162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5976bd32289f180dbb9b54b68b7705163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58afcaea330764b6f0307dca334b865164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dd9eb2629f73931e1476a945968bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2fe39f8904cfaad8d40e39fa85004f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c63d06891a5d4ed99edc69fedfcac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebf6ee0da87cce0fc8cc4a3038cdcb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077daaac5779e5d6fc21dd58a9ba87b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447288aafdf3adbe262ab4ec4c48cd80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d252a17055b9ec99cff3a3314a18d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60c583eb86bb2578c452de7a057d8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8d9924cc8dda99bff578f23df1a0e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0525ef834e4ea3d950bbe488e365d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93fb87bf6a93df47f33948bd2c2cee8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9bac5ae36094a1df41ef3bb6c439d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e537f891ea9e322f1522dac878250e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d2612e51dce7a60e6e0f4beb0d9d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e749ab1cfd0b2f4de80b25a7dad83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2d72a92902ca02e025bbf61621979180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550810e3733d14af1f8ae1aabc3a4774181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f8abf236d7507962e2d1021032cec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5beaf32c1e1b782ab9dab924dac99183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2d9d86e588423a8e5118f243e7c82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770033f92d25e2afac9366366668c50e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2a57c4d538fd38f81382f276d6689186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1105e38cfc0aecc7bfa1b4bb1af5621187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07617f33ee5d95286973720a7ef7836188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a3d6e3bace774ae5ff1c104d89515189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320e2be44ae2362752f9e1ab6a10330190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d95f88487e9d6e06aac47bd0aa5c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8083ec4ab995e4c79712866114906e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bc3904958a344aa15c7eca56396c4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f5ea98630e793e54c70522b9f660c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89a69e075dd646b02aa62a8bf66cf8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967baddd4f051b2513b516e47fd7807d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc44c83e12170182db6e53cad02dcc1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5e3e293caf5c318b4c074e8ec83c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744873a6493c4ccdbc9fb6aa805736f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d56a8b2ca34bcefaf875256ed1a29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57742936a5a6511bdf97860dc3acfefa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced5cf1caca46b2568cd17211cd1ad8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfda0fc64ba9d529431ff0f0bc3b69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef601f342579fdd1417784ecd0088bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c905f0b625b499ba4b6b74783680b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e923706bd57bb7f24c12070c8f4f4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfabc2c2df0d0bac3526f618a2d917207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb8bb3a069d5a8ac13064d0a359511208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61041756df2ffecefa9c7a367b02f25d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40038548fcdbfe30936c6de943ddc8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b508afbcdaef03d04e24a4957731a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528d877213ae8398a0074ac853e554f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05013d432dfac6ae6b30c7574639ecbf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa53aed253a462ab62bf5e761a00942214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894a2946cfe8e52074efc6bb4c38672215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683ee0d5a722ab0680739a1af685ab3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74351f6965ee0c09b6e15b2b87ee8cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3862fe1d790ad3c5cda817e2f51d1fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee472a8f003d1cc430863ab8082b4a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc90a8c807c4accedb3372675b2327220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64326b0a81148f849c4a011f56d62c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822d2a13389f82d9747afd4dabbdf05222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15fda76c79dba1c24a3f95d7a67d53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470c4f76b51d9773620f3043fc1e9b9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7791e415d7b4a6a27ec6b37758c9206d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43caa486c49b3b4c53d664964d40258226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae0a8bcb09868506230d025e2a4ef4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ae4e3bda81c552e901eef016eedb4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffcf27dfc8ae33f9d09648bc0c05fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062f14f01fe6669d422f0ca6a7b2b76230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1b0bc720a6cc922748021789f0496231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967b81b3149a1b34d822be79108e4d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3770036aab1baf83f9c92a98154282233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c98b48a760d249da38a0a01f112da234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1747cc80ccfb00779c45c3a85d5a8e9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efda20d593462d22a148f461910ab1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915e199fb225f48ec9402b3b9f37ae3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe675e20f5696a5394bcf189cd4879238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7386495003930dcf6bfe271b67d9cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955138b73871d86c770d1b65654c05c7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11b385c91a96a736196077d2af7158241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bcd9b98ff186b9351babe3fa48c09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2d08307be96ab984b66f4e0170b68243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25d35cdc7039808239013265f84050244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22317e1cf17c600fbcb21fb6a8bfbc89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a2cd4ba51b22d6ebcab7e6077a313246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3bc2334db6caf8760c7895b4b8f82247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e431fe40cad3a3cccf7b95762c648a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa1d4ae91880699b7a94859fb3ab6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72627fa40b1756cea6d5d673a12cc7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85db7ba99cb5a776c88ff394f97707251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28a85b4af3d83100bbadcaaa4ec937252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071270f9c290c6423aa4c19ddd2531b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab6e3284be57a74348034aa9b94ae3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd1c843de5dbff847d7ec8eac059b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f2d32a327153790351d639f7a06e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14977809c4ecb95ea4355987bf1198c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac980c1b9e7d012f56f0c23eaaab8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c562a4b2a677e32e7c85e4f48f03e48259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81310d86cb673c1b3d6d79b02f15c258260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8dc51fbdc7dcd78686bd936b5bf914261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c34ffc6782b3b46f635175c38c68c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0fe3882a26ae7f805ead8084d6589263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45051b37aab0962c9f09d9b44dd2c8b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522352218125f3154768a745695c997b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246960291e032bc2875d87ac69afdfe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d84fc1a688a9573d1751e947ededd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92d4acf312047cfd2e4332b2a60b60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217ac63ad3bad583e60336b921471a4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3b3b54a29c3b129acd86ac5806cb2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eca059935749558a15c87ca8c0c55271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec3382ddcd18f6b3349045aded6ec9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5689ebaaab465593c26da49a9f727273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2c1134b8ea8d226045588dad236e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6d489859bbb25a0424f21ab71f689275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14ab2a0c36f1edf894e982c660d471276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd5d9fddf8789f0a98ab4b589bd4a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524f26f0173d35deb7c15df8e690d37278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b8492fc104f4e731fe5f08fe7318b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940d154e22bce404fdeee193084d98e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86c77bce8fbf328e7a8fa3dd423e30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e4ff2e54909907372989decf54272282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6786f7632051da9217914bf9bbbfc04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766da6896402e10f9ac399cbbae2183284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6518bdbeac01e10b5fe5afe5a077e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de28cbcf458a64f057f554872886337286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37065ad23e5bb366341b5f73a4181803287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fae2d5422522cbbc9093a9603dbe38288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cff656a29c7c1b0665db313ca2fae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f541fa774f3b16b24f582553c80e3b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc34051406f19267ef6d2c67b9ebcaa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb559c94def27fb1b2bfb6aa1a6033292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90256de7b91a9289726f9be8eaab6245293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae8ed4cf948f1635a5c2d7fbc1b2c4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd8ded88f9b2b2efd36ccbb2c59f0e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84e9fb58af332254554fc8450bedcc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3a727d7c7970ad207e77e9b5d90f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684e489f67fa4711d72699bb192c252298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a82161df67a50a861ce65e12d3256299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b247fb49bfa2ca4dde7c93d141df4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc679efed1b5c3f4d5b2901ce74939301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eed1cf417615168b283331f86a6802302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3796b43ea2724eba1b67844a8b18a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca417b0a4ea1558b24ca0a71dfef66304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4415a8531fc3ec52caca661b797189305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee05c157ff28b8af1012e52e3e11d06306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3252206deb10dc464672178a6fecb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871ca8294cf595d95b82433ccc93d54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377bd091b3f3b48edd94b5cde12883f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e6aa51fcc09e9c0103eee5762fcc7310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc5d70f92d547fe67551abf4713bee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8249f675b6edd322365aa811431882.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c8fbf466ce5a09033cde0824866483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fd222bbf6d5b51f78b6a0357503c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505adf6c1ad0bece9bed853b174265195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08035146ab08b934291f503c6a171e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81b084114cee2d208026d1eb9bf9967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd75885a04f1f40a76de9dffce8aa368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd8182504c8119f3c48ab402e8e78f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e150362e31c009ee300a251efd37c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78210c0b68be0a2fea70838ea6e3bdb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a7df5608c1de2a4ca6ef49061c74a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2a0c6e81103b630014aecf5be487713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c105c3734b565f08d738c49441122914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26299d78c9882f2a948d7165f92cd62915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef77154882bd7e60228094874a0f6116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38208a459ed5baf3279876681aaed21917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70303edc48f1472c508405e207276e7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73099f18ae408efddcfcae4f2cc0e3a819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2f31eb7bc3cdde1dcb250e81c2a4d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18b43285b0868ace657fe73413a93f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7512cd19d2426603584eef8c28ec42d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dc67ab0321297b6c6102c39138f1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849d107586d5a459bcc91e5a3a0223524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d322b3e83de9d93e480a73ee9b52c2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44508faa77d1973b78d4da2e4b4f307126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ae35f6929d76d5f49f8c56123becd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215d223e269b4a8d55254c3209e56ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d5c48e8f89c8289e1050a5bcc0a4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c515adc60bdaeb7d0eb8fbee73a21f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de19c84c2f28e19bb299469e8a41cf431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfc5b6b9696088bb04b83c8421e27632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e71604dcbfc98676fa2730b94584333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cad9ac86a4eb848a18eeb6ab97acf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7becd9dfe92ce9ae60635c77326a2bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdc5203cf3d1659ca15ac04d832eed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06102a9cdd7adf86faa7257f7b9ad9837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7f562f462ac82c7c6bf138311aafa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9a0276a4b465fe9de495563c41c6939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656ece8fbbbdcade117fe4c6379ef8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cd2d0f3b2077f5846ff3599624b8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907177a815d03852fb46226c367878342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d85cf7047aa9e49639df184dea80343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fd1877706780f884d900ca07c821544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010429edecdc84e0514a3dfdd5fc697745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba806937d9de59cb0ba78a41f675f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d62fd049bc964d10a34eb9a75fb0ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57160c80a6c0e7e3c02e1206fe30c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51a28b02d86c7bdc69a603f9d9094949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897aacc8d2e6ae7c329b7b35699130250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b989fb69d6cd5ebf286cbc09f31360051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7261c5638165f84fdb1c2bb4baa0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e7ac5f8900b0d7d4b0ef951eccc4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f1a229164824335794b0971a27ef454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7204073a69a2f363be422825223e1d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c8dac2b557e424641701d9802633856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb77b74f5247cf60b734e26c11bbb757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be630613f4f411c1f762d8307385d6f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fb2e869994e100aebc2ddf8c3fe7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93eae96447df41ba88e290010ebabd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c69a0fca04d1b370db592369707c6e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450ebf885a5055936f0c03e88a2f40562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff577c53c6af9cc2ea2f7a4833b90563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b008373ad9b848d0428092ce01cdbc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef80ce412c3017a82be014954bdc26065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda8528da554a561814b397af00188866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256232c42ca8c1e02ac501615a9766b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136aee37db1d8fd8c78d669042f199e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3db43db14f970dab27e09be72734e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d631f2b76a101130cb0d9c51d405dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638216594d901d60c0b0eb96586c13fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea55e1450ff4c00502f4519ad70562e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773bd9da8de4b53fa0e4243fb27513f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a65294520b95e5b0e94686cb01e9b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528ad37423cc5ab3f0926d0714c839875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcb9b2928220ff3c275fc3e5c9146976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5e60e6d02e73866d2fe0e51c1419677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e958bbe17a59ee871582844313aa1178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e2a21862cb5beec06b7cb69e682c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a92972177f39bf341ecdd972ef2f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647572895f49e5d98ee3e6696ae607c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17b23c1a840d232373053b527cb7f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e784c8622301888c4365f9cc7efae583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f227d1595c47b121691bfdad102b6084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa094ae34ce014aa777ffe4a2556fde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d806db383cb662d00dec23752c249286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b9180974aec9674956740b5c6429d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead18aee05a4f2eb72ff935a0f86dac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffc69df05bf2665b56bcf9e7bde11a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664e3c46bed423973b3b8a9b8cdb7f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51719d1add8c334f14006e7b71895f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81cc512ecfe7afb99937c5f95832a592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e07f592146ca1fc2290ac2bee2f2393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd665d57668a374efc2d8a24b1d25a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a67145acddd6a5ca0b5abc85d047c195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20765b9c1d4bae8be1e11f8c6873b66a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e8708bc0b4a580d87439e64df73c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a0be9f8c74110d4778047b57508a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d0a94065c91754b9c1c79b7256e7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe3c543f1b43a8205b8d54b621a8c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04c034bc070ef8cb45f58987dd575b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7b7f3fd50146e8e56c3081e00fc04102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb108fbae963026f44698d75409a7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de7211e4273079fdb2253ca810de30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8262b7e686f7c0c8749d302b133568105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c0b3a81ccaee2b1b601de5d7f1030106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090065dd927d86914f2d71394a7cffc1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500446ce1530625ddb0ef25a28f1baa7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbdc88e9e48b2035ddd5e57c363b290109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b0cef9ed839bace029aa15b9f2444110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907f13dd07da3530cfe3c49de9f0090111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc415f8c8135e73361d6fae570033f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea3426e4eb1f2ee709a60a7f21a090113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957f17989cf09c17ee83816b0a980b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432ad3b8777e3ac1107674b4fadf36d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2505d8a7efee4fbe09ea0a1df9304116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f251f61ab17de0fd7350de90d00654117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44378ec6416d2c036150b90f1793b4e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e148bfcc0a084efb38e95ef629ef7c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af005802f44ade07fb245f65aea9ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21422a543a4c5e98fcbb2133bc1c11a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17adc81fe538636fe11ce4ae36646a5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716eb2c2349731788431c3a894ada104123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507434592fcc344c00c2d6df87adb3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f60027f89aed87cb5e2e280f4d0824125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737539f608bfe1c426dec11b53f5fdc4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c1bd4b1622c0b917045285427b621127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c9c489ce376fb06f67ffd16a1526d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe5fbadc6fa4b3946152db98380269129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9160d01461e76e03ad0f5c72a95a83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5696a50ece3f1119c5a87eb2589f7d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fb2a478ede5e38f36f8353e5cbea8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f6acf252945d2d9a36d58d203e3f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30cd27cc4e19b9af575c9a642092b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c3a889e231c1766ee071a3b8011e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673532a80d7e404ef9835b737913c3a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521864c443aa54dc94cabc860c2d54b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f480d1ae7211e72a06d005de602ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3dc34b5abe777cf37f12fa4571fdf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e291c39d3e62a2de66bbb34b17f2e7c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400b9e9f13e8eed1d8d50c837d483f7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7bc7ef69590ef9d222ff2affd68d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a543e573278ba7f36f7eef1a0ec86143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2147c307bc073ab6a95bdf959331e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c8d0645340e5cd5069d58ed857917145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d73f3ab9069068532a5f1a3596aa8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32325330d78db019f1688512f2c6e1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ead4120414014206c876ce9a5d86f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc44b196df47d6f531e0b2d3c69279149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13258315ab3bfac4702b9019fc1ac5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b04738fc2a44007a89f55ff8ca672b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329af222dda41e76f2ea70377492366152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752bf93438ae087b8f544ea9ba37f9f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456554799be2d072be64b329037b6141154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798d6c2e9af0a136249508a88b4156f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912784361eb98b54a3306bef9f2c5ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba21ab4e88878a36d9e2a004ff41576157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d105df851f6486bd6447022944d4266158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b6ea31bf9c747cfd05734f93d3a02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85dd50c892a847eda4ed506e672a38160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d392d77a34602972168f76a0cba13ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf64eb9fa77083908c0fce643e905c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fcaba43d088166f72f754c8344b9d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a729c777d1cdd938c41f988eae107d5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf71b3a6d737aa79cc0027ebd140da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218cd765fceea72da48d26aa053dac2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a7e9b28e27eb19d17867d4756b138167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ea2d77a5883c819cfee2f770d91bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d554c9136ea8423e9107f86c0f43d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d116e00ad42087009d0aed35804137170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0e015b57bf43cf4a788faaa6fe5a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed35aa3a3846b2fc86ed60f4f4cbc3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5c55fa7d2e02f5cd652db554ece78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ce8045be054f101251a8b7b9bb64a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0ed5249fca5fbab6a416285a9d2f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4201574ff88744791ec858e55474525176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6181cf5b0affec612adf69caa077f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65993383d4dc3feee4fb3e88c39824178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a11a4650270dbf98b6f548405f7c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691ba751794f0932aa618345ea7aa81180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3704b172d3ba6813bc2bc28ead007181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11baa2cd44a7706ba6df4e813a96b210182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa58da627d498c72da8688f6ee0de7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f69ffaa971c97d7299a2f8a8e832e16184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66410298990b8c41f0a6b41c303967185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73efb498f655694e363361e760a43b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c690b6970bc946ffaf735606e95138187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf40422cd3ceaa98c3db0a3d58ca86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf169e6319be8e2599e4638754d6a033189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e1a907ee4b62c0c987c9430f597c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08db16611316afe4d99d275d00150a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc8ddf8c517ee94b05b294eeeb5e8b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc514a090cd2a67a21e180f25ab74e9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6216705bcbba974d005b502bc676242194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459828ad431c8979ad4c42d73a25c02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11391b88d2850025414f48886acf00e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a29cf68cadb6b1eff1015a2f0239fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5f8b318847aa9d28ac953f58b02bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2dee535df07121cc4c04621cb4d9c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eacf047abad63b48a64b0e6da595f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ea173f6d531bb647fe8761e142ce1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50743dab0d8376b276584a44474dbe0f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d41806ecf9b9dabf5c1caa511b2e53203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c871f2cd221117bda03fa15e9543d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e7cf7cb771ce8c79f22d39024afd5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee40a545db8bb0bb7ba7369287b381206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8ed315917f3ca0c4706de4dffecc3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a89c8ac2408b2fb38dc011ea51158208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87103cdd77f89a3d27768c46d6867cf7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcb3918bbdfc1e2e53e3e42a6489b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fd5fde14843461ff6f8024db3991e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cf097d24c0359362e12b3e0dad9e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba53f95743d4228761a12ff94a70c9b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2bc29659f477e92da1ad2480d0359214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409813d2b2095e0a736b71bc8de52ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e52d2cc1362b99c2f62a0348f2bb66216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f016dd172841b6d4badb867b776ac33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb13c09252252f56dad97201e9c0b54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40b3a49277d74b2dc03961783829c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b56947210c084701b2362c17defb05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a19b027eee7058fec374d00442be59221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f418bfc3b58efa732f5ec46f53744a4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3aac0b938131ec1a22ea65a71b03d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7dced3f099433466ae732b6234b429224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5318bb94a4f2879bf2e8e5059cae97d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa0d8cbd3ca1e281a343cad3054131226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a530cb14b0bcc4d1e881f62d0909d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85c21de0bf6132767c27af605a8dd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75be1bd92e4847cfe56e079914d17b7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7964c5fff0121aa9a1faf631e8d91230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6426213ca5f29d4e1fe24d9e287db5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd40b5a518ef3b441afa16f28f7047232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de3be37a4bb7760baf71ace95a0f34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c43c9bc0dd955735ee9b2d0400350234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c122de13127afdb3c0f3cdba68a743235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cb790bd79a5704309076079561cb9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91843de7121f624b7382dcbd1d78edc3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829614a06728e3ae50bf7055236a237e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac300fce02060ccf6a284b66b0fe0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce631f0fc1c6626bf97941f23d2fec6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48d5e4aaaf4b9177857fb419f3240a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97a862ec82150b49619ebf0e7c242d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978d76b16a26d343f1bbbda8ae25cde243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff78eff2c77b627849c7ddcd95dfe7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3368c8ad498b662724e9e1c37d5c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ea863c27e94295eb28e342d0c087f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97f6cc6371c6964f4a52e76bab1fb4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf27eb6f857e5298bcbe156efe1ef7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58589d0e22fd77033550c1bb0dd32548249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520c41501685afd935715e692857aebf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9810065b84d357133df4af5de2606251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202bab5e3f94a60813159342ecb3262252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cdc81cd89f71451ba3873e28158b1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ffb2c7cb3242f7e094d91cfce3040254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615bb720782767114a1004d42d69e60255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56578adfd2f098eb1cb0863ef86708f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618755a375cd847be2a0969f61ef27a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cda547fae600f9c750bc98eabd72f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de0b78b5285a64d7c2f2c439617d0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b004d98be48e91f640e699e7679c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eced180222fe64a12e41622afe763261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cde6de3a7abdccc3696053203e5f34262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692db5ce485d730267360a5c9288da7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60331c44e2854c6c903e479a0332f4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6226c1a2289f3ea8310cd1799907f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2500b7b436b050632c66d656082b20266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ca1c2ca6a3fedc4b51447c8650fc0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e523a4d4076c7806a981d08274a3cb4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804dc89adcb7ab55ce8e69230fe5106269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3698184fc730ee5c18d145e4c57af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493115f94926160a39b8b750c3688fc5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6428e880b1af99699b2c9a57fde5fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b8a4d58a67c253164e79cb7b59d6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f399c881179d44c7a73b47f2190f622274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088641ec0f54b4f7aa876579e6249096275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658ece1206a10339fe50833c908a1c6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcbae2efa84e71acd104dbd877439f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd878e22bf4bd915797804e9541113278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f14d5c89e6796905be6f3e2a04758d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf163b687410782895b36f526fb693280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b5099b8ddbe4588ac01c6d88cdf4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d21d4fea2db1f25680517c75044b05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc59c4bb9594ecfebf7170d0121ae34283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fdf2a0af081609ff8f7db1d0481ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90adc999d1896ab4d405a80f209143c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74bc1ead021ad8f2574b8a8d292653286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0fff9166aef2deb68d0c19cce7d86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f53cb9ce10cce5f340ed06a747198288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21723e7eb305152147e70d00b07862c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac0650448fc6323bd16a599e96e16f290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10028,650 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...188 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>