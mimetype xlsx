--- v0 (2026-08-17)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1102,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1187,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59cbe928ced2fa19389aa05c5a5e681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64341babed6415629ced100b2db74dd22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8edc4cc4fd3d907f727e9884449a533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d3dd172ff73834c8a53dc094c1a024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d16e5ebb66bd469a1ea18116f26305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b46160185e1f48e17371fd82718a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6557e036697d7248faa775a894e4357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfe4fc7469c25d1051af42320756b98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66d1f4d7bac35b288072b3cade71ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8786681c902efdfd5252ff902700410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fddb9c601d42e2ca5021e74fb497711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9893039d4df5e6be314b8e3b810ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893b06dbc927411d72871f0bde5202f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd307df7058da50739bf902ed6b77114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84dbffe8d34b8d55920a6502a785b3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85eff2c127bd42ae9280f1967a0e55a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bf67733d13707877773dc1b3b904317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1e22b1bcb2315ff4ba136ee9204e018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29dd51fb9f93b46dff76728d9060bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df147e4d348e954e3570c86df42bf55420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd5adb4c81b0eb83cc3dfbf0f7489f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310832db6a8fd6a6d2ab0bd2d4c7a81022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb9a9daef43af2cf4da56bb3afdf3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b788e6193c90434013d26396c7bc5ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ff73155a1dd13eebd9976b7aadd3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1056915ab2514472eb38a0fba5499b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2df9aa763aa239ef9dd8d36ad9f1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01ad49844e8f0dec39980ab2e6fdfb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193b8f484986413bb842481ad56fc9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72aa21b9f34416b484e74b7bff948fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3337edb236218ba7896cf840bc0c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf587d2424614c04adc83faf45a7c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f7d90e54ba92fd4a878738dddcde433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b35877fcdd9146bdd058c1741488834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c05ff412b48eb984d7dea261d7e82b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3414731ada7ca45dcd9e07db11f0236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85aa6d2f0d18b77dedad5c836499d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13f8f254f5b0556136c56fa3aab8d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86423eff6d562f009a837005b187fbe639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0986ca005a56de408c0aab78f38217640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210db6b295ee46a8b02a0ff4a92144241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58f939643680c46f723915c43cad8642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab3f69aff5e7e0b1d7f0e74f6fc9a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05ed5e59a881aaf577a40c3559177144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59b67a3738a9f78a76ff2fbd13d3ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3804049bde5c263a4e2d81ea824e8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ca42fb9a4b860038ff39847e6f43447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322ca4cd1873533267ea33a1cf4394048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90493b24ba9aadc5de4282da8ac03e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53373ce30d9efc145796f2ad76ca0f7050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130c72f38b0e92f1dcb4c431b37170651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8498ee7bbc0c5b5c77d1585f6726b5c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f61167c7a2f0cea3e3e6626a09343b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b16ede8c2ff83766aa04d6e7f6b8a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab0d7caa5fe0d2cd8d79210c734f9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526c51ec9d95365fd1e917f1b7c4d3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146902df8097734e41d87f8be80155e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bab92bc65ef81a7ff5f943dad4c1fa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2eef15b7bca716c41bd1460fd4fb0059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c3de26bcf264c942786d56f9432b160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5726fcd0f5f6265793dd91fb12c1c1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6f8b533b278f5981584524cf5eb9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dd0e40e770355373f0ea2780b4da163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc06590b36a603d0ce47672a40494d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1b272822e7355ad02a3fd9261404b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1ce25d144f41919ad537dfdeb0b3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7c57642706cff33a496830465f95b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5027a2f50d8b4ead02d92360d945e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef33e2bd87f7420d0370f8f013feece69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48983ba4258ae9b91f1a61bc30aedc8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2980985978cdac31ffaed7490782e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7531ab463f3d24fe0d8cea3bd656e9972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a469af80df070b25ed540651c1dd4ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8646170dd9ede3120a5dab348c375374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537086e80daa90312321ab1cf8348a9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497408f608ef9a9eceb6a99182605b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57610556a118375685963f5c755bb777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fcbbefe9e1c30abc06eb8f893424b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07304d0233fee532b31abad52328e7079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18300fa996f17776f376e30732f7786280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038c5cc02b5ad6a6df2d628ee03d2fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbceb8b5e7a0dd2e7aaba70fa88ece82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e229d58fe4396e49138760fd5ac5ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859288c9a681055d62c08362d4cd974e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ed77bb7faee749358a1480d371f4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffb0569a9abb1a1310859f78dc8bf186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81202df55067e2c5e7f08dae6dfc6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48063c2f5350b063cee3322b4e07ef588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f1dc81327389b797db71c3127369089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71b317e577fcbaebba0167095971b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90753af05bca38805957673215a7647a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8814ad529604ce4ef0207c68e250792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030abbe5dd1361a241b29e45e3961fa793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca52ffd51b77fbf7eb203da5914dd994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1821d6a5d8f73d3818f9e028b7464c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c742606d5c7b310e2117b1fa8963a796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcbdeac5cdf684b4f121a45fe833c497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c38b270bff6c3a68e4bcb7c898a8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab47a2d5b4b63f5ccd0444fb9a19d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7724331b524e53bbd4840a1430e4d0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8dae13dc4d2c152a223add397ec526101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d492b01a849e3fea1d3b831c4c5168102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1803fcb42664108884685d4c9c9d00103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5646d4f7386dd94e3e814d45d0b239104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31deb1157cb0f878f650b32d2f5d4676105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d894cc93935e5933f6d943faaf1d5e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e95765724c78573420e2e5eeee6ac8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc5a5fc849a752bf0ae54ec7896f46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354945684c24c03a9aa8fd1414f779c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeed499349e9f30c3fc0fba36b333df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87430923fc6155bb52e733573a60f737111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fe7b1d4a9ff8102a53a2662866d72112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1e592c6bc8e97eabf5b74117171b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a78809e80f189590b5d1685722c1e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d5366329b3e9eabde843c01c6ac6d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ca09a0a42f19a54e21278dab2a749116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4da4040218c55bc4f134c5e638bc7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b8744868015a1fe2896c443602651118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af1557b31e625dc9221cd952c348cc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28159d628cc50613230d54cf714502120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6386d40838d34cc2845c3f4984b080121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f3e291d7861f50243ef7431e06d79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9121197e07e0d73ffb1f39a50a2ad123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba27297c378c2ac4b53b0d1f28b82a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb914246d8a894f28a02a513338392c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecdf1d07554baaed36ca0432b8431d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b569974b2f813a45f3d44e62d623e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a59017229c8c1c8de37e13d26aaee6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f092b27200a8b68266e5ff47483ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431077d754e178bd55d324b91014ac3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54882f62f0509c0f6e29697402338bce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d9d0956a6821727ada5b493064ae2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe89f983efa17554578db1a59c85e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12195ae890069c7f49d4a6ff97c6ccf8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beefc0f37c3463985a66340cd814048135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b13a2e1463a438dc50c86b377fb88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8efc5738205cbda50f7442aee519e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe246a97e749bb18c4b89477bd95b52b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b52881dbf63215244d34ff2972598139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15203c39bdaf860522b9f75d6b1359da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a286e48f1ae4f9c8247867e909babb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edda7a66708715cc0c24ca231d86af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adf0d8198c0135ca9edc8d781099e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73282c58725ac26bab3070b918a365144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337ca225ffd22ae5a360d4cca78dacf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a287b8c02de4a811965f6fa3fd275146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d338d3ba480350210f10014440aacd7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815f37b18c1f0dc4115af159a3b0db7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4bde7f66f0762a05d31bb920cd85e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30590e5340b6f726a1d68c3195fb2cc9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296927f23d291b57a19aa118406aad3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ededb83fb7d9cc2fc38e35c0145408152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b04fb46171ceb67c2be17e0cc7ff2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20068d3b4e808e3c2a799d20833599d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22cfb787d4e0c29d6ee0a059e84e8c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab591253506ec4d5550a094ddc8de6dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74a244a017048593aa8a0592907869157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443d2549ae6063e3b59deea40aa4989158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819f629048432c37454ee9c7d947ca0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc83837ab537600015b66648e9dce5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092cf3f4ebab574307783bbcc39e2a5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8e10399955c7d858523b80037b05b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e8674cbe1d47ebfac3ae0a9e21a2b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7363d399b88ba7ee92e21ac1614b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8e954a2935464538f23138efce9bd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0e1713c8b9544044af27dbe961a69166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160da00a97dfebdc1e56ae5f3c24693167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a59ef0ea18e6ad584eddd58cb3a08e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95459cdc1519abe2ff7b48f00ed56a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07404f91e289cb9f870fdf611cb8d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec22beba3eceabc74f7fbc5fcb0f32171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08081f4e881cf0dc3249c2a5e9e6c1e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf213f1307015332828d4b5fe2289e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c4dc46c9f998f963e9abc7e38ce1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c865403e385874b515a875a5f102a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248d57c64b5f5a36d66931a475c0364176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42399457b687204f8676462d2daa1f74177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f73f54341cfc52e2f5c8265b57a34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d476413e5dd9ad4627b6cb50ddec46a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982027f97b78d2ad2bd67fdfc65ec42b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf599c655e7f2df305de5116c5b3e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb0a90f7c7fcc1b82ca3e4b90ef061182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f28fca678b77c4e5ece6388a92b64eb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dd665099020bf59d993e9962b3d4a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58493f63d0b87a37fe7211628cedddba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3de923c769870394d2455ae7a078d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67aeb8fc2d73e5f6a9fb64a2dbc59ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827692652f729e2ba9b5af4ff6c2da11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f88623a82617db5b5441ebe228aca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6b7196278ce58d00a9047dc875485190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c137c3bbd03bdb823571de9c3531bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcdfd517c880ae2e755a71e4c1a8f3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054fc9e55b54ba9dac1d598c26dd469193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510f512007badd9cd2ead74522ba733194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ed2b0f9a7ee9c6aceedf6fd011234195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567f24256b0ba84d741585eb1d95f51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480420292ba61cca682d88fd1730fee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2d503d02e8f004d42611c837990a39198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d50b14a646dbf110ac008181a805c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8845ae1f029c0b3386baad546117e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf576a69626e63654dbc173706ac94201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236431f0205e24103899ef24041422f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c652622a6cb2c68c02e08937f3c727203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e15219688b2fc9449a4797d0cf2b3e9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba61cdbf9237388ce8266bc79252e1a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8715a3eb3ae57fac490b3114898bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b31900dcf9e8c3db74e87ed23d487b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81975b3a24f0152a3e60c7241a823c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa812e0f446781e16e1f1657492878a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f45dd208ccc9318eecd94e36300b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8e07f594d6ad48b6fa75cb474b404211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb1ab98132fc8fee66340b94ee2967212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58a9e023716e73bbf04a498bddb59f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660b2044aa1d21df8c72bef569a2846214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918b9ea3802687b9e4df75a2b9d5823215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c78d511ebeefe15f8155c23743caf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf6f8e971fac236a3654801597856b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f21a6b057cf9d9a0cba7ad09411977218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fbdfe3e05d8d4a9e4281d424474ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc893084fc66aa6faf69a4423fdeaec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9669da46c7ac098085b8c99fd68f222221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c607e9b69e16a9664a2918d097b327222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57ef08f99445e316bf9f51a2131562223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559a124f3ce5410128a8864c21e07f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae4b28a18e358fd2c4146f892d9109225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0132bc8c025f2dc1837c226a0d4352c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc59a93e6ad32a0ea335648d662f368227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e3c0a91489c0c35c4f461f7f8f3394228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c8481f881505db767a203d8668b64229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9f5954c79c9a290e3535fa826fe41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc1bfd9066e2d734f79cb64d18f4eb4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e938299ab90bcefbe89dc91f625c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a98db25a0478d8a443f97c5ba322c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31731122b2f2c1f4c14a5d2abcfe9b2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80248850f87ebdd5020752f58136e2de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e5a2ab7fe86e73d594e1069e80735236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d3c352a7015981476047717aa8bc6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca82fb2c3bbc22e68830a0bf149fb6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6f5723357762780071bdc43f0581f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c127363dbd53cf7ac92d4eb0a3e799240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db40618d142a8475cd76796e4cf6ce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7939c28e348b77154654891d13b4065242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be419c72f094c273791e24abe7284e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acf4cf9e66447be75de2ad52472502244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135587e94efb801b0279965627cc5c00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f766f344ec704e8d4842725a1d7a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f3dcb6eff31d6da2732bec6e12669247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0b28c64ee7a1c8006d7ab23a1e51e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860bc0310be1e71ad2e1b729352ddf3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa4e7e7534e82b9c35f521a340853e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4c813c9274e9f5f6041a6c1b219b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb841f53954278d97c0e0fad2565f6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfb33a1068c1643b2601e2c4b4c7fe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd5adecabd8984c31bf551f0b3d222254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dfaaac3e476863a5311ae747334b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65dabd4ffb60b70bca401fd1cdd65f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a45ebced7b9921483913d7f018a5ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e66c5c80f666e0a45ac720fa1a577258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb9989e9d27abe63e7121babbef056259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdba34adef3458fcb46c47519e6fb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d13fd8189309fea680d81213be18e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd4d84308c4eb8d7dee357b62cfa9a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06cea53594c263bab9d0050aebf546263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a7fad31389da1db5e8bdda1897556264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7690f2e5ad7e480a1f55b598c033160265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810a3f561422b447a00938384581260266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d347b40b3b5f1606d61e8ff8442309267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aee60489f5f9be3d3d4a2457aa59e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55988e0e3a75c15adbf2c49a73ddf084269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf26e6997be676398bf2ea0f7e1548270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084130e8c9474543c3258f75d1174d8a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ef927fcc562ab15115ca755337ffc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b50fbeb56291b54adfeb139ddbe690273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776366e38967a1661bfb8d40e307b30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f61426574b9be38bdf6a723e68968a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acc8c7a526d87756e80a2850e3ffda276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f231abc571bb6fd337d3c127569127f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6e7e0d20a44ececc388df2a4ebe2e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1eedd85e77922ef3f746e403854e29279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ddf40057b6f94aa3b99d5da39d872280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd390755f576a460cb2e2fdeb2089e42281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007f4384aeb29d0804d0c1782696859282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1965a3960b25d63226787a8e969a66283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4899abff0e7463e45a7163759051c6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3ff07ca183bd23f13faa4902881c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18d4c2562b63d92293a5cc33f0130a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ef35792d09b97cecbb2d15f90b22e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beda8edd4da80409170554e4073545c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e089fed8ca6d6ac220fc91b3062ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e605542743d301bc637955f6512aa07290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545820ab9f488f010d7fc4394708b74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043def0b18dacea2e65317624dce3cd0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15b8c18593dcebfb6b26c1f0727b213293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a27c87154f73a7c2a20c13dfd1cac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af349d78d19adec3f0f360836a7abd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1106453a68e92990017ca6dd3743d2b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376895f969f98832a4e7d468599b6842297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fc8621ecbb17973e61687b16846f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6923d5395b8fe472be00f1705f5c954299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b73ae31bc558a409401b7eb2593df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b560e980cbf0c1c9e054f5a9062a955301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd87b7630265df206dd50357a10943c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c66313aa3d8c44b54913291afcb5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cce7f9e58a83e91405f97d3f009eb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec41dbd62974162316c35494c0a788b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d53514b9f0f1b7084d5a705b0e7fb8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350710a08d0f851fa1190cbaa77d346307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92af0cfc9ff0ee53d29de4ae0fe646308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b6ceee68198ea8a351dea1c172c58309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8dd80a19e8bdbb36f4d274cd8216a310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a29f6328f220d4a946afc31814fd3e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cc7ccf3bb76634426828367e1d38b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf687b9297e1bc956f9c74ef7385433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e324d5c6ab5b5559077b6279c74d154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80bf56caee86e41b88efa14597f29135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d43cc665435416e109955966aef3b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbebf157992b9dd884b4f1f8403252e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21d5bfa12cfb7a33d8d5f9d095d23a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefd44e63846d839c922487035e0af99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab42e5751219c2523c16aa9754862c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262e9c194ec1ac29dcb236e4f5a879411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ede3c2244c56ea5ff3d575ca8d4bd712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a277b61b0416d047e772d6da34f4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c01fec1cb9d164d7fe19d3233bdea114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3668fef9a357ea0e7703a25fae5e0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581f625e9e0b6159dd234a46dd1d16b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fb0b533b5a0502e901bfb90cbc60917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacf35ce50e6eebb23eca573157ab2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faf20e7c2bb2d72ced0cb307e800ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f8dcfa7c54720dd28e5502319bf9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbda4228ea0da8e4543b869415364821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b4b2fdb188e5068004e4c12ce03e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea05233b3d7891c007dbe63647bee4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc906d0916a6a531c265fc34e7506e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1eb4330182d33bea3b5d9262f75f6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e752db96213fee60f5b279667b860226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7334d60f9c98e2853278365b7455c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4670a0c39f3c0feaa5bd5561f8f64328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db95d732629ef703c96b70ee17565929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3132c03fc08ba2aca27c9e916f9f42430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b9dd2e58bcfba6f91f32a6cd24aa331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c90f7a3e9fa5a3d4f903a02fe1528732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09195918e4d40057d8d6b4a473fd119833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832d82f464845109c34acc2f77c1bfd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af437cc90fb2d05ea23aa75e50d8304935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54418b8100a282573eed41f2ed7374c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55249e7d8e0449cab38e4b8d2c0c5537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926d3ce5e8574ab41fd43e51e4e0b9338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb858a237ccda8130c2fa49aa6e859b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78afdf209bf99639bcdb8ede6284f5740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d67c06773c79183cd08d0e64e5ec1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777017ddcc183839b9102aa42b2f996942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42db014552f9868218cb444bf263fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41a5b3b024265cab483870343baa5344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1c078f2c57ff7c24af7df24f29a7b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d64f54752522855312be7b42c8721846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7f48990c4f219a2d267072b4be9b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd06c902801aeaaa664d9d994c4ecc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec5a02797b2ec698f2796c2c35939149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dada68adf035082358dcffa1840863050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118fbc946cec0a83b12d2997727662b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75451d72379e19373a92dbb9dc84b80d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d73657cc028985519516bdef497ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab949c13ed0a62d4274daa5a98d96eb854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d0e26ef2602abb0d0035c9e2a8f8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf1d4ee46a99ad451ecedee265ef4a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486762d461001aae91d44a3eff92228b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1bfb24304fd084c84a395e117ef9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27411cb2bc64c73eb5618f17f5ea8c6259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ec2064924bd39c7a6b9603fbda1b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25565d710c20706462ea5b336dfc337561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb321aa11c90c44cd5d5d41ff5f4a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f980a257935952b235e68256a35f7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd855a060ad1f7c72755a80945539fcf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69cec2dc8546139c446cfa0bf9a79e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3f24cf5d554e420ee77ecabb1cd9766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654b3f81a89c70b82ef9a904b28b40567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa5c861033c5842f8588c3f1f6fe3668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f11a9f729c09da19e3f03307ee10169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad3bba8d89d037f1137d69a44e24d870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6033876534ea6f609e140b55f6453ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cc8958d7f1b0d71584986314fd16f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee46e5de59d3dc0a4c40e1a08ed23773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2eb016de9c6a0b3fbf0ac6df72ab2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fc5b594523a74d0ff38538d7c36d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba35831f00aff693efeb43d6103bb076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b4d11edbd70ff6e62f0f971d2f88d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584964d963277bdef0974eae85eddd0d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434775efaa698a81308279ebfb0db2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510281e27f66c56d83ab01fd202b674180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c3f9eca1a05224bec9f9307f41b1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de6a260f15232efe771e940350e27382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf3ec2fd1e2e1d9cc245e4774f075d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a590df4dbda78776d9a72109f510484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0269d7624c1e0c3dec954f6e409e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc98ba6611a8d745fbcf0f88b2212286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f4b4658105a767a3323adcd22565a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb646243d219d0f790968647a29b98c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8693b68d0684b32c6bf73ce2c87053d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b48db507e4beeef4eb789904004e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758dbb458d3f7fd7ce4d940bd1aa393a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27821857d6d43ec7e1458cf4a4874dc192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaf2dae58320bf3cd075ea8a4958a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84779f0d81b9d998e745a0a40f4f33794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c3890d202a1e60d80d59f9b2117d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229048d9e28933e993d27915b0512e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e966db0c4601f64f90c5952061bfb297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eca6793ce293d8950b49eede5c4bd098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e02ce4ed980779ce52e6352f0c42499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d8e047a336d8a5a23ddf5ebc5560b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bc79b0aa607f4921b5b4b722945f6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731caa6e095414ae41cda101b29d1d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740620ae6c875462df1162b756406d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aacbf558ff08f07bfaadfbe5f3623f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77e15646effeeec81df1a0edfba08f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c57ed38e07e66aa27f5677e60dfa1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf6a16996e8707166bb06d017bc29d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0054b1177d668adb98878c65094045108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf4753c814819e04269a173d945200109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8755ac7db530334967b25ccb1bd94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef42597f12434cbbb563314b1d75a67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a185ea6b34183c1854e5a6abc4fdff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18f72b319453d9daf9507d89c3d059113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2ab7cbcf2e9b50511b2f9a6c6383f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c238bbde518151a8abef1d6f722d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b851f55cbd649cb9e80135c95462a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96258b499a95ecb6792d4bdcac96d0f2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9d66d696d25bb19677eb8a2d438e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25374afe60e8921c0121b320f22af56119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6199d4ec40f9f91bd4935ecb13453d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c338c2f2c34e7d17d3b289fa9bab1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3631f4a665f9f166ba18b0217bc452e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb691b36e308d2f474bd23b2c583817123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33e7e42c50ac93c752b56c61a24023124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cda16d0286209fe54e5df786f08fce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013479408db66b88a81ec3fdf3af2700126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7379f9e6e353c0eab11f81a5f40dfb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e6adc5ae2020514265949b2c52b2b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28bd388eac3bf6dd9ac02b6f5ccb87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d457059cdc363efdb7ee81a2b998fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162eadd4a9982b9acd866c03d90bde2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c237391f0bb696a31b9d721d350c73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ec35aef910ecf79c44670daa2017b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f05f1e2d45ac9ca31160a15491fa39134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edba6fa25fa5f1d742c502f17214884135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d01798892b1679a295963700ff885136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e198ad7c1c693a0f5bb2863c9b8bdae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c032f7356940107b1a32c3161b5f348138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558462d87f0f3113b765800cf00496b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b8a67f2150babfc9ca497914d0d65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982bbb19553d2ff52a822ba11216fd5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c15b2fd4a427088be7d7d6ffe00ddb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333fd3f1933ad274dacde364cf5ac3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b49ea1e8c033d174701b0b3f608c28144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57da915c97c34cfb7ab77de114c77d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a579def4d09a0a7920dc73e3cae8a18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43624b7bcf99d85d77219752bc0a1c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffd96c6a39ba72da77b81f3a2d460b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388d308dcf63d55225c12441eb708db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16f182419f173235d60bc6052e1707150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caec2ff060e386b2d6ccd6c5a57b8b8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fae8692f4681a88b0b15eef209ce0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf29192260a012290e9b0dddcd1175153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fe0b293cb8c54d8d02a7aed25afd0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58421d0abe9b1c8e3a62b87e9f27ddd1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ad09511e37021e96c2c64ee87fe17156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f18d159db87b1e8734123376185e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a155ca56063808874de38b56683f98158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90b2dca9e85114eb62d7e85de3ab8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5088742541da48367d1323756b041eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415659222489ecd2c42b5f3cd605dec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0443741267f89f713843ce7424773b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4542be1c4d4a90eb77de8a3b099424163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c71d042baf3f894e543cc7eb031489164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727531f052a898ce49e4b21b4ad4582165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e16a8b89f0d9c806e2189160ea108166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b24712ab882dea403c46cbdcb42d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4824654018063b809c0b3719187eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c3750a1731c24cfbb2e32087c676c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a02c27ed38f3293e249161062cd29f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab493b39f4e0147d04300905712b4370171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e723b51a2b2c8e7c0eb6c55158ded172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08613bcb3e01efc2e19d287bd27a16d8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5710833a415f6a8669aceca115f88174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdec5b7fabf327f2c66cb4822465561175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c6a6e3847263d6fda8c3c11b6ce76176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d305c41d4c58c5af327a9fa12deb3d3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95606662f030e4822c0a765f08609eef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4115e5117e90b963ab52d27fc0139179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298afa017463b4c9eb6d2aef0d467f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7771a8b7992f7479a3d4bd003f46433181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25694f769182f4282ad5446e32c17fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314c02b1c16b66f6d16180cd606a745183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9e0e7fa26a797b58803798d0bad36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4cf6147b1fb7cd6c5df6a89b6ec26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91456801e5b35ff54455426598805c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0346622da3904fdc50345db20a3102187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5597d613b2e26a5862eec67d95d87188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaaaf9d850990055ebfcba0311b5cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62172aba3e1b325bb63b86cfb43a4268190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75ab1b3048da581c55a5399cb41ec9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e08f141c582ce206e9878f9c9db74192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a85f4cd68ad517ffafb90d0b8deb1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e548dc68beb92e13fad77b1d64d5841194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a162546794c97295361970edf52edb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa7eab9e50a19e71524291eb7cedb4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f50594d7186ab259182d59e6d4071197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970271593cfc9d0ef11ba78abb4b61a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbabc642eb82b242eccc40ecdd4dc5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db248ec07a251bafd0e614d2ff346308200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbc246d184c0c27877b18c75e1c0bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae486e4942f3e94310c357ec41c171d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbb979032abce6d5a9f7335450d993203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561cf335f30f5ebb493996d7b498da6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5dea529c0dcfb103b8813436d671d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49609c17cdf0c6b3bb8d63f1f460018206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa4071641ea8e08ff412bf0cd1ba72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a818a2a549aa63a6438fbab1a3bff0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce1607d4a4d4e4b2bc0a21bf7cfd91209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c32ea2e8f57e500cad85252eb3457210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461047b7d0389b14a68e69291d0e0f2b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b787468f521f7c34d675cbd72366c6b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5d4a5d159c39f5bd4f4c64fd29b00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531defa7f88570fa86a14967a2555d79214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955b8483d3f49dcfe5db12522445acc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc0d0037a45c35fe14647f5ea63666216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284df0b9c27b10d1532bdf6cd3af703d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11396052c9ebb10abde5a24ce5dc4e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da30b01440c1d91ea00bccf5f13098f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662e0f93e41445fbbaa149e27bf33c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca6517bfccd3ea02f7570ec42ff394221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a9700164d8cfc4febf95f734c32dd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa4810f5b4d4d22ad517f3c76307c3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67167aa9fd56a5e2e5a04d053774592224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202420d283e337016f61f95d7db2919225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e01ab9a16f9768094dbe3a081c4ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dced3c952b59e9785a4d05d46f1ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12626915e5143801109939302c27880c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea19da2f2b2aba3f5f213e1ef1a12e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b841f10ea046ae7655d8a93dc0ea5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19881ccdd021c86a096add76814c4d8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488be8e9b73ddcf1a83016187821fe9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7c319208213e9a6f6665c67ac5172233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541544d42692053182a7ff40e0e1a5ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a049f5ea5eeb12552342d096385509e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16302d451d547a4d61712d8f96a8653236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab111c55b1764e09f9bc3906909654c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30d1c735bcec2a583c26cb2b749174238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6d68e8bd74ce0fabf609f22ddf4af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce8c0061b855b5ad3579aea3ccbe9b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e53c177cc977e3703b1bb0d47eac4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7aba1d6a6eff6f3989d3761177e513242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321278edfa2c6ecf499e09d5aefcb24b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e7c6899d5227a36d738e2d3de907b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af884c3c5d1e8477b6040400e19da85b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cd23716ff66794b9eb2fe05c5e8df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed389d48b5371ec64c08fffda80d75247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9339bb6e241ae47c8e1ad2e3f8de10c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad2c651b72fa0d7c978ece4954e068249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cf8fa0bb9de4f5ac8ace78b22f68c0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8025bd8c5c87ab46a85e352165697bb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365a096482cd9caf2f61ca354a814eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8b19f5dda5100e1f53f3563f9c659253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cecd4b3ff4610801135bc0ea460f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2ed4c696f8e7b5be93ddf8559a4cc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb91623ce0767946432224e52366ac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135febf6cb5492ebd41eb1bcd1be8dcc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2a67651ca4560b2ab80b24d1e6d34258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd44adcb95596d30a859759fd4c317f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391287dc5a4dd804bb8d82e3c8200f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e0ee0c7a820118735170c714c391c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e1dc97492603eff5378742609f5d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d72325ca62181dee96d229ebbac90263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88cb2280eb0d5e90082dbbac383880264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99c423138aa8bb51b0cd3b131d1084265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6381d210b4a65950d5ba930d7f9e2de266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49e1dd1a3fea1a5f44b264f4722d19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100284a9bac569c869e6ba297367f048268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46204053885005ee314304a2c41189a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43a0d5ae5751c8cacdea78029789f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8911b61d8936d3c3f8b5f13a56848271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04deec66f2f9b89181b5299ee534f25b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4a24dbd9eeb50d45309ef15b3de4c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd5d41d906e2f95acdd190edbc8bc8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d650ec4018742a67f7e731a4377cd8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fdd85e042037ba23cacf05847bb74276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4335aa74b760ddb4c7262314ef10fdc9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659f1e90618198b39f30d48eec8e39b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca357c694f2bb8c9d0d6f5ef9d9ebca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecbf66ee0dfdc95cc27ba50e2f1bf9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d89bfa5275216fb5641c598ae0652281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d343c79e4c38d0322edf4fcf6443a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef0c56725f33154e57f36e0b46c338283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e74d513bd5356cd5cbaebf7ce8380a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6739462fc23a261dba84477601f836285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f8ca6dbeee93d0de73aae08769bd6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12cf63bbd181a60ebb8280f3dd70d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272b978f1c44f50cfb2bcb430d98adf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4588fa5a5e94c8d6da21241337f8f4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7532413189fcdc62a47b9f72a9841290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10028,650 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...188 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>