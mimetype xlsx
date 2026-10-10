--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1102,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1187,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85f754b16939a9ce95a5a7f7042b5a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb9ffceb169a88fd0cc8caadb315572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150421ea57d10fb8009f6e18231c3b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89048aa3d94a015aae3e40ea26c0e9814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca9c0f4644b859a7a8cc7e694295b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7d16b53023f564890d37762f4a1b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206d2daced29ddd31e50f4fffd385f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5483d82552378cc23ace5e84f04928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ed26adacfe7b0b802b763641d98b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a1b171c7f26c1c3539e10471ab1ed10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4880686fdfcbea55402e9fbada6e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d221fd0bd37797b03f2655f0dcd7912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe9c044f8b313a10401d0cb557e55813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af25693b983ace01e0288a81bf541514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63548cd0f8f5fcbdaa92c392748b371715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379f7eb457cafbae458f323acc5148316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a3d9d850613d94c2592ee2e40877217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d97edb5e427c47ccbf45bd041f8f6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edeca8f6440aef850ee4c50f79ead8f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b3343e4fd9a3adf6fffba027d78b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415047e9bb426ca76df2a75d3a29892d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17def3efd18df24a4eee98f07b3b216622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba9d265f459f6f719aec193def1d4423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ff9594fa9101938ff4f41c5a2916224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d9eaa61f65faae206a8be49886b4525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6533402c2ebb81e9067e74da59f9f626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78b9f8299ea94da751b8faf5927b0827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822f6d89c63fee0a3e95b9c6efe277528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219cae1632312cb29d8f974a105ac0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fc4c1252344b01b76c8c97b15292530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a981aa06661343f58dfa0cdd6693c2f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac4974c9530b7b7da95140f70649d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26783d6eb790a4198d1064f33a2a7fcb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67e8c461bca6d870879d7ef07a57d334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c15478197557bcde200cc9ab7e20735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40591542d2ad732c01371cc3f7632b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0f5984979fb66655e14f41a82076c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f629c3f840dc44e7e370a7f29dded138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719195b7cd4dc5460afa5d6bc3a9292f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7277e558e5ba1370fbc90e765c11c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb00996fb2a69ac7b078d55312c287841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0887be833a4d60e2845642f830765042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffb02f46917571dc368b43277f0e4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c7feaaae8d32648560cecf8a0681944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abc4fae1e809dd23916b76fd289ba145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401acfcec899172c3150f2054bbc2f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed03d0984ead0d1b13e2880aa07a0f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb21f5e11ce42092dbb30aebab805a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea04ef73e59f182f06f47b763dea1649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034be9ccefd7474496caa467a10122550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68078093ee09fe4c6d8dd3c5f3584651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32100e3679e1fadaab1baad51e19c96252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b431ae289a8d9d7dd8c2b2d61dd5453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64614480968e34e751e1b5e30fdfd854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b80ddf32553cb6cce4d048347780055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f69044d06c4fcd38d078604fc4acb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be97ca444bfcf158dc8b97231db0f9857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baec68b15f24583752afce114866c3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc7fac637eaabeead7eac34ca8a60a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e7392f62da83b880c7779b06162f360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c479ce9c51e38cfbf940585f5616a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331ab3b936a197ff5c59d6c017a977062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c5b2185d30d583d628c6c434549a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b87f4619cdf8a4ae521bafa49539f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f7b7da627c1cf9b3be9d7db186dcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc379f8c4edbe0400d434719f3cf1fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bf4b22957df0e54810a79d93b395467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b0e026cbffeb785dfbe52636482c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27f638f81ef1849090b417fa5bc74869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706d29e74407e0f5388e0ec3eb78d7370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335692094c2200441ecae72dd287faf771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530fb96229703f58889dbdf7c4bf30c672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1f9c8ea14da9a7a36fe488c477ffd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6f15e7f03a259d556b02cc2c304c874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9a62eef35eee19dfc334eca4c4e2175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3296177639ed0c520d0c99ad9f2c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58182c3048e5e73ad8415f080096be5077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e68bd9ee9e478f5e50d7be06d1f8078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637e3da752464121060b97461c8d4f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfa0eb341d2e30482d299b6a53a12780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da749af6511182497a2c274fc4b54c3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b712306fdf1cd12994a9bbfc4fb62a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53bfdad662f80fd6c29e763d733b3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92114306963e1810183f2558a3fe1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9c81a94c5295ff3be175baf89a81a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f3dab776a2f342543509af27d421186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e425282891439759dd873f48e08c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a041b76366dc1a2513442b8ff0f53a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff6b66e25edec7394943ab3e083afe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971e875cc78911a4714ec0e72e8ea7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece314493eb247121ecd6c1c94e9b3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e4041f7cd9056d9106414fdcd7c6f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e981e9b0ef10823f6b0365d5ff775a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6349984ecd7713023b8acfdaae445394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83e57012f32e8654bbed95aba2469b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498ee7dc27ea0ea0a6aa48f09a5d32f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687b5ffc0bd47779e0f7f317598cf6197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ef1a9fb1808b64fedb31b39ffe38398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc734d939e35ee5bd2af6a71769bc1c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17a10db7a5e3c180a7200ce1b3ed81100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc93cd6df35255164b9492f94bc4d6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d299f4e3bd1df611d67606d1e6b866d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4687c40d8c56af24b55e1c5ff27818103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded97526f6eee7acdad0f3420f0f20e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecaf4aecd83b11ab63fff9c04c3e9ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1bef1bbd665ea4a2e83c2c7804cef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c721486004e5ad59d3302a2c93d19b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c98f10c35caade40daa2d7888f12cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618c3ddf991757361a091ce73f6c86f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e251083915950306dbc4d49e49eb30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44d582e5b298fcea9aab99eac3b858111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14410001fec9841dfab8cbf3d5059b85112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32b0d0766ce2d8986aad2cc9d62fb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705af1273f15e6bb0cdb5c2d24cbb6f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aca08c9484c4249c42922a5018a82c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638b690f73bfc1a07b47bb39bbd9df7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5497c583fe3abe104165b5333b99d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1876bfe80a9c31cb795dd7ae3f594118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148b0bcda34efbfda0afb994a3890d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14b6b2c4459fac167379fd225a70d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917a4d2a5bd30d5ca1443b60888ba85121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952718c0f4b47cd95ad7029c35513ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8049fb1eeb5ff0db185d288de16d44e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe387256422396700ba4b19737727734124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5f59e289b456ae269e19f63b1ece5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2ceaf6e9ef004d5a8638e9dd7bbb0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027cf7974c03ef9191ae564851b3fbd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512073af2c5e3cf9e6f80032da54cdef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c7484409babe8c82b4dff732f17b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307cb95223221f67f8e1419ed6666d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454946e9bfe8b34bf7d6e6872d3089cc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50150bf8d0de2ef2a9839d44837f2a23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e32f7632966fe41f22515bac01069133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e631a052ad7f72fff77f8f787560fc0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fac04d683e06dca3ec947f8c03aacd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713ff500d04cadf2be015afe81dc31f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c2e6e52c0e6f582f6c03d6bb077ea137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90d7bf0cf73379b3676500ad6e9b04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f927b0147ebe05caaf28104a6bccca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0da0e2caab3083c4c3887f0fcc794140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a75ac513d967f4b14fb5fe181bbe35141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90311b8bbbfe74e1034f1e470e3b3fe7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c2a4dc0ee2a7ac1544730294c09f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12e66ca5a1db65941ae14d8fd14881144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25670750512385bf9be4693d97882d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975313bd21300fb5b7827293b091de92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab654b8b146b30d96ccccfa9e5098ab0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8d0677293e2409c0230ed0fe84a015148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f062e285876c016a0732836763b0b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d60f8fe11ba45d0f857a08f498ff5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bdfa5e3b43f71975fb1c8958c678f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96af8139fb671386965cc21682a64ed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4aabede372dafae42c1547c1a3e6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e78a83ac0e558fdd9d1ec86fd0887e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e88df0c45a6730076cbad2c9110cd4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25d55d9f1cbed014fe183ef70dbdc5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5dc3405ea2e28fd1db16bd71c685a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72cae88b7d1daf10f6a4f407e3f003158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5773ed4cc4bb7f32bdd9fb6151ba275159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34a487a88b746fa0a68ee777445dc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0b78f98d205df50bb39fb1fedc733161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7d9a972bcd728db2813877036a12b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81811d423533b7fc08d7f6bb9b9288ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95f61c6b79f66d8cb6c942b06d1d9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9af4f0b40258f2096f70688e65ff90f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5244dbed7e74db4069ce28bad6f6e1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cdd3dc1ea2d7ef2f46287bf5d8b4f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a53b664d73e4da4e0e04878eec9a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1e29ddf7dfd7322e7a9f60e0616f4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d606ca01f57d8cb8e8a4e49362f2415170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae71cc5683e21984f687f677f481f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9313670c20a945bc91a54bba6ee2e61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dc1a194e4e5ff4aace7b9b57d734d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e987ba866a1ae384b95e819c827a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd6555c3a30865f50daf0e6f79bd77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54602a5f8def5cb887e340227d4381c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd8d8f7bff1e40fd96db8016fd6e44177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14751b6dca3044efeee3849b50819ade178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899fe43456dc13060f8ee51897d61bf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73606b960d157b555daca7ed4ad86855180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a0b30966745177d3151a59737188d8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf0f6fa744a666ff7f5807411d56aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21def3392f5e7aae7be8e2f95f6719fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98208a9e7d9ab1498508a0109af896df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec95b937c1577a26a863b6b4f848e41185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afa122d46d5e89a32275c9df190ed3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c289dff85bfbe9068917af647087d6f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df0a97d586367a30992e893b22156c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54305a25e51096721ade1713a19d922189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6cb885c5879c14625af60971b1afd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd69f1cdac8b79ad6bf7e39393e4b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d973214bf11dbcf74ca200f2872a451192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9b224a066e121adb52b3872dd638d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735f1cd990180a16f1d47034eff69c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c01b23a4760fe902938af0d78fff7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dee31d269b2ed1ab189cf9f693cfc9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f50c59076dc5c18c944438428a622a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fb909634b4f71325f3bb47700e771198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60745037bc79fba5e870176be5b4c3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdb568fd34fda6555c678d5790e07e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf9bf50298dd89ddbae3219ead4701201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c87c73c4908d85a4a7467cfe5a2f3b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27462454d28fd4c84b1eed70c04793203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454edcaed7bb2aef4e42b87f4d00ae46204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfc2c72c002d37a41f0df3be791081205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44508a9ed13164ddb8dfb9d3fb03db38206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf7e15da66bee71247adc50c6bdfeeb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cb8e7f6a84f38752e96ba63c8049f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b92823262d70883e8c9cbcb2478fa5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc939b0a8dd734e562d9f914a683c037210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86239f45bc0702c1a19979a180979235211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce017ffb6e2aa55fb429b454bb73958212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f3f48221354f4c5422c278df5a0b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a415c1672f2045a112c8cd9c3fdf0c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0c1d05849c480bbf5c1ad1168b278215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58d3f249f6070433da476bb30554ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9e87ebf2e99fd41bc945a3fb5fa9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ec62093eb5b8be96162bc05593b5c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ae8e6dddf312d218b3cdd1c14e1e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16485e83cecfa0b8f9cb335f4bb8b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30954ddba65811c4adb87290bc831bed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b321a9e2a34eddaa4d125f33eb356222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a784993e6714f246d1022be449b4e4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0751ab9b3ecdd0adfe279e015ecf2c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9c8618acbde74c56868b1616ddbc4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ce8e5136bf2a0e76518d22d3c3610226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56947e94e600e962a3f54f438a998207227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f8aef6335bb3847c2fe59bae84653228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b88d3cf501d166a78ad03d3f73ed3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55043af262a87fbfa27d72dbfb41af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204e74f65ef30c9653e1e7d27490bc1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360d620c4ed9fd1af31b16cd93ddebc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff55f616f5b6000485eb6dbccaeb5f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee1584ae6b293b878d9dc82dbd728f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f2453e5caeecdbee0cb918b4b75cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8fd580786bcb1472e96b700b929f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c2ff70195670a91ffc81f96db2b2a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39a4b150c928fa0bb8227999671b03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12022a93cce02773c94bb5c777f09b6e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c2699f1c6c58e37ae216a2ce08858240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9be3a300b798f1187fee93944fef7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3b00e0dc57186207d2c248602472b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd650a2255a4eea75d168c8b849298243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d50bc31bb7d24e00a8c8a786343c70244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6428500f2248aecfab5090f2d63c779245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a4ba02993db9ad22206ca8a8dae72246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9995d25426a7170ba0996f39a28d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d86fb59514a3fd3884adb424314f3a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f66cc0f2d35cdc2b3c644ba4514d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0085b3743f7a05ef0c591bad704b74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea785f74639799e0352cd2c8672a636251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed6397539f17686664aa5e423a899c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42d83defe637c7048a957674236193253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357881c64c48d9fc9c93e3d69bc87f87254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acb98a4c8a9b797f5f9d85035a1f2d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272a0b2cb750676cd6a77c02d23175f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684557034e0b7021aa8216d64279ac9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de968e8fa8f5a6f354fbd31ea10a13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0354a0af2f1a6064a10d422c427f8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15fbb23407aff6f2bf2b946ffef36c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34198c789937974b1f1116af33ac41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757166f512393dfb0fc46e34e0851559262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff686a5111250188a94f007b243f95263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a7be72e54580816fa795e0253b415264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5b4140fb05dbde51caa87fd307e00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f48c663eb723d657fd87c9e3303ccd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c07ce13acb00529ca8e5831b0b7c21267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8239965d838ab1d0ab583fd77072358268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad46469091368db274c33164c68f5f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e28f88aef7182ef405fa8d1c1863b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537620528125ea2bce669718d4842d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e4b53c01c26bf23e164a05431d1cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a582b7146dec014c58b78bc0eec077273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd272785cdc3e39698343bf75a252f36274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e6fe1c3b2e7aa8a8fb584624f4f57275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802117a8433d5eb06ec5237bf09ca41276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fb889e05b4332a709dc93c54e75b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f736e702d44ef27862858e5b88f473278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688b4acd04880b8538d14aa848e1cdc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0bc05f25948841a02439e70a47661280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862a117a5d23742460f3e56f83c9503281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877e2383a80ed14e1657b0021dedd95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95401691240a45ae490605846ea89a49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06e5e989f066dd29299f174e4cd1d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3eff776329d8e7b4b9c59605edc6f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7355088added94d23cbebd379bed3dd1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b48a20903a80b334dc71a72657f09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa7b5f0311e7b07b7913b968e491eb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0408edcd4ebf84266e1fa5d148327b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951c742fa663420b14a40a7359d2993290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f60e870f43d1605609e97fdcfaadb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105cd512dab265995b2a27b97008f79292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb15811028e88181e30319787dfd61293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3c1851491f60230a7afe5640d91a9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea72c128f5b700f73bb3b412b765abb9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac4483fcc2a82240f85e9fa23448a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f839a41c0529f18403144e35030fb8f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd74af212b6c1f266b336c80d6ef3b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c219822423f1ecc8beef993c76cdcb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f486d2e786bf53a3aa1b09030550796300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90f0e042a7ab886a21a8572f71251a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87a70b8e57a2fbf1c7f70abdf19157302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb5af9ef769688b97198be268fcd01303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6d34ea2e96c6c048a0a5602970fb2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6731e176a0950caf9a5cbb49d8673305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41814d6c4e46eb0fbcd71a090cab7f0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea2878bb16762e469680e4dbda58430307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a240bffe6f5738dd5ccb93a1604ac8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8657dd0d989f46a6b402403ff00b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3faf59686dfc556aa2ec7a8f4905cb0310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7d0a15c396b146331d7ea3031c3d51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511d6e1998f03e124a818b830f2de6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfefc0a9aedecfd8131fd5b3cafff833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dca459be29cb35775e68e233a09224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20a3b3f36283f51892ef24049b13575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183753606c509e24e14e0c1ca154dca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bdded8150efe6fe2ba62f985a63aca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecb15dcdc36bb5f50ddcbf72701e3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9be81b4897573a73423578eece23679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8e23339a750fb205e8242120c929610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3968021a5d8c9e5e1c051e1adc42011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd09605cf7effbc8c2cc8212841586912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08a3bb055054ec19ae09f1a6cde2eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42938b0906b396fd6b4b476e3c5e932414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b8d56dbb63f5198bb5587be1a256f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8390562415ed033d6b9db4975664de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00b510ed6b3b4a4eac69276c7e4df517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16741f377a20a5fcab5ee281da4163c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc0820dfca9b6d623e23ff1f259da619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712204e7a239aa08a19af78d6aad57f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c593e42060b9b0f9ef3f6372f0f4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1a954f94e9e61f4afd6298d1a2f4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e8c4a7f82b2b4a0733eab31e1279723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a31b86fed9cb1f05a28150ab8672424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bf1fe722dc56349eedd1317880be825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a25e16e9fc53217f78a03bf970cea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e282baa6d883491c6c34ddcea7e8cf027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5892d4a94e9cd314b749429665210f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1239bd017e27a3b9b9bce3defb735629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984f4c3efedf19240a9a4ea5bb1730c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364347b8d58dc712a94e5fe09c30bf5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be318f81bc26730adb9197d9b1c61bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a752f84ce5207fd490bab70a0ac3033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f60efcac966c4b7fd99aec966e151734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608c85c988790b36a53207718ee4d9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa755931edad4cc439536d63b4bd1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9c2755fc698b4326adbb9070605a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c461189c59c4a575af5d0099e56e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c998a9fc7d102dc1897b462b6672ecb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4298ae03a014dac30084246ad13b040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea042a43aa8c7e4db76596bd247852341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184f002598b949ce50de75f4709e63842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c62ac504d155c41ba6ef8da3f24ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738e657ab790da2c74ac1031f03737244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f876462906085ccabbf718ba53522d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54c74ea5a4b169b585df09accdf44446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521a569358b1a6fb37920dc6ed9a77547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab9ba4b084bffb5059ede246c9384148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bf1cb868376f49490d2c92d10f47449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4cac77d0abd728790631667f9b96f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d13f6576bade81beb699c742ea067451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dd5878429a04bcfc910f3f1270b9152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c35fa6acf657f5fd6cd5aa8e5274f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a2dbf9a7ffc5342e2c9f797eebe1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bb500227ce27986a63ae2537bb85455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e9e96e48b42d43b276bebc6dfb53f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecc197c4144d84ea86f384da84c35c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d57a8b12ab34c9a9da8f06a5f48b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac51b33cd73209e228f9c1e8fae1de259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712ade6764ab23c65a45f89cd285ab760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f42c4aebf034b83da6066d7dc8fda61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b2b5c8e183620ad1b48b2c54c945162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbbab791613c9ac4a339b89a10d70963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76cd43868882b4dd233f79211ed9e6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5c8930168734e519c1a894e81cc6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd92f6c05c740b93fb2eb7ba063e4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753cd0f9ba5aff6e5fd7258491fa58d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211db08629a2c9e4f869df4c5f08875468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc0d00cf02ceb358ce33fe7b524ea669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567777cdb4633c13c4943e1db7a6eee270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5faeb8a70970743f774b231c0f18c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47666a1597ae3fea29b85c1d5c73c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c881fe31cc8c5c61825c035bc5055373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f14aeadb4592d13694f42683bf3ad174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a34216406cae8f13d8ee22962675375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8056e87de018a775112beedafa2be076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266af669a928a49d8d0e5cc6c2ca14277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b06c22e4e0d4489120b428b85a06478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baaac568ca86aad409f6d254ae5ade79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb646f3dc58b7880b16501c985c2cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02a1175625963880afa98b1c5a617f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24d78125fe86aa7a2cc475bbd713a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b85353cd90c31f3027e49c8b1e0ba683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8624f9cf7b9e1be5bc792936b6f3a0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bd339c0be8430cfc8bd6791e085eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592bcb7fc455ba35be5db84e7e2df7c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db6b8f0f92474197ff8b4b9f30d33387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee436fd03e03380fb31a4b0f7ebae4d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b6815c1597022b4337d220a8a65a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155da7dd66370385f30ddcf9f8897d5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53696067a96846e6c2155284446d94ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c9c94432a8b54d0e8e8fc577a207392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eea579d48841aab1f610a604c5311a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab061c211e5b594eeb980b09711da094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3f7e5ab6f585a4f92f9ed68af701995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ed455446b582c118375f3339da97f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e299f3a2496875cb0157f8e0591fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe057dbee89f6ee72977a575a5cea3c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d34360d596e564cd3514e4cfdb190a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca1e95d913d1e3168012103857b128100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83fa89944162dfc2da87c70604e64c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0ecf279cf63410b02bda5535f9242102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f861138eddc824b58334470df97dc82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8dbb62ba1521173aff509d26708ede104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252aad518eb92f049f7f42de5cff456c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5e5ddefe629c9aa757c0cc1982761106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e9c6ec8f10d76a3e0bcf91f43c499107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff33d893f09a3c72cdb6af5aa673ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0469f2a9818da823349e3b3f0442b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ee47db46fc719629d8aaf7ec673c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944aa549e7bd23e03ac13abf7ddd4f4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a37668593916232626405a3562b1c3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbd051a57796524363d5b9211b6f5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ed0687711e348b43d481e9cf800fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808a32f65fcd8ddf30e69d2b3d0a232115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b62132ec4e6ce4a70fc3b81a7b4b24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2905c8bebd22cd65d16752fa278178117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3baf57498d5f1f06dca3e12b8969e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed19b96a97271022f859b676b427101119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5891cbcd15e15cbb76e3b560d3c2c20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fd3b0c8640ae1ce76888060b75c5d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c234f79f6738544724ac1bf7e8eb8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12cc8065e96904049437c9a3b8f900123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc444084e63ba07f69951e7d5f1231eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93eeaf67a18a49f3c88eae451303ad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b59a8a12f4a31155dc4ed9d5642b7a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d240cabda32c09ff6a7b945b5cd8426127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4bcaa0563688f63d19e8d05ffad42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629773d9e2cfb1aeccad6d399cfa9e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf4243e25e0be77529a47bac1f133e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2efb68a04bb15a6bfdfa199bcb23ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b398ba378ec2ce61771773c91ab3e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64558ce1a87c76a0c1e78c3232ef1d13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fb6ab5c72e762223cc2fe95d0f8f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360ae449798441a665f97523f31ed03135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a34c615d0d1c37ec797a82e194e30136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ac0b230e0a5a8a00f2371b82be3a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c810f934f5dccf2f31af9be9aca0ba7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352b254f52e8524f4617127ea828281139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71916c6b3d1c35b1d804609f700e37140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa771e9d3ee04736133010ae006eff2d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa03b85876b1306b6538abe6d0480d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b28fb7e2409a057618b954325eeb4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001b96e2504898177d6d817d55f5f50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb203946ce7282342534fd3533139f1f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274b9496b2317c7663c0e2ae7b013e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab124560247772894643f846158b7d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97377e9b0592b45ee34e058d3199eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc891c822f7d3e0cee602dc05ac309149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241d6342a03cd812a859acf1e0b90a9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07952c676124ca1c56fad864add25a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb6df48b00bb4570c3de0c40742c08152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480888f21e05eb40d736ce07bd3e4b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b28884e1ef33cc1d54b65941227880154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841f30534298f46d416c1bb7cecb519155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cd5dcaaab7d334b6c6eee179d7c7e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa00dae331db17864a49276fd0a7857157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31e734a2cda794fad99966cbb6d2dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a5d39e86edc82f80cba78b5cd7958159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7bd4fdd18e93092e80dd46e15ef09160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72bab2c113c805a2ad05ad80032b85161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ee774fba49fc5067d8dbeb238debe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d270d163c745cb4f3eef08fad350d62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4053faa04b37e03da032c7d6aeb850164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2d5ee87b7e646336f7a035d16bdd3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe96bd13df378ca8ea87ecad66ac97166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf7fd6573029f3a611cf9310c29270167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899d23d2c5282a27ec5ee2465b304f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d668a8b39b03d87bb5b057048d3f8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4727cbd4098559d17ed46738c050263170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30feb74b02e3a331c340e699868e422e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b204b7abe7db8b1c2eebe0a62238e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeec0e06aca8d555eef8f5badc8b3c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8d0cfa4ba541345d03d20528c9e20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed79d4fff2e893f3e842813afe4662175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4d69028219cb8471b1979b447818b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99804d96c1d39ee3f5b649c4cb3c4ee1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013eae19c143b220eed8bfb1a9285a7e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531a0dda82c887cab4eceafc3afc97d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27e40716ba6bed7288febf8238c7d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1821aa453b57f7984a8dbbbc5c8fa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61f8491ffaed32cd99ea6ff36c910a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f028d76016fec50df8f5e88e29b3e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939449dfa30b9634634f6a7368eab0a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480cc12189feef27ab48f9b617ae2ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9d5cbf89f23c69044e6ffc828d664186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69df8994f233cfe81e9c2ac56c6a111187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fcf40f20b08a9439b69cd278abe3b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffae72e79909c746e4c25a3af537a6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b056bfb893e7aa5887b69e36219ebe4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad04f28303139ffc30a2b958ab6950191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e458ef81e480499d70d7780ba656d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a178a53b9749210745e41a89d6e9669193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09f0de559b622f3bf2d4e1a879dd81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691ebffb94a12f8a8701c38deb9bfbd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19662f055c1f24bd75b92039d3aef952196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093488363c08c4115e157e79bda79c17197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812fb906119932d583ecc5abfc953cd4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c789203d784fe30bc92d9fb0ef0a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69110ca3502a9305c2f163b5c57807b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c17ab69718936a7b0551d106fd80f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481d92c1d8975d98c5872cc966c2439202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f4434215b368aa431961f3cd88f0d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c03884b9fcaf15d9c5f60694856ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339608661a349ae6748f57554ce251cd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7588626ef8f315883eca902b66c94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5617acd0ebd545b4729eb1fd1f5eede207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff130a53c0613e60fd3717bc045bf27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041796290b50be0d1f952603556b722209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0380a1bf15be979aa610518ef6da6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbb9bce5063013126209fef3631a89211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ffe403edca744807d44b084ddf74f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609c37ed2c705d94f4888647fea887a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ea0b86e76560481c66483dad89029214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee11cacb7049ae3e1bf6d98cb04e0a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7628b7723a8fa19d6bdeaab135998216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca90fa860d87d4514f7ce2a6f7bd688217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145cb52d7a5a4b6b9de257dfd3cc4ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff98c85e66ec97fd57edc37a0d8119219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429f49428a2ebc8a1dc97c9c3b30502220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995925e0b3ed6d13f10b2b13d39b38c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79da20f0040e32c7af0a1a7e7c73fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125edc3958eba8accf669715376c5472223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dfc2649b155e7158e349453f5341d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf07150bc4be883760631ba29a88e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5e6c349ad4ec552567195f777302f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f81bfaa8a81c02936397496e76d4e3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2221e7813ae1cbd16396bae08a09009228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e84ac7dbfaf8986e1335f920285e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490b3c70dd47208ed3aeb26bb4a2009230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3043e5883f821ec3ec1edb58d0d357231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76e83d5c6473eb424177490267cdf2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40354e314d740443979a2ff09db16b2f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22156c8f6f3ed3438ccd9278ff024edf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84719a655d2a2ed5582b8ad8439b0b8b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c17d17aaa3562be245e1c553fe0964236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d6a020dec809e921f86faa5ca363a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00127382f4390a17d06063f62ec82f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f00a37a721727ae8c941b0525d4f31239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113c597991a99d4fc1100dff1e5fae2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c76373831c3b0d6874573c29e68f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ee536ed87b4769b5390dc7c1a8686242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b037f089aa3fbf00599e54fc85c32243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b2c5cd241ca26858808f1ba35aa50244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbf9114bb46e6eee045335d4a0e602245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91795ab51e0077937d351f143fb596e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a948a2bc52dfdbbc321642c920d1f3f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81dabe3b18b1a04f6d874143423b5e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a95175a12a74ff260bf1f624b0d16249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b16fd9391e86377aec53f2fd437124250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c887e19f9b3b3241a7dd0c6aa8a813251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1141974ae9a904530b561eebf4181c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c60b0e7a7f46344e7add340960929253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea034052bc4d949b0cb2a1d7ffce0650254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0466b92a01babf53778f0d94026a8a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829006b169e97d6d2f64c03ec512ee51256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ebc75dd145428ef28c8253c0df248257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd537a962a08ef01b7191cc9a43b7c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca519bfdf7b4e15532eb373eb8c6bd05259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84308b71f46f9ec16f4a7e41266eb352260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc0cd8deaeb585a436f1e2a6e83310261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3cf26f73e6b8a715bb103d6588dc4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e586b0ed0b63e499664e367baf0cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7fe101048f4f5dfe7955cbb923d57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e01582efa7172fab1cdb90b2c818c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ddaaf8a34e531e00a479e73a6bfe7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ba61f6e9eef83320fdbfe1cfcb6e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad65905478c38241d5af8e417f1e286268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84766c94259c1aeacc4cd9e1bf9a4bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be16b1aa1b62c7ed58e696cdea957f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29543d49fba334979cb63a8e331bfa77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b964eb50a334de0b465e58fd00263bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2101b9a038eeb595886acb565690c4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d562aa6a4bd33251edacc7f6b4a06274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f098b950859fda3810338e9094fcf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcc4f16b149a6aef2def8b3b1fa3c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2a02a2bdac84f174a861ef5f0cb4c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b70a0d1b96327fd43207df3424a61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadf0427ffdde2abba13669c94d7a2f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e445e67c2929f7f6c2caa67d00a10d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5a8135c0ae6e867707ba4c2762fb2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4e183dd8f22c12699159ba7f6a36d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155165c3a5c5b642e6489d9120f32acf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bd451476ebc645b81c90e24bb37f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9df30a08d79684d508d4bb6ff1ca3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18d5d169708855e74c076386e3c62a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06e3fb0090573fc3c5e430eb2a2257287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a5ffffcbd2f0bd70c0e62732ea083288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa373d2c1e7f3a851fa7dfa35dca15289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8beb2a6a862e3f0fe5362dcfda892290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10028,650 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...188 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>