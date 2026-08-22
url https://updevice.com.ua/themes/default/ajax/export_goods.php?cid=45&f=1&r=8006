--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1336,51 +1336,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756af3d89a237df14e07611fd25a29901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9710cf41ff7fe20f45fb27cbb622c2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce3fe022c1cbdd5c962dbf7b6e2e7e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127feb4db03b542f61491abefc9901d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60996e28215f67e8999e9748b2928475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d99785cf00f8febcf1b50bfd3d1336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6db6d1684e9666af95c838b30da037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22e9a14addd7078428c4b41a2f695b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958ec58702ebef39006a5b0f3f056c09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b6b95c284bd8310cd207c58dd1b0f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d026aef77eb69a18e48dba183c4bdf411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23b583c087404710a5c119f40004ba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2234f61697dbf8d35f78e0a04c2d56b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b55fee4a9731be57c28c3883218e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4eca82a89f2397cd4277cdae56f4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3b641bcddfef599613b95dcc066ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5a323f2326a3f37274c7787070e3b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0b1dcb2629d23d4e93e98c7b87c7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e53809eacf9904dd399caefa91ba2d619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52994e93bea68f2bd156cf4a30b96b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78780c158d01fa4a972cb94a113a6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25032b40f15bb500392471924c834e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c7844f6d585d63378ea4a483774f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18bf6f74486f1086a168fb61dd865324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dac9b67f3e66d509eff0f8ff90108e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001fdbc7b4504fb497800ca7d57b98126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f135321ec5f42aa9f34158d9c88e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773617eaeee91d0cc2f7cad7a723455f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005eba2efdd97ce817667c0617f34e7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bc16706b6d6ab3922e9f2049d314130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca8b12d95366763017314f1aca559431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768d56002c43fba496ad4ee3811eaaf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2a62fae7148a5f3236d349cd55ec633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aff75dcd24925b8ad5bd2ab767d4f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1deff4a917fa409cd0a14bd9aefa7e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae6a0d6c76fb87d5418939ff36778a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f872afdabb766ca0777612bc143cbde37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7c8c8178ea3a2d65289954b4a288b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121df78abff7647f229537925b15b6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82134fa75da0d4666f439749cc022040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5f7e90a41531b8b2395e732c7221d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66e46e7048479d1e47f021509e2d1a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681cd3d16e68d692daacba7f822bb28e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5f44c4628bfbba07b1187016a384844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa04784fb40f64b758efbb7af818bde45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a3f55c1007c33b17efc9020a34fb546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9f08deed7a9ed3a16761b10527a0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f0611ebdcb5e1c0a9f2725010519948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891ea69bd91b4958d3491d52a04f34949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974458d78452054e28b991addf524e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a77268c60c30bf954d098d462b00951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660054487c0fd85e170f8ab0a9adc53952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6ae7b60989747e803d13effd60a5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234d8384a5b16a5de3d5a3ac7984ffe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1cfb4580e3c052be69ee6b02d54b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af034bc97e8593447e0b734c61611156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c75c35b5fb570becb7a84512340dc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1321d080c5c2d54c57e130519637b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7d8dd1f8dd83a20919704cc9ea73859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f4814be73fafaa06c888a4cce930b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf949a7991846bd8bfef8b5e4f6f10bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2af9ab0a3b896b9ac53086ba614c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ccb8025fc625a38747457aa76e09cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b33a28af6fc8edcf3b744eae5f32b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17999c29a294517ee0c00be8d2678e2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b246b78e29165860c9fa056ef95f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f89013ac5a75c36e0719c3b829ebd167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5776b345e69b492095748aa4e117d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41644026af4dba4c4fb3bc5b8ca33de369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253ded333c1601e8906b0d9ab1b84be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1aa65d732f310a655c1199a75885471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8ad940a1c26ba575f593349c36e5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35aae7afafdde10972b852a9030b0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d9210d59792cb81ae02b32f3e8da874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3946684234885e57dd3db0b4544a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44361fd1e80d2abedc37ccd79947c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97200d1302f21c2c3830db77069d4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311b1b4ea2f1e4135cfcd12315805ab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b2d3d0688db0a89bc35ec9b5741ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34dfed63d790096fb64882ca97ec7780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f837f93537b4e5a536401ec21cdefd781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85927465894943c4524a44a8e7b6ea482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38894a9a28c221778ea845cd65a0c79f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df19b6aa605e85560371e17023e77484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0da0f8718d172c7520231e5ba30c3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca90c4f09ea868c195820f7da0f9b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6b37d06e664746dfc962f6444bd3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee27c942e0fbb62994e0d1fe27602f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8927f72cef8f57d82bb2e756be73e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380f25176048cf7d9423fe1b8d0261890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909431f5dd55c2fcf401c47b995f98291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcce7d783220183e407a9401dc9743a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b2cdaa458c5fc774c604d816ab31693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac567f8c89a5d97d5351714ad5377b894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da71166171c0d6b28d961f1e681a0e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91090a3894b1ff8216f75dd68c252296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ddb87e4a590103b81adebc7a8681bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e3d6a6773a2ce3c7d15f14be044f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a50d0b69767e3435790e2009e2631499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823804d27a55ae6b03b1b598ab7e67c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8765ad7dd157182cda183ccbd5a0e7e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bd19a296532a972bdc243c552b808102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd1f6c2ebc7d14b28ae360f7fbfe2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116bd2b4ad2c50100ecd17609dcfdb7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67a96304ea862320c0ccfff2e7f43a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd320ef1e5197b47424da8d7d30f1d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb892a82413b7d0cc6013bd2e1d89cf0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237071daf64109bf471278d4aee0783108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1380fee015ebabcef5760e381fcb82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf06fea5f285131bd6c48026a7b952110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7c0dc7c104f82a013e357f9d8703f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19395adacf175c9ed647355cbdddf9a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dc4a87d0722f6a88d2a853bac061f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657c7fa15e8418076b8b49d6907368e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fedae476a302819a37f53d611d0ee5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900b58f843ba82b618c6aa57ae44f6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4e960cf5edbf862198ad4a180eac7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aca31c9a1ef5a2968cb79c76506918118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a072e7c05dbed02f70627f872b965a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794bc7bc9822f8f6aacf95a89a0d2a41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46edbef543e59dc3878b27c84fd0956c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ddc5a64013a3b81518b84330c6680122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b940d2251282e3407228a0b3a08685123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae12cbdca006cdffad6890a8f5433f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd01d2b71119df594ce982a0d65f8c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9108093a110b5e6591b1dc1ca923d60126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb1f52ce8160387f17ea5c81943f7d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98bfac751edfb40bf9de313e2f7801128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4499bbbafa03da256049be308440cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558db331c491e6b522b914b7838c871a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34d57d18c9dac2a0ca23f1fb657a97131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44545e46f6d3841f816075e4e79d19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dad43bc3b5b55b9deb91ab91251d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469f850e1c9ce4e788ca890ec9ecc44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02626647299c855333b1e2c41018aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23994be9af8a7abd685fcf1652c3373c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4a1759712f4737a7ca1a0020d4b33137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff266b4d88abddbe27857838d99f5f9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d3794d4e18698dcc0ac4d7fc833b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df826098bc87672c54d11af14f4168140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d8027d5242889b91f59b171029a42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa03aae5d4c38b485175c6376dfd12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e272c064637fab0834116099b7f1070143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7eafc737d43c5d0f8f9b998b6d329144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66983f366e398de193548e60e571f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f19125a6c5548acafdae2963cef27146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a504c1f2ff315606f046fdde2b803cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e73318bb261dcf86fe324f0a73e48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bb523ffd91ad0dc3592801533b5c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ab4803aecccabac03d898ee5369d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6dafe3c2f868e7b97d57ce4164ea5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49f8871f473d4bcbe09b40ba50d7fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e84fc908761aafef5bed60831c03d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15f6cfe2414c2477fa91b21fcd094f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fa460ce4e8579adc63ffc073cbfc2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8edd88bdaba495ed3b33925882bc78156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c66e2383c3d93e1a3f3402eff029b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd07839278964de306ce2800138906158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4e645dad71b9c179d177bf82b0114159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201d7ed5ba1719a95797e34bf67c5df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07596fcf1084f1180204d9044bde61f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4ad61bf0f9473276fde7b67766f75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf0f0b0262459e3bdfd52c94f59692163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4363177370c1a45f8167dee7f771d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39131981841ebc5d89369e2265c35ca3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62e25ab393b8628200c353c53d0e90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418bb6d226979b407367034c325beba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9c6f796b2868569df36e6b9733dbd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8b588e81d1b58d6dbf1c6d9d44cc5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59257320988f4b735dc2423920a056170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dcfb64ddb1dea8617e497e20218f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fbb040aacd1859313c2ab1f5ca0c6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561802770fd15431f0edd52c87102b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c686bf8720589572dce4b8359fe57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7b37b09a83ef14c8ee3c493c25735175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d02007d8289ab7df00c5cbbd3804e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d90cfd702511d0b7407cc738c56432177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b23fb7277ff945503a0625b9f00b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979c54adad5a0d6b7b850d4c5a50847179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ff7226d9f412fac2c5a8e4b4fbccb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727c5ed772bc3e3f7e76eb14359b6bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c639c36c199d6f91a2472a3b493d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587dfe7d6cf068eceb923fdfac3d806183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb970a775d4d63e75b3bec813b45b1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e368013a203a4a5de20f9b44ff79a5a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d23c066ff4014814028a71c69d9f2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf59d35bf8e79ca0d0411d7ea63ecc3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911e1d4d0f509f5c2813f01bc212a44188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160fb0d2427da9a9fce8833045ce943189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c379392bfb49014f315b79812b5700190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb6fbebd03a5e2915bf7290277493e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a76814c2f1316be31d40ea28dd15ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11694fa29d81fdc68971c7ddbbecd0f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ad8050e2275d8cf777b803f59fe70194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca5a1271858be7f357fe3b0dd9d4fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e452b061ed96a8afc67d21b1a4130196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd57388ea9f909fd16cf05550a7e60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea70bdc583ea27091ad3737b39ce746198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91957d90f3a222e128bf38c6a64a5121199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3163f2b04db9fa36049cc80518583d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663604bea6fe14938356add23bc80530201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae1dea03afbd1475f1ab01735f47f2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329c707f2b7f6985dbf104e9e09fda9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2679de833ef9f55630e408092e7ead5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd462f464d5f8806b312f59a72796da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ce9391e64846e1442e0a5fc3df93ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059bd9d822236d797839b9b3f9092da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709839dcb75916bb0b39ac7ba286e1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99458554e05621717fb521b83a91fb36209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa8a8f0abfaaa8289b79183f567b3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b252ec40ee07f5fa8afb7fa4bb32e1b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88445f1750eda0355e6cd2655821bcef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d46eeb84a13d78e1798a33abc0ff68f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d219ab0349d01289255d28310a6ef28214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad21336d7a88314494a8228cd44f58e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b49230d0036e016ea6dad2df23b74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8dc637706ad465f2a0b395863104b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489c832469dd9659051c27c57bef7fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a60812738fb64c24c3a4d2d0b38aef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763192f27d65b6b1e7658be653579129220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f9290747de1c8d56df0b72bbddb0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b463aa7242f0b4965b94eaae5f82c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58c25fb379c9e7c9428ce152b46875223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ddb2f91cd8bba7c80a8665aa9b3f67224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f93efc559fd97f6dd61d836b0828f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab4eb46ec958848688a15b2ced5ad8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45641133b4603dff543e1503be0efd78227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac474902cedfa72c9170664cd0c536228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7390199ed528abde3eab9578b1a9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb702cea4556f6b87e809cffbfecf3d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8cbb403ca3da30465fc5cee3fe59d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f01a285dfea106341af726a65d544c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8c585239fb08d9c8b927ec75c8869233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a52877c5a2ea767cded50e9c0857d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e496a9012dae90849dc9daacf00a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03055fbadf9d50bd69d36a7771ca387f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49807ec408cdd5031d5f33ddb713e8e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4908764430e34f5b0918768c386082238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b38e15233c05e25afebb89e5c37187239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef356e9645c3f1374969553ffe49cef5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a195288c12dd3e43e36d08d831f766241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf746bee6db7e68fa345fc7817a55548242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51e2bdaa26896671d1f134a833b05b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d89217641c8b7eb2157be37f8c922244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61640403f5c4c057998c7bc1ce685794245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a58fe445f1b4c6d66aba16938f38589246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc683ec73ddfbcf1ed7d112bb9ce918247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cb4da415d28ed4d0cc99f0eb36fce248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f705dd92d44be4109d11f1e10f4100249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135136531153ec3e562e632ae71ce62250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2db7bfc21e381fec2b48798af4e25251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a63630e75c699b7b01216c8386423e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd19a80449a1238c5d99414be0e020a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638a6a5e4ad551cbacc21b0bb0f4804254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601e1b42f6586a090976adf401fc3c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9008d9802b83cad8337f8cdf88080226256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3569edf9267aeff9a903b90305bc64257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00328da7c4125ed4bb269c41225e18e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455a86cb98955bf9fca5ceb12fbbb1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff8c74638a2ba2d7f2642087ab84d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5544291071f92e2d53b440ea8a07ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819cfb4391f9ea9ed04dad6f9214d85262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b39812a904dfefc9d3e8ab4832bd0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da090e2b9cb21724a0b0d3a00126f60d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa67be062a832b7bc50d83e2295f352265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574efa8ed7078dce207fd053c2160b74266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d544f022e49418a8814912c5b47be9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578a843814d7b14da25062f1e9a7848268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc901ff9efcd085c2219175688d9a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d16c265f369c27b54fc1d4dce1a6d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e31e7d973e6b549f1cc359b5578dcf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92990427ee1e139ab11833bb82f1942272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4cde06f4f238bc0310bc1812e6ce9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998697d16cd4ff9b7a9b0916d65236cd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d438a0ab726273f8bd896d09d5815275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6d0d8046301aa5dea9f5097dd795a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e3ae3dd09111545ca8a80907360cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1894132cf1aea295af3e50f7e7ac5f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5c09c2cdd011377bdcf4332c5e991279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27076b1213812ebcb12be4909cffe284280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85f2b8b6ae040804b9cf80a0cc889f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956d44cc8f22ad475603c9996d6fbf7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c0b740095625ad4f6017298b3d7af283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043732debb2fea70ef4213a3be73d6cc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b191493010ad96254000c2f2ce3030285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7d9e3cd20a28bf956b8ca61a040ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e785d4bab027dad4d03e999cc6e2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9ced97fe8b0e25ca235b5bc5ef489288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225a51edf874049f3c98637f9df3eea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f94bb6ac5dd6c9a7293b2ac7fa333e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612c0c3aa4ce4fdbbe48736f70ccfe3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db061affed6676fbaf16d6172e7ea2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81bf1b9a6925866189d1f3d1ff97e46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88891bd0a8a4ee28401c1e4afd7c31a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b182b835fc9a0309ebbdf70b15fa485295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f73ec429bac5d42bce79caea0b2e37296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25db7c84456a7291f526f956cfa9885297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013d2dbb21f45e17250d9f517d4b853298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7484cebb9c154ff8761e9fe3d583b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034417d10181f37a3519344b1766b19300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf39a9628a9e0dfe1ef420c36407a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e00cdbaaf324de4098a8242948eb9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7d5bd0c84d6e516f083b91ce73548303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc488a5e2f2a79fe24ca81d2f18fffb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1521412eed50702e0093ea9e4fd29a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f80feff8dfe0ff3bb71572603dbb9d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a3cd1b1b73744696de2521d5a5694307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891de25dbdea48b2ccc0f0f30fff7c3b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d35b44e1af932d1cfabfd5bf8ef22309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722870ef9f22f98c1138d9510d9a6be310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d2d0328b2e869a1355289937405e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec359f127af87427d92d5499724c57f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0cb7ef73ab50842a6bc641d6228273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39effc3964e2de5e265ec973894a4d874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956511e6c56dff1fb5e1569eebffc55f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cf465efa42655fa79586d5ce2ba766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ac5124d29728c32e8c16754175b9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2f7ce7d907b790718ab9b3801bd828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c45e193ecbf8017028a45005feb11e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d6a80ccf768fe59bd44b5f14de3ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554eff1aef59af9171ab9c16ec18357711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871654ac31a49dfe41a414883d35552112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9d317ab6d0f195905a65a4eb441ca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5074be37434f8262cebf55b47f368f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d773c489cada7e49f422fdc23dc0c215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157ea6fe2c5243819abeb2e9537ee7e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b21a22bc9eac42f42677f2fb6ab8f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac38d1f81e8986f9fae18e49e1a49718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e569b47d69a0da2043cf736df5fba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b8de3d7a9981686bdfe1d7c02d3d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de40b0dd871920d21986ed27ecf18e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bee18cb531d6de1c4291344426fde222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764e609b3eec27a31230390cfdbd54d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1fd6ffcc32638fe03c37bc0597d7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1866157ec07629cf2070b7c3d14d4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7af633ec4341b5e708b0a1d6dc800326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5548f4f73debafec46677597d00fab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44971131f34757c9e55d4d9df4a80b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3733f5c720a496026a97ace24a05d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde45935587a77e46ddd86501e0f9a330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c855e0d6def00b921a18e3a7a83078031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e38810858390f7a1f06b4dc2b38e832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753f01a9f44efa4a2799d7bb824ec5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bc347549b99ac8e230592ea9de55f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d03fdf06475cfe188d3a2975819db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d8202460e1e2f79bb5c0a1692d0cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645583f712682cff49bb37ba0e2f042f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55250ab8edd32b684d4c74453cc28e8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1382540a136ba2ac2acc0e141189c1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c699fa137c22f00cea53b95b950e63ba40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6d8ec268c8553c18e3eb144d6dfd641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675004584a4e86aee133eb9777e6224342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9de5de8bed065d7fe6b42e7c48c71143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc3ca87b573a5a2bc7c03154eeb78544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157db67f998910b2d9803db69d3d988e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083ce5d087d18db36ea626789be97dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49cba6e6fc28db4ec3247aa1f72a9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cac5bb4b04102a2a9344010e3196848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54aeee51a4e0a6704f6cabe5e82a6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5ee04ffa3687fd3f4aa7e236fa0bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951e047f4bef8a94fbd59274a5c69d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058cbaa285279b01dadd2b3fbc8613552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2952f94c360a50d84ace72092e215b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc593edf4e4b5b1440248b3252cfbb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d38a9f2a86e527428b6c334ee353755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cee5e8ac3191c96e6ecd145bee473b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09784a109d2cc35979d7dc80108d4b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70307b9d7b02c1ece4b2336f2a719ca558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f47bcac62bd52febfbf8b8dc4158f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f232dfb2c747bbf177a3070c34a4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eabb4763f8cc0031bf8c75751bfb361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c3a4d8f4ace921e44621d3778c27962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2daec9e0add0604f420e513b5a5fcc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560998c64d9bc98f9ae505e8aa386df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b6ba9a83762b52c96c6ad5747d117a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc23bcb35dd78d02d87150bb954585666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd7549c7fba268b5663d22c50bb31f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3569d1f17f95825d14ee2cf23e98768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab8141f567daa672876b970638d14369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826fc160e7bc7ac391c8c415234ee1a570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4108811d829d040aacf02c23fb30d9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc06b73cb7d3c9518758174bddad7c272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcb3e95350413a552110c9229eeb3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75254b05869fe9c4beb915cb0506a84f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846e08280ef8288dd1fe0570bd1c6cc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137653a448812140c92168135ee5b1b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5ae81f14069de11630623bd490da477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa727c54093fa7fa7ea61b6a3bdd02a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976639294644857120530fb9a697478179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78581e6b7c73b27d656b13dba7bb6eb080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd055d610432dbf437bbcc78ee880981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a31083c4123dab21b29ff207cb5bc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512c87f607946f64782f5917532380583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5096c83367bafaac31f893093bdbf6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dba49e29677093f5e4a0fcd544b1c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125e9703da4ab6393649b1f82174a8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346bbad767c78a8b02139f92ee81f0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01886a327f049ae7fdf21ddf41463dc088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90bc1eb8fc1e7ebf7fcdba72e9c37389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc0f9fa0f1df89acbb356b8526b73190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a6ac98191ecf575d4abf0ccc9242e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583dc9bc036c5babb43616ebd3b593c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01578a35b6a2bc766578ad50fea81f2193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890632fb1e5306034acd32d4e486c6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc64e43e826a7192ae24271f32a16b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c20396720baa6ed667eb5254e646d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9839c64ea8158c6a2436c7999d183797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfdbaa9cc6d31daf9ffbe3aeff5ee098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfae6ed5ae65674de86ed381ac6bca099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad8fad622b2b09412820580231271c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd577015a453386b89a37e282716c1e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558ea2e3ab42ff90ca4c3b5dc6cc733102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ab617dcc47eabb0f73a484a291c39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783f05002b5090a51f32587db448125104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765589b7cb19856db9263d5685e7e36105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b015af94d668a4b0d1ab30130d0aefe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a6efc33bd5015c5855ffa7e2bb4c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d32e79723f99ba31f75d0397ac077108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39beec6129bf468cf879c1eb7e2367109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8a21c930410a4c8f6c3232016a5f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a5e17454ae9e329e0fac32e92279a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65146d55f9cdd43a025312fc588fcef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99810e44fc6c586dfb49f56f18f94f9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b64c7af76378dbc14c97ed2421b651114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ac66fa2059afff5ddf64f3997ef8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d1b2f87759400b91e4e447443e2b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416852a148bc2d4111ea2ee451d9ddd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba37d015bee14995ead6b71e06663e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe07ec4a25bd1ba551aebbf1dc82d1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33f0801aa8ac5f9839bbd9e312a11f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b09ed2d328350ee63ff9c28e0adfe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142e392fc72f0d6a3c7861e228f5b63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693969728f8ce77a24d92fd875f595b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f755883efd5bf0bcdaba95623dca0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2489cb9387248d99e3ee42927a8e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115999729d984d1ec3202d5f76123b90126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f16d4126843206471561cc6ef4eb4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1735540c055485c70a2f951ed7fea7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222ea96ecdd63dfe95828e91e05f40c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c0226d2226fe171572aba617abe62130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8d8871c55ee51b81cdf12395975d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58731053a944f8eb78aa8c9bb73adaf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35445b0514b7d11c21b437ed8b92875a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414bd5b09d27cf713727d3b02ee6725134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa80d8d92f7ed99b03de4cb9f7c91d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9403a976362afbf4f4ee2d10f9805c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35421f2190e41b4502d51f435282f409137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7377d2c240b5d951eb90f53c594a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8aa41df237deb1679b08c466226e6e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16491551906edf8acb5f18fd2478659a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf436124e1211ef2a9826dc5ff1691141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b84da7ce2aa6306d6705daebe7def142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560221de96bb8ccffffd2518b9c8ae64143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58811ff4cc6d3b5f456f422c8d3ce6e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc678516d7a78cde0b3be8eaca11317d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e437ca219f9448dd72cb44f5732844c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e46a52da1f935344221215f308898d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d665711a6c29a104a1302c669160dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44e6c94a6d7976e7b53dd216c73f57149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d325c8e4933b8b5865d55aa0c14f6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9f27649346f60b34fb94da4736daa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e8d5b3a727cfe39d244e4543dbed0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2be81a6aa5043ba2ff30ca0a50dfd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ed0ccf5b7fe2c1157557ebbc9bad0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd232609a3cc5e1a933e1b6b75948d41155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5bf991cfdff4810ddabb7f07d0472156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6b9d4c3efbb883cb29edb76d94bdb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf168e661c8041318a57d2a06541e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ae5cfb6ec83eae2e0703cad784ff3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690e343257eeaa2044eae3c4717a7ca7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e5870424dd3b4c7b6633b7c11798e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e87d5683d102fdf56af14b70fbb639162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a833a230e665e946135a39d2d4d40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc38f6d6c0b3b9fdb0a9e01d8801d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e81ed0f787f730e92bc8b60b8668b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d661b5009505d7af2703becab93688166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abf17a9bd559c70ae1542029c6beb8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f708a7bc5dd8243e271633d17d166168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a05a1695dc376ca7f376b3c16f54d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3bd86f5bd17e59f0a505b847cb16a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a477713f4fe5d7c337143b714851d64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f256f9bb1db1f0894700b68d9ff9872172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b4b14793994a4f7306d30a0adfd83173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173c8ca6c37906621cebcc32f03febf4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a3d394f4bee1a6353b8e767e7845f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd5542ee026c97f2c05f6571354a51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efa5fbf456c4abdd5a5255b463baaf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05505c0afd64a0d4bb9c5d738bfdb43178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02c3eaf11e3ac6ced4455c066e665a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5f5bdd13c92cf9ee0269b2a7634c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353bf14c3e3f8e94007db8f55371089181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ca747431d14250ffac27ee8ba85bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebfc626ad4d9742fea2ab0be7ec5e2e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb2f13698b1ca9e0acd0f94976f54f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1e27bbb1f4ec4b964e887fa573cd2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c44caed5cada39f2b25fdc181ca046186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19b829bf2fe18e693d1547fbd219e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a98f0f678661ac548aaa544dbf7d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6ca081ab63602d74eac35939abf7f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0b7bffe65ff14cffdb3a48a86243a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01e47ff8e6137fa5f59c4b84635d86191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a8a47db69f73a38e4f6360f26bbbf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33dae431435f6de0c867a8e78d327c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cbb8b3582913987867ccef1ff0fea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb1b86f3577b77958cec36f11f850e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059973762712ed943124f755406e993e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51eeabd143336607d09b5c87e6732e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fc56e7404d607f129c8cdc1a4fdfc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28de4cb934b95c93acf19330427cbe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50546afb2c812eeacefd611e05200a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6d8d30fa7f2c11295853812273c79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8325ebc16bb3f4e7ea7134a50108e07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110ad3fb3c4569c9c0a3320ceef824c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e71e8e920611ae5cffe11380e180e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0387b4ba4961a3889af1488b6b9626205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82126cc56f6771525cf1547bfee9a432206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b7baa4d8841f349f831054b51b525207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e9ceef35ef437df3b7addd7b78893208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbfbb3db40b04d81523b432af3ea56209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637923204db3e4404b804e010360d0c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337d2cfff4267f48a4206464b26f3fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf490d3790e54f188c87a2ed7b20201212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023c0f87d6a82d6bf4f48057aefcd01213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586d8f3c85716000135955841bf0d51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a1da35ede978ad8fc9eb4d58b482c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e1b5bd84945edf746800d0588bb52216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e25d173654d0d90c4d60c726d95d5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc412d862b158466f7012af638e1ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebecb1c9419a080f1fca55409f6cb1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1871fdbd3983e6bc2c67e9e10b3f895220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afe4d8d6c70afc23b2e95322bda8ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bda2933a9b5a07e7780defb5dd7f5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa44c2049cffc1c60a1497c2e3d28ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6466f7cba3bdc03813b9b1de8a9db224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cea180f6eeb45f5f68f8f6154802da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dab492196c55646017671d1d1824e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3f1b217ba299a0e8fccfe4c9b4882227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6542a4ad0cbf99661dbbca1e1fca9b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510cc92db582827d041a731fa9e64c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f52bfd4ef76ec67c0e770cfafc908230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68e40f7ceab3c08de355395a66afbc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a312f8ced78fb7b6673c6a5f6f458d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560c79daff97b3939a51ccd32da4009233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c959e70d363d31b668fd448e2b3916234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d1f255618f61831a54482ee7db078235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeeba2f3f10eb111770eb338a61954e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1723838b111c2f7b019553e225d546237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274b6ba83169cb17caa5ed7c3a8c8b7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c96714d154daa84ae50d20cad1573239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1096e10c1ba7f5f6f1d433e97ab6b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c223fbee0909a39fae29f9d9d8359241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d95cceb2f2ba20a51a512d88820f9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e292e9948d824114458d1bb1c37e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9d264e92990acc851a7f8e3e64351244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48c83cfc80899da4c4a0158529c581245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e1e4806755251fe1bf4f8ca84a3a61246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bf660ef22ebd9316e74eea3897bde247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e051d4d7fa813fce7bd4c29843f99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918f5689f1a8226e94a39e6ff8cf4e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793be2b34f61844df8f6322962975e6a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89874096f43a8952378afc4cdd17ee8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20fee6dfe868213f8de0a5746731fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef699a1467e3e560e6a7f393696484ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555aaba8b61e59c1c8da4f7da367e8ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4e93c91d83b431855168aa9387904255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64a9550a16dc51b57f87fd3325857c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b111dd754ef850d08d79cce560e56ac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375c63ccb77c3994a0576aa5e845569258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491451b72826bfe6e1bda129517a53a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee089ef339885ce18fbb4be804b9aa7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a24fa5c4018e38f2a361a55d1754c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a4e931260af0b2f1268329e82c51a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fba3c6575843beba0b8d63551d7f1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46633b4745d72b6d7f287cad64819ffe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463209037be6d8270e8fdb9c83aff264265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fcf5df17bb88707420e3aaad74ab4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafc06c9cb1d499e66f5a4c23af96cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a137ce969b88c210e9caa6ddb2d327a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253a510bc1d517cd2b77633d94937fa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9a9c0ef5d1858951ff04df0fac43f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424aa6e06b3ea8a68dbb42cf3c55950d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855eb0b03ee493a20332c0233213bf4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ebb5046ec6595e33f3ba8669f7e81273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedc1d749a5ce7f384d03bb356dda69274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb0098b42f7287367c8d44ae821f49275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a508c28c025d1c06c159812b63b0bc5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150afa2dfa4fdbb488ec440c537b934277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720fab25250bf39493e213bb333a1ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa867cc54f47543ffd135af82bb52d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36048dc2b53127d7fba7217e91c2f7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8347c9b98faad0c53fa6a8f687b99f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b87fc9be880bb5eb8ba1ad7dd1c242282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d81bc04e6825947bffe6e4f801071283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271c4ecfb69f74b7e0ed5d3eb310055284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec82894f8ebf97e0b8746881ba0891d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2c90f43f721d392c8134210a7041b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca41e4f5aa3f83938ae2bc84d84193e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a62affe3ac63d4732dbc342472536e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f41dfb774f025f2e73341bac1c5200289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdd6c2bfb92903cb8207b072e0583b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe3b6c3821d399ed0779a5e5bf58ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839f1bd78ffde06feff6294a610105b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1409d97ab31fe7f8bb6ce9281fe273d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79be7331514290bfdd3b524698dbf42294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e9a7199563c918d8eeb62e9dc6c7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b1fb7ee138ef5a85398dc73838daa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3647365e6e9ea49cc71afb31ca0140297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874bd49058e574edd51128bbfa8ec43298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a599978a89ce7c4ffeb4ead8ea4c4c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52038cc5b7bcecbae45cc188e29c955b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc3c8a1483b19bebe3dd77a419984a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae2a5fb037308a355e84883d3f9efe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371edfbf871336807942a5b50b66db20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38a83dab747071cbc22ff3dd34b16b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5bf757b398778e09ec402439df309305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4e0cf147295a88cc1284e8fbd0a25306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059603cf4283b56807ab84b521b30d1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03342c414cee3d20e724d5f3d1ae3ffa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e493b0b6d9bcf415e65fa3e2bcfbeba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9424dd92e25acb07d5ce2d4d3178817d310.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>