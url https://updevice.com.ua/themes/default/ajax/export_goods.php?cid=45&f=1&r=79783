--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1327,51 +1327,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81885a74731ea5e9fd0be95b2232c0b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5494ebb499ac3b031fc494e5895d0c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bdae6c2f21dc4791f9887c7dcd5303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ebbb2aee7db5b79f014e2eddc4aa24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e2fee4d5ba61e5eedb7a365047b695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726d1dd173ee1fd248d1d65ac0672926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57f0a23b747273d5c9d802988ccd077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3a26a9f44cf8147263c38ccad94978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f190697ca49a84b083a5002aa20549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d7ac4b45a987efbdb99eb8c4ff4a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca832e9061c61d7e5ca150d5b5e28b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f31cc39f579091d0e1ebd8ea9487e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858607f622a4ab17a10f5d6f94d720213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd754bccd90f065bb5d9eb0c3734330014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eef2cea2b9b2213b0d9c1f269b6b3a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af365e2e0a269c3d5b0c95362f8c7116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512d6ced13560eb3e8b365d949398b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b4013a1ab3f9785eb9783b174767d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a985b7d0e127f12b3d7502ed580795e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9349d7ce644a49a596a567b10023c7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80744cce0854cfca19b25c7a9d5afdbb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09767a2e09e5f5917b21be986b18fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17989964cc3d0addd54c3eb22f06d5f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06a969c497ca0e4700f14e71907ecd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51bb1fc91965821adcc9c28ecf2c1125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c623533f80aeb4e4a0b2bda6a6f5926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8a4970b9c0d2d7b54af8ac4aa724f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e49893bed7f2df53f614e73a5313328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a95cbb128e4656a2ab170c6100e94a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a831bd31aa748d9e1f9941e96a076230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd8156543f4293025f6ee47f230f2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14eb9d575bc8cbbebe8474ab9b4ff7932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fa5a040bfce739d3592a0c2f158a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d2477ffed604e8a69e0860e75efd834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d5272fd627373de03ec40c509e50735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7308ac8f3aa993afa2fd80b4c8263cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f104e75a3a8593ef42e183a8d1c224d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acca4d50683959c509eaf61a023613238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52223cbe57342d0dc9db103878196439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573a755ee51a254007977fc16f59cc940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d1256c1aedb7e076f30307d172e7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67426cf0aa1abba91390fd58983b4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93e420803ca3ff38f760246883beaa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ed4c86efc4321ca0e5922ee4356eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f0c2d7651bf3c38b5f7fb190c5dbb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f649b09901a119fb079f3b1240fda46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25400ddc65a7cd6851cbe68c8824308647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a59c36f7df86e0cb76a92f695b8cad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8f2d29ef2d59ef8316469d567cad249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b47dfb89e42969438c6e2cb486726350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98d640ca60f3e040c493937f438f0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa105dd829ee086d3a95a0ede17ad752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adf44850d6f7761c3ede6ba4dff17d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0206894135cc0cc304f34510b0aca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3942771bd90cd2f18bb982c8c3571155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446b6a1b9cc008d7fd735e059150e8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21cde243147f544f7baeb74a564f6357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f4d4df6e6b2bdd031fa8f8a81762f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb4e4657f1a819cd13327ff86a11d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd77d9fb0469cdecd3b034abae7733f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836b2dcfdb8a397f1059b0aa644075bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d30ce23a4c70fa1d7ee83b2339941862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa913531b1821b15ee8eab1e0dd011f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4959c2e736d54c395ec0c8fde140c764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59764a97079c9ac1adc41180df77e6f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911417f9e440977f877d556b1d8d8ef866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceddf4702c73ce6b2e328350ced3af067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ff74069f6440df3c1eb89741680fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af418f33328865980377853611556369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c730145097771dffcd3ab03f8c7a09070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32efd049e3cc4888f9a69378f60aad771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1abc36f017ec8f153e984902f676372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0182f03620ad1fd2efe15e929f2b73573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8741c7910bc73393ca6b4afe072b87874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad120a60564238b78c0baddb38cd818b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e33071f16198194d548365a32519776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6a22093aa8c64f628b3a6b634632677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17482c7847e5cac69d0ee1a86d0da91a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104959bc525b8bfe633c2fac3a32cd1f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2f8f6b5960f5d487824304f7bad2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6a265e280b6191896e422c2a31c5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd5632756ec2578365510c0674206582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae013ba594354460ca956734aad37583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e0dc4a3811f075e2c7252f206511184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39933f04de224dd603ee289be780659f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371b18b3ccf20ce4bd6a0dc93c7fb2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43fc0c82d7655f254da3f22663164887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08b3c47b1d8b27e3949ba36dc2932088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c973de0bdc797999da019005cec05b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62622caaf4f2dc420593e6c8379726190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420af47f23baac79516c231e174107191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0402d898a547e24bf53da5161d8b1092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5dbd6160aeefc28924b574db1795d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293aa76a0bb4317774b8cec6fdb50d7794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53448f485d7f5e189f7ce55db720ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ecb258c4292c54982f72ae98579a196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a234718c89f7018f5d9fe554963d4197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96075ac3d1e9735d80eaa8751409385098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb593183a6815c2bdfb8e89dad20a9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51d879c2dd94ab3200a417548a7e38100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1113cdcce959271d67fd4e033d28a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b50ccb6c3a9dc61caa3109e36925b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97a6e63a8f6087fb516ebe8ce25ad5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7c66466ceeb62e22dae787fa2a1ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e51e49b347fa30681ca0898b91a10105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b8f637da7e636f8c84585db160e4d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f448fb5ea3fe7690fcd52b8903ae9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441c94027ce9a19144cdf0dcef1ff92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eec45cda2c381257ea3dc933866c66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3fdfb89bb322d7732396332f5a40a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b781c9281dfb1ec38a409bfbb598f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba30057726f6a8a1b88fdbc69473e28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20908995138165e33b90f36a743655b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f4c7967e20e1f868f3df967e9b8fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04950047e452a1ce0656f569416d90d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bad2272e2fbb56bc5bf94392d29b03116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e4c48d793c421923f28d9d8442585117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304c9f1df8c9296d116598972510472118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db9afe62f9935726d768320be66701119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f53f3325697a11637ae386fde2ac8a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa600cff8a0889dc413c1884263d5cb4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3507099ac8dfdbc63150b89aafb63b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c8f3fe339e77d9c8c1f8807426da6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787d976df4b9bde420976064dd10825124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d768baf464dc46e9c32bc3846ddcdcc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9d79e1bee3286b941c00d2a320b20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfbea80e13404e16c67673887edfb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554eda5b466b2e58f2679d78236fd68128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce491858be5b90ecc0eba8c8a1a4eb81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70577522a0d2f04445b3dfb67175f10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ee47f972fb824b9ca382463e555ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1d2ddcde0cc9567bc831642eb4a72132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96628b4fcb0845ed9663d8077337f2b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb50179e047244a207ffbaadff6056134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5af94826365e9c16a40c55af94b5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb018e85d6e70a30e497a6dac69b4c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6445244718bf2448a058a8ca2314e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951fe83c422933c557ed3b8d78a5e8f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79e5ae5c5f617b464b35a0bc5bd4be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c12ee8e658a283694524793d872b87140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3d129a49bc1fc6115b8ba220e2ec9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd98f54e5bae50238c3e549790085ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36923064a442e4265dc75e6b4784b5d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6234a235104945e5ddc8d50d83969ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becb52a9406aaba7a9611e3c1e2d7b23145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f6f2cc77c1d39be7ed4be3885561b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a18eef69518116e80a9ca4f631536d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5bd651d16a1ee29a0fb572ecedce5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030b2e84fcab67d73620feeb12598b0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f06d75c67ca091ffa564b29d5603c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bf0f870af5e5d1f8e288622e3d6e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660b4d89f4b65bfb20d2f21c1bc2be6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128f6f5a8ac148e56566e20a292b0df153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81982ed11e10703dffa88a07781af801154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af1ab8e5210d4ec487f701d2c5f26b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76d3f19562a064087f26e89a3ad116156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35732b4a7b9c1bcb0d1a6dd417bd45c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055985c565cca76497c3a5602850db0f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7c9e097f19473825ecfb0b2c757fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14392481ad4597735b58d5af6916ba2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a036a4ae428f5051df6f0562eb43fc4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6409ba5fa9a56af8bf48efa6d97b15c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf72a54431e41af2c0f5e9b003a0a62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b7b764e08efc1cadffbcfff63f222164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e8b2b13e767405c0c8565b4a01c39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3ca5497da1db2234393e5aa43edb0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e005672a527131f094e8b77a444a23b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc14e879e631c4fa980a287c8a5853c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1051fa6c0275d7d15c0a180468977c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e6897013524c4095bb846e07b938a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba732e13fa0e9917fdbd562d077555171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b81a537e77194013cbe6c07d8f101f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12f557c0ff5542b9bb80e0c4325a5f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067916dbe23f4c224ae141d46b8e4719174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588af0796f5c189a390a8b8e07b600d2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6898b87e7310be068e9251ec392bfa0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2436cada2fb4d2d4714b3b17914d9c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d22060fffbc63e4fa69e52dad287c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c23aa2934f76873e38d19c2367fb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23083dc5e3e2415a37ab223e7d4e81180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6c17f15432ac9fd8e56ac8c5b1f30181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b37b18fc4c1b8937ff3196553b6066182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e3e96b194bb1ccd6581ef9c761cd0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995503a68e71a37fdd03188a3e4e7b5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1255d448760f0209468e1a5ccc47f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317132c6b9fe7f47f9d64184bb3e4850186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8231457ee7e16a1109cbc20dbe467c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8149ea7ec135173aa64191841836584188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5115dd910feb2a213212842d05a759189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afe5ff816c9fb7f49d4c387afe7c79190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd444d121b7097bfc1c7c7e8798cc49f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572815f032b923369d195d5624d614b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945f7c6a7815df554878ac4a4d18b4b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a93b14d5dadc6e94a8f973580d799d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec6a7eaba5e35e27a647d31247e2d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb732a6dc3d889983d8d94fbabc406a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d6001e3cd0987128ef9a603fcd63e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358425bb4f655ff0f24c26be4a1c3085198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82900eaddc18fad170c4b235c15e6506199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743433d5740dbec7bb5bf5a54512ebcc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2f48e34d6446698d2d697ef2c42f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d49aa48465d7da03f64269bf755ad4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc65104de00365ca87404c781cfbb26203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a01f054fce3d80359d58ff0c0475d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b25b593d271ff25e9f228e9876c27205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2d58ce8efc3d84b73a06922c303ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa5d55b44fad34d8b109ca46dbba5b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01600d908e65617a5d6839bf57bcde72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ef25068ef564300051398732e1169209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f499606ce8129032a3f2af867d623210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c59d3077a1459cadf6495376d53bd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd80afa419dfb7e344d038f3840d6cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85df3c67446d54ada81edf54e987e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6403acc401c2dee651411eb866366303214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f13007916cdc0c9beb5b1ca910902215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18ccac8b4e99a3bcd09e0552b56b1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febc72430bb6b564538f36d66a786c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e9531cacbc7e77058c21b7bb80d4c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab0bf7a2c5c8c21582818bad0c49cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372b8de3bf513bf73c0678d362b27f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e077befa8cc8ed326c92a86b258af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a875f0117890c53813126a974d6cd5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846edcd77b1890c0ff64601cf107071223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f094df9b49ec58a4ee091087410373224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30076dd045518b475fa504a86f4e570c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f48c5a090d7ecac832b9472e495b1c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f4432e84b0f4f564ac39c47cfb824227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083627161ec55b764cb9b686df9f573228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090e3cc74ffcde39cfa3087460d5c12229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ae9c6e83fa798ccb5a2beab5188dc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546be7bf6df6450af400668fb8b1847231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404cb3236b917549483e1070c135744232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd061d2703a78d1f5e2a672e448128233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efadc9a0166675f5fbd3df19ea1851e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0c158c70f6805295e1662861bddde235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2deb901f06cf05c93534b6f9f0bc6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeefc88c4408cbbf7145a86e13fc69237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209536e25ee8351bdac342a9a360677238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978362d9d87e893c533cba3607fd02c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04867f19d2ca0e05eb004becb5bd5fbd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9b1be59a9f997180982a6a51cd854241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194f1063c2915fa0d4596aa4043742e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43daa29e94a1aad17164c94f8bd608243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fa4285e1bb4cbf4cbb42a2eb14a78244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b508ee9ae2a69d9793fa616513fd736245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554692234d8a6d4bc53eb872b0b6ad6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b9d388868e143dc9bee123618f859247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690162620ee905183c0e1789283a038d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb751b45d0b9ae97d881bb52ee9cc7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52db61aca0b706dbea8cb5cd8cd4cc2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fed9c5f1427d50b936628f8ceb7fb7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb860ae6a2e84cb527b189da8dad1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596da0a4c31ea7829887fa85f99a420253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49942e5e00173bf05927c094e20d1c20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d78de43b59a586ea07d366fe465d16255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb8c9e5354b82a93983edf4849e67e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3b98e593dcd0cde440f8ee5de81a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4f2b970969dcf816ba1b741f495bc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12f7b7dff2ee53dbb85eec70032310259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c01d1934a1e8dc3d3b43f3ba16807260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406b5f5f5841cf8c8bcb73d902a30ce261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd067ebb4eb9bd710b78991871c639a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9b66f4d0c256618b2b9369135f888263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb45daab51d2fb12f1f69b4e1723c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f7422de1545be88d096dccaa7810d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ece8700c30d53d600bdf6578bb48a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd88286a323dd9ff093a713273deb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f26aa8d20c805f6a681c1b5d5a3d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006adf2c9df8b13b6584689e52412e53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c060c8dd7651a512853d4fb15f5e7ee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b332aa9ec5b20fd20586c4a0ad2879271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717db47635791c70c8f0d2e19a18ffae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55863459f3aea46cec8b8492b39a00c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45829ce2c5046d3982e8157f3b2728274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a9fecd151d7af14f6734b3ff570c3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf818752707dd084765ef9a5aa07eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928dbf5e354e312c586835ea972c197277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789de426933e1caeff22fbecc9f9639f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e7463de57cca2faead1f589d1ed31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ba5781763a0a957be8c681f8ae0ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2729a513240934c5a607c35898fab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131713d28f6c57cf561b69b62852525282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374464aa4b61aab056baee39944560c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74290aeac2c7eb7d07a0735b05f54f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6414711806fbfab32182c9b4c20373d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8d661ad9f5753eadc8e57ae88871c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c68b8fdfa36eaea923a92ed9980401287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c177b665cf5ab0ecd6949dd60a80c4e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5185540ff54725f321610ba10ce78289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd684831e1153cc1ebbb35d292920e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ca31ee3d715ea233554ce776e0b53291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14cd83d6d88ef10a14f2e5ed515814292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95eede1cb598ec04e2034909a46f9e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293d8519a97f4255e63335ca50e2f0e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1d0003901883927bec21b24fa82b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057044980cca2d8e2e5c325e95242948296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630eab7cfb842a9d7222c3216618ae3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23949a711c6e38a8f9da854ee6557909298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfab74e8af675265394ac0568cdd5b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2ea0698132e8a7698ff0c25c099c5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d021579d0b5fc39be48ff9af4d26d63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8da988f4040cfc521fcf02cd76e9a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e323d18a2f509014cc76d7a0834936f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980da6fd92217ac8030ed4c23fcbf12e304.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816308dac1ed8efad2c5ba208d1539aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2173702847c48fb44e0e1121e74090c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81563473d9bc9eb3363d047a22e438583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb032fd81f2397278b9f250fea89e4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204dc2c1c8ab3a7e1a77a920326e2e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d69e5efc26b8195e5f2055109fdad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d155446b8bb3512ec7c3329a7bd2eea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364d305357e2e1dcb916f0c22c91ffa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d5303cad9caa6a1e185aea06f17bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173eb26ef029988570d806dcb94408b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97081d028855b10501f5ed55ecf9664e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca79da46e8b1b15dea764eb51fee2b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff0d7653f9ecf2637985fe68288cae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a18442bf70b90b6febcad625bd72414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10a53e32137598cbfd081a237f7c0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c2588ff7cca20c6a6283de9552caf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff115e2c9af30d689a14b181999f15b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795071851f1adbc93efff715aea4f4318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e89afd25acdc9740cf4804cc59ce6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3116ad038bc42e7a7911fd656b7c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927b175c6177e379fa817fdfe9f32d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733f1d84d42b76d2b07f5ff95ad8b5b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1b638eac98cfcc8ac09d6c4d4bcb823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d455a38ff41dd324d996890e114df624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e82717d53e8ae1b186673dec6972d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954102fc175a688562413e6a93ea7b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a89373368d33f41c38290c25d102cb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd388f4885dede76455be6e957f5a1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653c494e5cb07f419d06468d473ef2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303b30849eaa5a0d5e8def432f6bf1330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21953166ea5142864403c243c576804131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b8b013dded2f8db5976f56138101632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669331a439621c9d7187c9f858e21d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d211416b5b0a88ef610fd3e73447c18f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6f7853602768d44a74431205835dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953903cfdef2439f2ecae196f5046b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f186b70ceebe364a1bab76003bc100037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02518cb01b6e097f2e70b0573f46f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b2445f64442ecb5e26499659d98e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7614bdf456f148da3b0601ff73e9a0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1345d2a058b144a7b3bbd9a3ee97d3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb1002c3b7a8806b4316ea101cc3aa942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62c28a0a8ce7faf7769fb7e40d04d543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322d76b1248a22299d0a417bce50dad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cddf890483da5b9ca0e461134d707045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bd9500855690f29071c178a4b6cce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261eb96b7658de506b36e7cb893063447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21b479b745d0765ddbb77c63f6ceeb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230befa5eb64dea80a4caad835110bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791b07ad90d04d3ec2e542059817d2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f99ee661e37131dc7a27de66f8459d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a453a1f33eee746a1e496cdbe680d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea2eb52e9c39b0b282ec3d77fac02453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccde8dcb84ef127699043688b8b026854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15694fe9f04d5ede531c310ac3907355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cae46dfb26c7c2bbb424baf646ac4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574251d301cdaa780265d14e21df577257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0f55383c40d0dceee9312f6879c8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ea23d40550a47e575c35206f7195259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83762bce174a77b5418c3f8e80f4f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e125a284e98f39d5d4e544a504fc57661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2b20aba943f086d7ecd91fe248d8a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ef1b3db5e316b26e9cca69217c84063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53550ce712c3de16f8fadff796934f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc464b03320eaff4675ec022f7607f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb02bd38439641a28295dbe1232a0366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44704e357e6b650b77a7ba0cac6a5c3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482d536b3be24e60c57c83215ce6d2168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4b4688eb3c17cf768adfbd572209469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e79e1da2bdddf3cb79273268e016e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08115153407db503963431f60f60c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4c9cda4f94b7169acf62cb08aea4a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab16db2ba73dcf185e4e885ffcb32973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106822dff1e0e155a8033fec4c0162074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ad2e2b22e9509805ed9c0899e978575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e212b9c4bc9b4125656185b678b8cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156172b985d629ec279e285eff82ca177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d72551fc0f67f7545bf1d0fe28260778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcc9386bc08c103bbb5c66cfd483fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414bfe8fdd4b2101682ab5d1f343d3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19353278b75796fb52fa558384fb4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ea84ed81c7df8180f38d253739ac082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38472d49df1fceceb450216e4224836983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5df0689f946372024256094492c5f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0683b5d78a15c91091262c62976b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa2de5cebd8b71dc5bd7302761202886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb9d522cbba68a18a4a92b61b44de887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09a14d52af0eda2bd6c437eb8a1e1188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168187d156b40d283f97b442f57b8ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d715e0f99c1d52c742b52373572f4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148df4e36f158fb7356e2306bfa009d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d949d296cc16419682c955f0e16436792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0ae4f21614e7f619319f1b81e676c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341408b62e2bde14e5138936e5c66bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef9422f2ed287ae4ad5f4115eff40495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76dfb4ce78d0f82957583afc923cd396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11405588844017376e287e4684bec4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89180edda86e88247ca29694abcfb1c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c39144807137b68574a7fde476343499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86833b873a9b7ca5b1a08e9c7ec836b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccfe1446170a54c9f545edb9733737101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2a5eb3f0f25d6e42b6471975d868a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16df15b74fb4bff2f276e42c8f59bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785387e1776508437e67a420d5a8094104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba2fbb6b9862d3107b1abd66171e40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a57c141eba725cb51608ec797034dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd29843cc8402d9ba293ab0b2a7666107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9de675b4f2ed38ec40a95d6860433108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47865ba2780ff80cd21229d47cf234109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2da5b3bcfefc2d9528272cd35fad7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b4522db8131badb97e6947be87056111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e1c565f02b55aa3f1fffa527f46c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1893dcfe7f91514cb5adb8d3507cc4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6d13be83133f16057d7403a60e690114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8987a5b93b816baebb6671c192066115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9898ec6d67cdd994f05258a42ecea91116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039dac102f70959e2a8f94582821b2b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3bb53bd12e1f07fa526c42e50b571118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22e038f981cd6d0033c416b0e5e29f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f2da20488db1b508deacda544003e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c4ef72114afd224d660a2f6dacc79121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69947c950bc5e630f9628039fe017ce2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85a69b1ac91869222f145bf83e117c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680cc787fc3f89a707307978fd15572124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eece679fb0c7ce4da6a7d4c85fe468125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac94d92575c63cb4c33de8ae35c054126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400be428dc28bebdb82482f02ae79f39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f528e539549ed0855da95cbb8283408128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e142fc203c33247de51ff59e4dc6ff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46623763e1cb599bd4fe85ac54955e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3eeefae0e039b63234618cbe28109131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00782850de945f7de7b15d969bd31052132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad8326213964d9a2e9ef7808f44cb7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ee0f0330c6e7a966909f2bf82bf3e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3122979f683af134e751ce5e82dbe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15349e0aa7784d011da5adc5f8a06e34136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84b10ca12e54503665950acf6b4f06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab07a1cfa0e1652c98946e93a718855138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ed36343eca152e07f5f482873857f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff607a064955b4f09b319dbdcc6560f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6c35d3c90d96c0cc5013dca5120dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eaea8c736b32f807115426919806c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7546d3a4a50d97beb500d5c0bfa7e49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3c0d4d7d7babe8bf0e1fcebf53421144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbac02426feaead3c2ddf1eb0eaa99f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0dd8705dc3eb9710115d59bc320ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c25fe9caf79620d0d28b5ea54543b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7118094aaab76db68de05383d88bafd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85cd53e260740c18a4ddf6564c579d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a73e0bc834c7c2c2c91f620e0f885150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b7e2e1b5246a0b473404a5149a869151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d939687ff1153133f11636c0b652ef0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f750001adc4858323e76b12b06cd8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9944ae0d3e19c64ba6bcbd5382b593a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d571003c692dfd24ba21869b92ddb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f82827b9a905dcdc1dff41fe36286156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84772c520b6e44b8fa4a875d9f4b60c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a064411f41bbd4ff9293022c3d62e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ecf7af43b77ba5c51274a8aa8187a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ece199373b2fde23b81056519dc233160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb773784896c845388163cff9680bd7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a6686218229005fcdc75c88021897162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafc3e995fc2c06ead117db66858180163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385805cd87ab5f9dfaf25ef512dc9c9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8c59bdc83486299c198b182c6c237165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23053094ebd5c63049d3d59ba7caf74d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce7f094a27f18078ae85cbc7556007167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e1b330ab547bf6ef31d31b62a540f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b5308ba8b44fb8d3be23beea9d58f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16cedf1de7c4d60c43c83eba29eee6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3a86958b33af03cac2f4d89772eb9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d498bcc1c4951258698506470fdc7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfaf140786b30e69eccb8cae0e9140173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc95b1c30f6a0758a1681926b702a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805de674702bc886859719456025c514175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177c442809c90ad7e3975248b9245b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ee2ff58b8ad1e621cded6cfc17dc0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297445371ba4f4b68366c98678796cbc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cef667515f662003fff5a933a1655179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2bdec24200098a457cd2415d1f122180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9901eabcfc08882ee5beec9f95918181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c72fa376a4a7cb3b17445fcff45db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82233b04c8a9f6d8957f1899e124d0e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73587f625807cff43e92f9d9570f23dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cceee8f0609796f3b02005035f30a7b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948f6b94409965132e013d153252578186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2cae6887eca46d51aee888b820117187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3275949d49c3ef8e9e9331a9fa8a08f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64838c151fa91bfd78c58a5074f4bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ef1a7156f8a57f916938ddd390c83190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e8e5697db7d41f5c37577cd7beb23191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead7b32bfbbe55eadb162c111dd7598192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9200c27d2e3c4bfc06205a7348ef65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13575c506dbaf5fc4d1de15af749f3e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028310ddc4531317de6aee0ac33a3e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdac6aefed901b2483623515beb02d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1d2bdbec6961b151a1e4f58633c10197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3169a81353b4a1e256a4d274a23e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25845afbeef99bb75c80a101c8a996199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1bc5225ef09cc2608af933d1d5902200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abec1d5622183020c3e81f7b8ba83c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26c1d9f7d3686bd297f44a24b0beab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb62c5a7ebadd3481cc69011f86de15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dd40a16dbdb0b46049a95c11c2483204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56e75cee6f36a524e77572fe04e54d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cb6c923e98335ae900a44e5e51a87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce54b8f9aabd8ed3c65472d7da67ee8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e8aa1f3d322d9b885a62e876ca792208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a72f49aad36c51e267ca82ada2984209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd57b89a5e50257fc77a294db4802bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce536ace9f93f229975b241990f57f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c4bd27e5c1411b34e4f3e9745416e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f51507bfbb9333e12eea1f70a315f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c9e8775a590517d9792566aa64d99214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05d6e4a379435d31e37f25b4ad6b7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c194c81719f9130ee1ab34821476307216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbfd89902f101cc7d7687e36d21b81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9f0618bc2d2bc348d215281995497218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805e57536588b66a4d8ecb1583e35a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a328a00e128d00e3dc6c04646da23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aea9ac70c3142fcd3267ec6befa833221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12308f58c92768c00815b781015cbf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5aab734ecef4acfea365916363b7f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30972a666b01781e1256cd413fc47f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a90b446e98473a79dd4c0aaa9cc2f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc15c7a89f70fe745ec91f184e1d15226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d8ce548787efde8b22f5905741952227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40378f8f5a4ee39697966d9ee698dd1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384319b120619450e822ac135138d5d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9617ed5c617cd4eb40846cea08e4f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7cab4a1aa8662e8af0473f8f6663c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44b44e9609f9e040fc2c7a170f36ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff435d08d0f3a13ff606665dc2bbbb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e36baa2290b1eb5237541de77ae67234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e569bcf6b4a5b4802c46d8488b5a39235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb3336caa0d40b7ca39fa43af3cf33236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58d6f71e09306a443f45a16da4daff237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8c1dc429940f3d5e09116eb7683dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5d03d1811ccefa6fa1847c238a6c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b703e04b4f353fcd191f593bbedad3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a183b97b2097e6075841977520730241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a656d78619ba00692da2f268466ed4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee80b2e19d744f6173118eb3ea3a33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25297256dc3024cfa6513e75e4bbac3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac53593930daeb11fc14f4950cfe51245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f68c97f861139a91207ad93b83a53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cbb39dbc919a63c253c227265050e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e7382d54ac768e52da17ac347e456248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0e867ca7a722fe2ff14a0d4194c45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386fc36c5d19ecfe93ee39cf55e202a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed58e4e54e8bd9f5057df758662513f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848645be1a665e8ab82c20c68c2eae91252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb901bfb3814f2b0adb0457e67ea0f98253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbace610d9c9632f7aa79626d223e502254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f30c04dd9fe5c533bc13589505e8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d9e32f57be38819ef6ad4e1ec2c70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacc7871df4ca53ebeba6476aa3f6b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b73068086b215fa24e90e93a687e9c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6ae44fb344ca9e55e940fb0314040259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b85903009c1802a591fe59b95678a3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2160ef063c1f340580623072f8b0b36261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b016b3408803975038d6c10257e6ddfd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d666fdabac4347b4d29fd6eec5ea9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f641c2630607deec7ca26f451cb4bea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c836ced4308ae567ba4011a207f3b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93417c25ec9f1fac20204c8a8d3ff7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75129f65ee17fe48259bb8a5ee08b424267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04713a3e040d54879f69f0594412339a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d069446d767c4df954a821b5d3e3a9d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209227c3879bff8fa63defa5e1d0ce10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7fa638bff29df8be6cd6b357d67cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b65c92eefb6ca2d5fdf8bcda761f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b59fe8a75ebb41e08b98cdcdb1e54273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ce43acefd13e506bc7a4c94e5384c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ceaed5d4894ee2bb9cafdde93e51af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a1bb39eb50a87971af0b950949fbf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fd9e28e445371ba9b5b86a66f4d8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb013d84d44a091c215fd257b47bc17f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdecbf615a8be3bf16147c7421ec04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad1c8b0583c69d6b7a65771cb6c611280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f08a7e13dfc7e5900db212acbe40ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444d9511943b62089b1da46596b1858282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bac36ea6f7bcf224fe94e37f6fbb1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca30b259e7a4b07320113c6f2a8cb9b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176f065bf986494cb05bbe230d524c2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab33bd25acacf10b2757932401bf4ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f06394a25aab1ec66b760967cbcaa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24736bd0583dc8dd33a5d3d2af450bb9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b8332b7407e87eee78b520418be9c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291018d8de4a59994b601584850ea2f3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbbe234ca54add93a34fcdd0076ca6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede59880edeb6bec9ad0bf6e6cc3674292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc12dfbf621946f7dd59fc2a114bbb1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db05a926859e4af8fad5f930646145294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0db8be9e222c6df2693e6ef642b32295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93dc9a4e4278822e87a646b7b63836296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c912ff96c5f44727d7dda823684dcc9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9a325d1f14905475e1db9334c49fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259f2d3ef44188bdf55f09f81ada213299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5410aea7a1a9a1096e48d69bc0dc9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ff4cf381e59f0ed72e298a5298205301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ae29aa319ab3f49a0fb802ff55031302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b7a739fdf7df7ab07564c10c3eaf9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c7d851937012bbb83efeda95f9cd7304.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>