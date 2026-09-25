--- v0 (2026-09-24)
+++ v1 (2026-09-25)
@@ -1327,51 +1327,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315d1d3fcbb6611b2ffd2c85896fa191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792379a43c897a9d4fad67e0a371af62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085fa23711b01e6939c80d5eb8f5b2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601a72b1d00ec1b30f2254a7bd87dae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861703332a0dc3cbf16e59c6dd0066715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f53d000315b07fc8371d24b9f013736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab42ad6fdb06ba451d8f31f83d24c037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0776fd166a4819dd16e7f49234fbb08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f66af798b3694f570c2a81106f7e29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e4b0a9d2660131bdeeaf4edbdde8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416ef11f515cd6bc67a707fa89ff87e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ebd46569ef410c40fa4ad6971a14c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8274ca89e042655bfb78ac2bd15bc1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813dabf7c8416976428c59323433034414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79b6272eedc49ad89536454e85445a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554ed6450c33c2392ab176975d81b8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f291a1f1c20893ff27424bcd9a693d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85071386ee28717d1c793bf6b4573118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d051575509a04ccbce12263b28cfefc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cac4097cc14ac7dbf3243c1cb6887120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e289c6da6a1545461ec229ab6352521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc4c645e36cc703c018b9ec3138f3d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f068a34e3d7c8bbc3e5c4ee42c10cd223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b6134abd4515dc47d7f220db7799724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca2b46bebae7452732d8dec4ad56e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6073e6fbaba2ab431bc809a916cbce426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1981873c9c413808f46128d1f6fb2e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4d7f8e89dcec553b87233683740c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9509373bd298b36eea089a88916870529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ed3edf863d3074fb2fe5078654b5230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff526b0fb3a777e59bdc903cacb6084131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259d3e144a28779b2e5c6b8bb03d7f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311257c37f4a451a9ebf0b75e5dd00ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e95a729ca0dcfd5838a7e6a5eacf434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d4913440301c28ab039b93f7746ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804fbad2def0578acef664102f6ce6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d673f67c09ffb2f3949113728bd4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7453240b3515f7fc2643150beef6d038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788848808626198e7c566545ace51dce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12060770fbfc7e0c338920140bb826fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1ead0f1699ef7ecd40c662582964841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a7338474f7393ffe3350ea17fca2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84b60025af13a2e9bcc0b7a742a18c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51f3fcbe5d61432bc39fd5c8f3dfa744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b702f3a83f8369af493b8b472a0d6145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f05a525a820bdba34e7e4fdf7d5dc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2454d8f1a8db7e36925198df9b72e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76caa7a2b40dded6f7b32c880f5619b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242add970884800df195fc095777345c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd458b7a76879e87aa616a7272ff51c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc57ab311f2883a19ff5ed48949717451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a263878fce95be8d726981f95445a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e7f9bb4f8c37c6470b235db3147d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b381a81e118ae16cfc4fbb0abdd0d7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00da27037eb8a8db4fabc6782bf7f4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aed75bc8c522684fe7bfefce0f1d7256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69c70a8b6f8d1aaa45c5589c624d5657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d79c68bfa0ddeeff6baca34808d62e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0021342a181f79f4e006ba9836de50a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ac5e99c913d115c2d77a5650d3ef160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42b0ddae8e6b4954ce1143515c8cd361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c2d224503d47f38ef9f3d850d8c8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fbed41abe2d3d511f85ac2167b94863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1383d443225b932e6b5eec8bb9eb764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde3570a6d22d65c39b30e5703219a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0be85b6532e24f1d9eae81188b794166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7afaeadcf161c45a03b5315409c3167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903bb48c35e682d85628335c9519a2268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4df83b9e650a2338cc43cfffdee45269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5016aaad25f7a9f5dc285e2c660211670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f175cc244421f63c8c3bbb08e83c75b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8e3563b4f75505e8a6732daff261b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff3722b7d60616bf69bae3cc1c84bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7111f9b1233ae3917b7698d77c18fb274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8ad825d5cad6020eaab6ccb23e2e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25973b9882815aee55580e312aa3084376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505aef2930abdf77b816cc75fa35332d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d574aef8ee7b4b4694284863e662978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cf7b4fa80f90d95e6ec26eb6a3dfc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae50c8f64b68d49a28794a270b6f46380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e0dc5abc49cf14c2dc9181e859d2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24a4e23fe15188a5428f35004a50d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cef8efcadd89a07832bf70c3bad22183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96ba6c212f0c3ecb4a62460be57cc584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08210d2d48154bee6f98f1804468f4b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc703fe7c6f92d5fdfa7123d2e9638e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9260634efe6e86cccbd2266d41956587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6faac8454cf2a3860ebd67a5fada888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c47b2ee0747276ffd26be7f577d1c089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805edda1a40f6fb50b50db2eaf79dc1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde22d9af4fac7a985edf217d937865991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e094de8a88c775adcd04b457d9e11d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db773fb981078bfa7fa8ab4b2305edf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8008c6cc11266351b7bf0dd87276094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da019c859a935772f9f2ffe4b283d7495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c513b3720b54cee7dfe911fb77560dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3cff9025ea1c145532b808c4d89f2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cdc897c0f8c8f5801dc338059373298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d433b9e7fb5dd62e029933a18a553699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971eaf0337445e0344e35a434961be1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5a3ba1bab9c133ee1e12a0d75f955101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263a98729412cc566c0bee7f38070cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26233f98c65bfd224facdc791a406788103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559aa2ed58685e77d419f85597d924fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5921048c706e8c12afe1705e536052e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f43cc7bee448e790b001d842d438a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd8d41c6da7737229d1ec58424d2e0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272cb8d2290dbdffe645d7251b7b7f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dac8e10cfa4348f490aad4bb78c7aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9ee1aa75beb9cc1f9618a91b6cedb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaca63f2726000815e483cd45fbb30111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45deeeb325b70695ea86d4ddf66d06de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc32fda71ded5830ae784d5c6b9b90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88510bdcfcb11782e4cd512fddaa0fc8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81932b937cce2fb358024cff50a2c24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249183459486bc2b8e3339eaadc0b57116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568d0196ddc9c1b1120ed4e9367f266117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5f18a1670c1a321c71d46ec0a6cb4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c25ea3634265eab319486ad8a7654119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea2e5a65040a80151509c44b6948be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53905fe05e6e6926cad62b6114630f36121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c227005c40eecc00fdf247ed6933368122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af91f799185e0c37106eec0fa84209f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51335ff174a7a33f336195becd2db8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb788a5ff8f29601860c49a0266ce9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafc3313585b96815aa8d107cecfd39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d2024024cec62c5480a455cf7750a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9468e961e8d602ef3311ed9f19830de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b484506e475ceb05568168c667b433129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f20201c14b6346d48dad623379fd89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389d9f7079ab2f52c5b8eccefbc9a4f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15b428b5384859bcbaa90e9c182b59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5680d385639fad75dbbd8b54306eec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6a7967592567353b0e7c56419ab5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82077d3b697585391242b1e8e001307135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a606523ccb76d93fa9a64d2147aaae9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5e93b0b0e652dfd23ae6f88927667137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd962edd251e66a4016b13ff6845bbc1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca505f1a18f26f5076b54a4b39e584d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dbc8273527ad0b76330df1b6bac73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b79df5c914d0b77e8a770dd3614b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6561d6450256b9858429a42597c4b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3d489140c0f3b98a63611c356acc5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4d7151769788d07c674db333432a5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9174a302f6abb7197c3cfc85422e075145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74940e9b3d53141802bb507a8c62f8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d79dd57cdf023200d7effdb1f8d7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55ddeae2f7e295adb9944442267184148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d610f681fd78fa3e760561974796dd8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6cb4fb132d6de75917ea57361b0f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ef4b87a570255db0c5aea7c4cfaaf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e2e4451c49eeeff77178b3778c4fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dffcd9d40521baae1bb6b7623c25a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84ed5196539ed63800b4b79a05091c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8600ec4570a45f91f02dc2f5f81fc54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc23b6aa2ce01bff351f962cb27509156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87f0efcea199ec7fa7131164813def157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83ba8e9304e71b562acd42f1b57434158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847fe539d2991d055473d7b01187a41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de43bb34af35ffb58037f988f405a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ae5a09a17e4dcc0c0303a293a18c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a171e3b363acabb00ec5afcee024cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06efd7a147a7c89d3210adc296d254163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb241b10e16552ddafdcb4a53459dda164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4ed4a01b9aa6053525a0bf42b47f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1294af21d5ef9f7ce7d6e9b0bdaf2a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140405c4232f67f993d843ff8f46bf92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e76aa93cb13edfb438fef12ecf265168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e74e0b3c7c7c1a2b5ee7501a7e5a49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ff7413a5d3c24d338dbb180a344b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402b8dd293de396c97328ef9b2edea5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae883f8d55f215f30b9056fbadf69fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb8a44cc7fa2f84a9c8b4bb76465c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c05656c9c8807432e2932767858bb4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babd0c4552707f279cb399a30ffd869175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e556a13f2ec0d8b2f056a932b219e3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5ae8a921bc89633082698370e2a9c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b30cc00d9bc76cc05ba67a78c6fff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb41127173a56cd7d357b215c8ea956179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e94fe072b08f10df550c5d74eec1c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0653f0d8bce16b59fac3e3b12cd8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e84104389b4215b4170cbe635f0653182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43daea33adc3c134cb29eedb2ef68fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5788b8139468f7b11fbdaebaff26b8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e9055d6ee79efba641d3aa8699c76185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c675f7fe9ddcb74dc53fb821d9962f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59060767ff7e983bb814370af200c33187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f556cb64a725774ed707e7e1e7afd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a20ce847c40150f8f720287833cfe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de44a9e7079ee28e4c140a94e41427190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802b0d23fe1c09ed89fc3f56a65976d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8992dc26cf7e1bb910d9d3b0c7832192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3e29f8db8dcad830e59064649b4a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f61fca0ec6d9d87ca169ae5dfad74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e97570f3c791d5e800e3c9bd80c40195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914a897d9da55f6dcaf7764ddf8760d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f997161f1091fd58a32aa90e688e2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4a53d5f6576d740b36fcdf85e6eba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f932681b5de793d124e45fbde55e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadd599041f5362a942ea97a639a4d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502fbb849162c35185c7d63697a7e47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592856ac6c3970e0fdf9ee424ab316f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3515905cfbe82b5deb8de68d7e7f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe0b39b2ef5ee6e6c87875fcb322fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8504005f1c800c747d40727984fc6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eeca60f71b9d023761c3b5ce8fea8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fbed48855458d8688dbc43285fc71207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b309c3dccd3f17e8c96cd10642ef7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77df8ee15921751321c7430d521d46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78aa725edb6d0ce6e548a90359747a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92181449dc0341a0283f864362590f67211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408f9da541d6605bc0d0f38df39c7ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee1eb09b1bff5b6a27dea4aa533528213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93872f712b1638714fda2314161f116e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1e356492f40adac3545acec9ec56c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027d0e2594053692b70982cd850180a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f0219e4973363ecc9efb73817a360217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748bfe630af55c87567bf6a1908f783218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7db93fff359b690271695a00aa419219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc960c4241e01289287081684b9d0380220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b87520d727c02c3b7582671e92178221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b62f6b5501f82e473fe4bab605cc42222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d98e3b093f73829b08e592dbf7ee6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b164d2084e56d63f5725c55d0d7fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8e63daabe9154c7c03f330d8af8fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4121628455948912aae09d1ec564b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11058b13da4afb462f82326e6cab9a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a709975890e4033463e48a8837ea8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a036c47d10780e41a28d9ba6f7f065229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b4ca73990c01df44de7d1edd98d88230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbe1a556c2081204aa6c4d5759fba7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d2508285aeaa64650adba281c587b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ba1fa36c92b77e0ad8b4a76f1857b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36dcdd505437fa465002fc5991caf6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39ace55afd35be9061e94488ab71ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10de75cb54ac330eb050178eefab1d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996b15e547c086ee9da403d8981cf4c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a00839b9da81aa4325b95e8aa08cb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65180e29e21905141a53c8a3e683a2cc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaa76ef64f347b78e44a562929d304240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce8929831b514c39af665c6813fcfd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de261a37b21ed5eb7efd1a6e2dbe4526242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d680e0e3a9dde483e54cee6cb41e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150d5280ab44775455cfa644b8d55df244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72f64463874c5faa9de3135299aee0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e90eb1e678deee78343104b560116246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669df29f1a359c52e1aedf4cec2b5d8d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5b2ed615d078cc72b2f160f2881f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1cd30f4586b3e81a139f473ab69b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9e48d1b6d8a289f48414797e3f0ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a4a79e4eafe3e235c1cf2eaecae29251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1810885691055d38030c312b3791d72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35912aa75a734951a9d32324d1fb9937253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26affa801040b96b935014b0f3dfe96e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba350575dbe0bbb2d8f3b3260e3f36fd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a95ed40d2bf914c84fda5e6bd1b49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8fe56b559fc8705c27550f7da8599e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483af16bf40ea5a9431d282f6b891462258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbef7b7410bf534cff644ce529dff6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb0240563fc3495d3d23886036299d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf212ea27d56f3ce2aa182f81250862261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f3fb10d9699f1468f4735c0815291262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aa53f1f9f91cb67c3373feae9f320263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8411ea4d511905fd6adf001a324be58f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad3a8fd13f301db5e52a8584cf2828265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c55418e5cb6da258754c4859fd5b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2782b070374f9c3c69622efaf44a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4e662ba4c204e4357027fc0af34fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786be707f9aef120256d53796f58e439269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b247a5e496ea664ba85a6ce98ecc98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d57ba796a5dcf1ecf26d18e35a7f56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186592ee44b8f85e516eee61874607df272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8369cbb0e12ce6169f4e0bda40fc4da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071bbc24d7db37603254932e39be2de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321106d1f5f5a8948a61d990cd0e434275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8afc1983ed0d464d531e3c3f8c6c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff479269b3937ab72b1683e340cc2c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe78272e8a7466f3f46b67840b5d6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad1873004e91479e36f0b8ab00fb37279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec88b13b951a8c2be8b0d8806802496280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6839ae1eb666a814f811047978e928e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af20891e4e2ad289758de361b250cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7184c5493b6bbdb48ac4c3642f88add283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2a69bbd2c755c33003191bf98e05b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f4cad167b1f98004e645a7f293e94285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba0fb45724637b02f38f4712181d90286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6537803753474a48fd5c0940e0350b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007bccab6f03929256e4f40e45b1edb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b8fa1db2dae4229bb9f7c33aeab74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde2d93509ab539745ccd612a1a48ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75b37ff1eb2ef308db0d98b09e2f12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564ee70fcb785223ce5d007bc0a8712292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4bc2e9f50c7febd953f0bf320ff18293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82957b9483cfdbf83a03b3f75c22b0a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98c3c84c44a4c0167a492c7ed87b3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef62a93f3fde25da59c65cd6d338c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2393d99e9787abdc459505c0847bf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756f3fb12d5af966b8ca37b73011e92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f9277745f038e1999f7e18586edc2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89c61bce820e04c86d7ccd2881995c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3fcb3a80341d4ea247c841d9981c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caf88c38dd5624ff2875ae8333f5a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab65f9693a9c2f3671c930b7734309303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af152c43f7c3fb8b37a31b0626729b25304.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e4570b0bfcb74eef9b4ce32238a1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af912c5f62356027c185f6503e8782b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecab752ad56d9f62d54c05075839d523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d27d3c511972f00f222d34b46970764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500fc4880186aae58df267b3b472acc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcddbbc8494ba67312e63bd1f4a06e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf323deb57d3a4d8ef713319281043e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c067210143988106ad24dc26861e558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7ff504816f3a2a77b6dbc5858b3229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f25434b04d11769d77130e300ad2fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7692021fa9958512c28d440d9761094a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1419b337e1daa1390215fca013f52512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3568d85bd308d789e37bf4a4707c55a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b5363b792b22b4b9e5f391cbedf8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a98a3480f6ab52d318ee61d086b0415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156dce3f0977e732e11bdb0bf385de0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b02b83ad6714376b786c3232a1c74e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc64262e8f9eeaad29da9136adc277218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3501969ea7f83a2be34a39c0137a3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bf215bde7acbda83bf0f81c0d20e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a567b6b20fc4673ad99f08f5e0e6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70034669b67af918483b2fee542a991422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9611f6311179b0f4fc4f8503c553a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8f97a5fa04b14adb129dbe8c8a58624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321d7c7a98d32e2897d1f9d2163389625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2a94fdafcaf2f157c360508a2a1ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb4b3a45f0287cde41a70f9afbd37727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79774e5fdf0e360c2ffcf01cc815be628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451f2663c79968c5143b32802634a0a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbaea5344c89005157dc91394e084630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390eeaf1698f9153dd4ec9b74223e74431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee295684566331dabfee04712dc298c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbbe6ccd852841e44a94fecffe1bd633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186751a05935295ed9c6469f4e75f8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc9efe0e9d7c1d83f070a7c655f8b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ca04b24b9d7a50d746d85b7c6535b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1846c0c1e897bae38bff674c8764437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc106dfa810ff7f8a65f65536f0527b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b0e7b9788b5c08d10bc116673fc7839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06a84a0256ce159ca8acd5bab6893440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ae0b83b2606fbd8132f576d2c2ade41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70008d162857d798cf6a570d30154a2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d458a4eb32fb59d8096bba29c2a825c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1b1865e9da3a85756352c5160735744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee185bb9caab468fa0a07d40520119a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d57c978c1f169ee8bb1910d20bec5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e43cd30c61d076afb32d275ff5df5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b9985df583abc23f773101f41af3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab93ce0147a4f1ec0dd0500b2c7a9c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e77dad3a9721c8d4345945666f87150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84282c70f7ea7bca11e62d894c0eda0f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bd8afab685c14b57ece2e48ef8c2d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8bc2d720444ed03d820936ecb3d7053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9fb1b224519d62ad1f55855187bd654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1997f892a91d8caf19e81900c1e6555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17171a4c338d12d8d706de2c1e729956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ece4579df58699201d613069a4ff457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d97f07ecd66f0bd3453ccc13e3f2058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f785d7ddea68f25156ccc9eeb0adf9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1d0627dc0cf1a2dbb0944fd7abf4960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38659bf5f96ede628e71e76bb4d8bdf861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213629d665ac47fc2f855aaab097ba762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a3f55130fd4b027bd3fb07326303e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271da060619baa941e6fc6c7e367b4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034d90b3bc27fbae3417b246030f13a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4b04b5fcbc63eb18f8144a3e1e12066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cf837918996deb4e964fd03ed812e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2be1cad3b6487883249481551b895c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7612ec08d4596dfd0af9edbb36b177e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f02c533735072933e7d55dfa42c18970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7665ffe8645f7d0753fe11744d783471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ccd68fa0523b916c3bd9d34c46b0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56111ef19c612467a0ceafc1ea90df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d2a484b08b4290d5dba5f0d17de4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438804221f7ebd12068dad3cbcf4f61075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4669b3a1345dfe543f848e3b6c3ccc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce00227acf361dafbbd01a9620818577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33288e90d9b830e164726bd40b19358578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd080a57909c7a5549f2bae70421ff8179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17dd41bdf75ca3511522594f00416980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbc72b5f1863b23e2beb4608ef25fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d26dded71d2e966fe65fc4085e01782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62011f6cf8e78d7430b83bfbcaecc6bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c67b46e015410bcc4ff6e4407cef3584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb8fef8ce08e1387a14e49449c673385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd026edd6976bbbf80e402f48a7215386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676be5d16b1bb8e31596505de9c6bd987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43779c1ee60714f94b16da164402355888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd3cd64f8f710f74eb1339a0894b3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d477be3be29af316dc27487474d0ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88f569bae15f347135becbf9d92af391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3e3f41c28ebc9e0f8b7025c861c2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9166734ad87201667943956215968b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe2ad070108f4c7cf310e46fb53a5894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66276a678f202a7f403471a5afacd89e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db97aae19b9f679fc1e5cf88cd449ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf77d9529b0db6c2229c5e27bca26dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c319172655f56daecf50a4e8668e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530724428757b659336db6640c7904d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f2b5db1143accc902d97eb1878c27100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb90d958cfe8de69b5c2bbfc42cafa4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a91d5a0ec23b1899fc3028fbe14af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc961384e8196343a0d0dd95c7a84f8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50739a9b3e9b009df57861a7ef89164a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571882fed8dd4b7d40013d8d159be8b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8fd021638e966d40beaa88e691a5b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595633f299fb4ff6646b1facf625c280107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e4dca1938e59cd86404c67a09cdb9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cdf31b7616f59382c1118b4cae78a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa4105f90c64513a674d70acaebd87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2486a0a282db9383c456c07d9d0ce51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939bd1e09a6061b4d5ae510999769c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895656c4c356c47be93ee632f7758ff8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dce1b3771b8dff67393dc5e8bef799114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d7ae0b070cb8fac3d59fe2ac6c0ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91147635ee8e4085fe0d3c6aaa5c16bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74822bef43ac0c3cecdbf51038aebb53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6487e15f6aa28c84d049311de86eab0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef5effcf442975e22b2992f6ddab33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df55d5ec4a147f9e2e8bc2ecba5852120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b56abcce992b87bf605f4ca100d237121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f350aa408376a2b389d98b03f22f41f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e066a78c3d736bb7c3d35f9a7e7d7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546412e1bdc4a14294ae847e5e1927c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adce52ed01108fda9e4bfe8f261cca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e79616ab8fdcca3fe1256264a291a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8134737f9a8a79f2fd0fb66ed3079127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ab809d7a92aaa6e0bc1c98c4fa79a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea812cada3bee7cae4ebf035a4996432129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732c326780f6779a8ab737ae5985c3c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304fcf1b711ea94617b867a7547d51b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcda7d7874ed8066a982d3d7c12f608132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87feb5c2722b2edb01d33bd7327876c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1b12dea847ef543b0f51e81cb2d74134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e9651ab6a91defed5515a1a5da279135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a9755e4d0df8ef397ef5ffd2fdc3d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc0b702d86de1cd5347cc78a8a9c27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208d1a7a4d520eacc69a1f5fe11fb92138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae803bd4ab97e3f27559cd0fdc6d857139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e596471d6217e9a0628c213382e66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e73f4fa03dcd1f400a02ce6fc5136141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a924f230f13499f1117fcfb91fb4413142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e26f8328c1c58ed8e47912dea0c93143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c38e46c285f17c03481ba3a433c3e7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0524457fe14881f8c07bcd435dbe7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539324268d207eafc1616cec5fd6aec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad42f8589bb950d3f06ed2ed9a177c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93e89a3c4c25e894096d0cb47a2703148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2721366ea3d9fb265130cabfb10ed73149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ee183bee73848b1e03c986515a0b6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686855d676b9d26035261a5153e5ec2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9693622b37f49fa0f9daf80d277ee3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae41679baaf0e24d661dcb2e0233ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08337810f9ce4f8323b06b2dc0530a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd16880facb8aaf4292e8d40c86b8b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f418440b574ee498f75a1d78d6f76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e67c968c5178da08b0dbdd5707b3b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ef0c41c041c6a22f261d5bfa371fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a5969f5e4cf57971b27d35064edc7e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f57713e2d57c59a89e1a42ae88ee3c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b54f45bee1b929433b22963d3bd332161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290fa96bb2c1ab3998daa2a157ed291162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53a37965ce61f8cda4bb1f4600f5ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba97441fbd22ce5de75a06b9fbb0edf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f01a181ab44acba3ec8d9ddc06eddf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9450f6a34d0be64643de222ac48cc0b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146215dfdfafb5d7433b8de62ab678d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3f25036033bd8caf3d9612bfaab3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1044c43af78344c3f3c591f5dc67ea8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1874b91b564b4ffde4b7fdf1100e72170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1040fdaf15cfab789a72e449b407b8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f031cf3d017d733e3f85eba1a00359172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990f8a957c676782c3527559ff1050e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344ccbba9c091243314ae876a309dc5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f5f5a67306bc11772d5eb238d03f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a6b6fc25d22e0260e1634eb7b6fb5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d951a3042b866a48ad5b0d16e8c2f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee673f89404306a21cb61ccbec2f290178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8bbf8d38cb50968f902abfa63f70b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac9d688b1438c588c383cb13cf97a4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9925ecfd8bc4ccf5c4eaa37a9a21b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e764ed22ee54ee468eccfacb3b6d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e15cfd21df4aaa52d19671f8eb1135183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0beb3faf9b447e9cce8e91cc1376a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d3c70ce6d63d936762bccff058661185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fbdadb62b18afe9c4252477449a001186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09302f878319d31e51d4e08c03369974187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e9953042fd2b7f5a5093ed57cef3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40940753d6a6ea7d0b5376d687673565189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10995f7f83a752db890d37756f155d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598c19adfc5dc9205feded2d4741eaf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483cf782ec8cce3e9ba0b3dd808d83e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca97531099a1e48107510327af98700193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42390a9ece1ec3390113a01fd395fc2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6db8aaaa77c8db7a565e5d5ec099e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5de1f36e7489b4c53c049e2230e5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac2fac4f1a7035f3fa887f1f7c157f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e8927a2d4f0b2b750ce9befd6bdf0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e303bb830ea055b89416b4aa2bd77199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a623bca7a179bb658fa2c099dd117200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265748cb863dcef33a0bf314e049fd2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38586354e4af70e7cee7ba18425bbaf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d60f5a43f02f05ab936d4c1258713203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b0983ea9a9913a632b683a854f356204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7852c4efbeb2ef7f0933cdd5a28a5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad0b5b56790552a935fb4a2dfc3618206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ce226c048be4ac1769b3e249e2137207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501be59aa56b29eefbd88207e994269208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4db0a1b63a5903669251c2c93feb87209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b6e71c42a4a4876296f56f4c6a1b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4fdaf1b9d8d6771cffe2071477841211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab4da33b8e63ac000443b806cf63cb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa1422ed014f3fb5738e0108a3902d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305c71bd8c25a196296bc5d4911d845214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710814ad7db346a8d83f524caf2e7b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edda63c55709a2a408048eb2b5ed0d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629660b31edff41e013e9367d0d2226217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f3f1683c44c685abf00e50ff83ac44218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea80419f66c87d713ace5ec3711118219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda49755432edd7cb049b417a004afc3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59398b765e3ea10dcebae3261c1087221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d6d52d21be5d31d78df86962a633d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6150e9c944b9a892ed91ee6eba57eed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958366c82694d88d78a7a6191d90b8e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19cd836d2e665e055aacd4ca3efa35225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffd422fef64975bbb820e45faf7b86226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b5f756bbb8351bcec2f77012b0680227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d8a60e745e02a1a1a3dfaaaa32fdb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d39e242cac7fd062964191bff6374229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55967f953853a21e8b9de5995287fad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938d130a85453458129b0513c4a58e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09276463e235e10ebbf2788a4fa9947a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9685596d9395b79b550bff7a14ebc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e59a725e668c4d11bcadd44824497a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5232ae70ccdd2ae393856d3448dc55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316fda2e0bb0099999d4c226693f6bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30aa93bab86236898a1d2b642fd57e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1b05b4f6d3dc03ab5ea2fd7978574238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1d7a413bdf528eabd4ccc3ebe7e4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b26c9d850f577a6fae555d129bebd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be53492fcbef6b735dae39186768a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d802d7630d41d1788839aaa01e24819242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bcd6e5fd02401a6e29b37f0587858243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d33b12cbf523d13abf720c7c8b8ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a120b043423d8d58b4695e1d0da4f9a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b09b7568d05da780c163973e567377246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2610d3bc226118d62438607462f876247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b47c061d2b603371866b347943f90e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984994d618894dbbeeb5d3e4c3e2e4c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593722cbcb4ca86b98a649c05b263b6c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f978280104c82776f2e6f677f1d743251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed0b23481bb22872e3ce29133e4638252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bc37a9b1d3aaa29d6984e262b5522253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31c93d0f2488aeb85ed01a7b63aaf0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497d7fdbcd7ca59d57d34fc88de480b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef881747a7bff68faa705ef67d90878256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3465be4409d22eb90a7599d1d027ec3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccc300fe5da43eb1801e7df8307cf2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b53970a05d320b8c96dce92056be41259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52750dfb867547440e972a201215a07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf09e5bed0e35b9e325935918de76e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8afac772523fc5aff9115755b214d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd5a482a2d915f2ae28b66c619ab6a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c109143972252775b8d7a58d4983d0d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77495acd5682e0e9551160211236ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9ef5752c2ab73dd4f20f7d45c1679266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fc4a1f52f5df062d698125834489a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e15121e089db7846a27c45053ea6b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9723ad7c4cd21f1f9d0f3898b504f62269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794a71deb269d68dcc17bcd8104d52d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2129007306b065bb240798917f9afe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7853debcbffade8e3deae01cffc05272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f444b2e68a2fbb0d1774ae32f9b9f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bd0dbd4679392c29a968155564d9d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167383dc82c33cd77c331e41861f5b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bccb4292e15b70ab0be1590e9b6070a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78fc1cdcb8f636849be7865f5d103e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e3b34010f14f0eda1137efbd99d32278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0e2fb2ccee887e91204130710da3c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e14ee87cf65f6cf815303248860ee0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ceb9ddfab24cda68200d5db053ce5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244cc5f486e0fcf73e104289dc84715282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3b07e56b312db89763737f94b6ddb2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ef48221ae7deadef953420b599990284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592b629283d4262cac450c0e3248f05285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d235f7967512b94ba3860bd9f2af5ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c1c40ad89bdf7271ca5c952274fa0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb1b4efc48a22faa97e24da8aab78d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2ac7261520dbbc48f1145c73ed182289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ad94e1d9e8b6b6c9e0b56b8a5b9db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63820724d9bba0523791c45bb7a000d8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30fcf97c9a1c82faed85739a25cd9c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d988d3e996488289f5f7d84c48ac02b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28c546176bfd987d2dc28c869bdb676294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed8ad888623b438a7290fdfd177e84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece8f91448ea63fbd7e7c9f64542d4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef28d1115bb6c59b88d332997f549d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590801b090342a5ed761b91667216dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6a6a8e1a0693dbd0280de2762cb73299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f431896525d9f4f901288aefb2956b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cecbfa38f7c20bce75b88008afad4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab883ce4ff8692e7251eea58ac16c86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108f54209479ed6323a2e441464c863303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca7dbdbe093c89ac65b9f3210f7ded304.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>