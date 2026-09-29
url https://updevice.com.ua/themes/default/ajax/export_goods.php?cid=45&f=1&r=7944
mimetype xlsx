--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="417">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="416">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -976,60 +976,57 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
+    <t>000011549</t>
   </si>
   <si>
     <t>Миша HOCO Wonderful gaming luminous wired mouse GM37| 800-1200-1600-2400 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-wonderful-gaming-luminous-wired-mouse-gm37-800-1200-1600-2400-dpi-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000011549</t>
   </si>
   <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
@@ -1318,51 +1315,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b46bcc0b104ee13a7dd6cf1f5c3bce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca2e613c419a1787754e698477c3972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebecb4900923a245e9e1707c83140a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2e611a76c249fe1035366de54ce3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582362862f40a85e76a8e2032af6a1cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba354514a2482634a78454dfee91bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7bd8ef81f2d4f413f2bafda5a08ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfe17954d6774b0fbeb1928e4a00e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8110aceee868733d0bf05f81e35ba2e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7a6ba499944a4aad9a8cf3ac1e08610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc708c0abc5ccdddf0141506473ee411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a772bdd7ec8a1271fba2b228fde2c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389375e51919d2184cd08c384f36ca713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32298a86c4bc08cc0ebc3904ca7de0d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0741a2c2a106eb842baa7095a049cf2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95ef58de70d0c774d2ce6ff17ae96916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3138bf032baf2188df60d71a79ac6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72b24efb871da2e13ade59d264952818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691b0fa302bbd4ab4c074d391e9a14719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d96fcf2c7cca0cbe076b09c47cac2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5645884e8a92e067c713baf5d5f01e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92886148efba50f6d57d686f6a3c88c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec79179dea992f7bd2c7ad2cc18387e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c45a4a0f023191cf9d91cafaabb35424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90de52e219a23f254f7451b4500e38825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a86e6afe9a20c4847515c43d63c3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21cf4766aa4c5263454aa6e2c5b229d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990d6ca5ef7e912baa187248df9e63628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dadbb332bc64233d5199b61a6303429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5fc7f39b5112034637cc8567a097630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcee842ba14e1d91681f1f298cc99831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0858a0f49cfb95662005a6575f6a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338df41be39d6ddd40afd62ed04f6dcb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36edb4260a3513ef4156f6273970476934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edbb0155ca4075b0fb22343f4ed59e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1f79f20aff156b98a9cf4d98f1f6036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4429cf52076d29aaf5fdd5cca574b8a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d565192da3b445de5b820d6145ce73a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d089a959d5bab54bdecd00d9f461d9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d56ecf4ca4857d4d3311f4dac8e05640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463932a7458c90b808fe71f0a7c379e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdc36331856f34359d0b75660c0b7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b97166310cfb6b210a6010b26a10943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee9e86f0faa313abbb2def6ebcebf544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f9169618ad26b11d1572f9852945245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b90c0a97c589e1da95a83cf01870e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16f8c90b15a97c867c3c94be43ed5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0b9a6319f2082a888c33896faaff148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087df0d283eb5ab344557160c5744d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282e3f984ba69e27f26b105cb8d267950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7015b95dbfc078971309608416374851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ce5d6b738a68bbe4c91f9366c8b4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d8c46062e5e8ff9964cfa29a1133253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea54f3cac8bd221b8dd88ee8a665df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fbe112f75d47d01b2743a53fdefc155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389f80a28704f3e9c7d915a5dafabb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7752c412c4f8fe1b48bfcc75a576d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbbac732f7723d2162d8d06f27ad9258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4578ce5fbc639fe0ad0bea988c3dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ca1e3b9ff108cd1c1f263b43c615860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fe126b28188fc708e7d853b6ed7c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8a07738d4a25f4c974dc0e2eddf1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fa8e5f924e393107b2b452d755e2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b5a6f832b4548348e0fb3c46c330664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f2d9c1b17a6a2506bb1f6cd2f6ae065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac77900e3e8c8325a716dd9ac8715f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc31e7d4781f59d996db9bc7eb34ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594ce043caa4e39165df84e549b6dac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e396fe10d3e3db9a3780386647ce269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0ee47a23236fcd16ae75ffc34f0af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b22c7c8d0dad482e06a2140bac96b271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ee811c8417eb800be90fa423ed4e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2810fd8046925dd147c3cf9a9b6d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884707d3f54cdd89724f00f65d2535b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7846edd303bcd066158749aaf2db890675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9ff2e2f0b6120f61d414f637634d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7509fc428f7f3289f4b4c019aefc9377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d886d8d1a5035a7ce45f18befc5f8a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331faa0fc8146dc244470dfe505b10a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc2ef92c80243df0f03fc29566641280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441944f136600a52df17bdc1fc53c8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984ffda83612ff64fcfc2f45b40eb4582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5123e2ee05ccbeb7355fdb1c51c787b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0bb77c983ccac7814356c9ce23ec2184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ac039e733657704c072be2446a18f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6b524dde54c8c6befd5bf08fc1ee486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b155700755ac354cad2a55912a7be2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25b67caefae552d23151853b76eab688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df5363fc535efbfe6866a60ccf039389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9abb57068d539d0637793d65104f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97196c104d2e46aadaa79469d5afe1be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b0ea9847be8717611e662c74c15a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47060935e1e06221a6163b1b3b1d7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3cfec157194e47f732f078597866794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f140d6d42fadd8d604255853af0f2d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ee29803fef84c2f00be39cfc784bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1f20049ca2fa44403080b08b3bb0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ee6f6a3bd0f9a86b62c329f091c5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfbf8c37b80252310b0e3be3deae9199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfced010f2afa76cf97a2b7190c22b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fe921d23108c61bd57efa54e611a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242534fed3cd2440aaef009b64db255102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f0f328801e5284bdb3df5e6eadc57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424276e37176cedeac2b31931560eaeb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34ae7aceebc548a8aebcdf1a487d9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2b193adbecee315ec92d4db620012106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997bfc261d3260f3e8b6c5e814b950e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bfa9bafd5e977d933a4972061a8918108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745edba1973bf7c5ff8b6c320dd2fca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bfc352ed053f8a6d8f19f5fbe0b2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846164fa08b4dce5a4d65610648d3af8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752a00000dde87a1d81f03551a3c1d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139591f8a1ebe2f24ad8663842263c33113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5346ef2d02b9baa0a18c04ace6666c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4d113b9698fc839798b1101fd42a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feac73d1033348be9691b63b4eec69b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347307fb96289231f5d6b5401ddaa089117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40315841a181b2c26f8f9f986494d3dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bf81a8b61e1b72487f7fbd57e3f79119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c221bc9ae9d1cfa992a9e8e06021c5c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e58cf1dec8a68b3a14be320080dd5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e860d73f8731cd708745ddcf6db939122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e999e2c833d03efc3e8b1f4cde80714123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efe5a818030185d8d8c3457bde889f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189be44d7dc29abc6b9ca169db4810ef125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fe1ba879efaaca5f94cbd1a96ea9e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdc6ff8a937d8c1d959edc6ca4da35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b92869cca31fc17fd529c3f7e55650128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e816ed022b0e682010933fb22abbbb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a9731f356a5714caea905e447f024130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150ed5ce0e48bc94fbd2285a84c8c14131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f119871be4f529ed8bad90bcd391f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ebc0c7679bc83581f866a05de5be8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa83a0ce9362437ee0d4ef8ec324b7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c8b248205d2c6216ea599ee185db5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363537c74d2522d2b675886a62311fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48ded7543cb01db07c4c7b4e8077db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e80537aafd390cf5c38f9c11ed318138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e830fa0def5f92f24dfe9c804c5e43139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607927b10f2c13165eb5fec420e2dac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462cbe28591689ceedbad7f6dfad086141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4f64e2b3b8fe601da345d9d821293142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5a8a309e974017d999d93e69bff2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4230ca2c305a71d51fb86cee953a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de153258b040e25ff41645cdd71486145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54522d7edef93182de760a752621dbe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c790280607949876efe7d09f42ed2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c759e9fafaa9b97dfaea2f144c2d3a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388de228b8e105145f64b2586603188149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548005b6e3b9d072c602b9b11533c4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6f6f4df0ca750f8ad2b1df19ecc37151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c716980abf758000516495e951a4768152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d9c82d60d74e210d7bff728584463153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb776de02c4a789da599978ca5f683154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d4ffa551f5f853d04d36b442c0f0e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40d1f4664799939e7dcebe2e8ee9e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3491e6e5a95e46f8a5ec098cb16954157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0593dfca9539ef8efd53a25a448334e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96832fd8e4a8f063b30fdc4d9f366aff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75c6e6c193a2c3180041a176262021160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751e8dbd5f7ff50e2ef5e18f2dd2a98161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc807d96e42189a32101ab8062fb0ff0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dea5958a1e7a68ad2475345a8dd3fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25430a218df230a011a3ae711d3bc5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e64362251aa41f28d5aeb11c122c76165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a243a760bcbe7c8a6e762cc0d95e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618a5b938a39a75a92bc0bcb923849b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e00459613c0249584035dcda848064168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49097d9b6b0fcb9327dd5211d20266169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f976eddc279f085d0e6eab5c7cd54d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da655e98116ad6a49e154d781467b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9273a4d12674eff074405849cb69b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cbba87692c4a95e38d698b044526f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec9bd6099e78d66d20fec53f56d768174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5705dc6dbd4dba05dcc0fc47f8446c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae051ddc05b6a3fec95734521cbfe8ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ee9ee38e566dac5f6c360cae3c259177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb48d30a355c960f1b1fa063f3abb4c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c17a9afa64e2a594ae9eb3fde8f32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab3bc9133a3a51b0077f0a16e3f012180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47b8eb3a5fd08e3c74dc5326b49a52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a7168836c3fabaf3c18e5621d0206182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd2e1c677073fe57ea299aaa5fdaaa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c0f5ae6736edc4dfc3490f713f856184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17515cc9b756113bb14238b1303ab4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf431bc7c315b77980acb8799c9957d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab5361d2a0c54e92e09f2129da0543187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6a521d76167752031d55cce7b2ea2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb482d20a1d5e86558a9c3e0175cb00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e613191c3714994597d69f4dd73fc4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba70cc434339c31888e9f9e35cede92191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cca9a9b22945d863e9eb067a517183192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b521bf2ee994037616d544a692f75c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b8713dd5c6b0346ee3b2909c2793f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3629f7387ad5af96eecb8d5905ff08195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbb9f9c6b1e6cbaddd0923a2956efc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7cb6b50c9cec45fa0ef9353e83dbc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0aac11fbeb4160e9aa306d75805b82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ab9bb139be98061c8bef8e8a7f4f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f35cff76bf58c51ccc1634825f75a9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b79559a13d97217d5020d57bb1a1a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a41fe9b6af1d862d2b0eef7c6f203d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17773e249512c6edaece7c844717d2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b2d5f58717f859568b46c5b8ad1f7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b69d3da2bd1c6f245e38c24b12384205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b4542d331288132d235454888f74e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fcd7095a4164c7c55324273643a93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ad0b4dba5d624163ad9f63c4defea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ca77866b984adcd6c0468b5705633209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748d8b5661ea6a3f6c817b894f249f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72233d582d3fe2d9098177f560655f2c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f375e3dd09026b191bf79c9f47503212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8708d78ef456f548a4eef58b020a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268d28b4516ec1ba456ab5b0061590a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734499444c08e8c2d4efbd115aabfa8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40056c33784f69800066579a7e23467216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02adae739b7ad133c1fdb566e6de3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784768b96de0d7b39fa0c21278e8137218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae33740c33aaa9da464719dab2aefc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7881714a8a7021e194f670954e45b0e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606be90833da556aaa57206c1326671221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad66bf6f9ce790e476d2693a835b42f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead21eb2e60c438e3e528ffa323afb1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998a830696b8ca5bc6e1ef0ebc62b77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeea102f2706d4b517da277d733ece9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927ab4ff755a332fec3a056585ed000226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0dce691ae7f6416677bf685fee78cb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d3a8a16971aaa365fac6e61ccba4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52075df9e19447993cec9514e08280229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c446abeaee92eceaecec27c9cf9f7b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37452710d0add20379a8d1f7f8bc6ad6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c785e171cea3615ef38e78d6d9706b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679ad8039cf1b63eb7cf3df65b85e45233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea09597920033e5875d77ef23a0dda234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b79a9d98bbd5928e9a326d9e6a82907235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d8478a5612927c8d0a11632dac37c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b40b4ac635f31dc3511acb26e75a2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a771112a5bf922d13d33fd513d6f97238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458466f0a059759c5393b44dd126863e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344c02e0ea428a3ab2262eb1364ceca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a1199191033fa4aa003fb8145850b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf157020d12b293f4a984dad8964e6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4944acda23c15f901a5631c90a7034243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7deff4cec182d5ef465f57d6e0000244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dec54c8db522bb8e5e33dbfcb44a38245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007f92457388c8f85a178ddc67be157246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29a3905100d726ca1f8fbb75ed0cf1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2382cb3634e1638a56bc321663163248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c3ffde2d0129fbbe3fb0c75f7bca8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79777030c0bf89bf3e2c5e7bbaab91250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac069281fd3a0cdb6bc9d36bcbaef4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a87211d34db2e866678855cc7de555252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfe71a724cf06deb0915bb2172bd27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb030967ea85f51322487d4173fddd9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb982395a6ef1367f48b0512b21821255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a998b0ba6abd3e00c2b75930ecf971256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798b890efc1664382525a3ae6f1f925257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ee5839ad7d248873c811549ca4825258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496528db1344eb0ffa4e4034c51f15c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce1ea1324169d800e9820725f7c852260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa287a8d14d0f6e0cfe244e0fce8a75c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7403a94ea6df6f0fb9ee94b11bbdc7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2003ceef26214f7c5da1512a5668fea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f67f8eafb18e2b78ff9a21e8eca220264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c241d35cab8043bb27de3ebf1ef1eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d00a44900d542d928ee0c661d9a65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445059981439cbf8e164766e837975b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb689461357f31fc3f4df5c58e9427a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c295e5a49e6864a3d6d9a15fff3e9f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab63337faaea17ba0a7b2046e5f8dd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee3bdcccbded1262382d83dbd14091271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb25fb5446d654cf187f30c4ac51f5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca3b84b68d5d70406843c0b73adc6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d724d8eb1e55dee841f8e07bf658851274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c35e4af9b6c41d41b8154c6624360e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cbf61edf79cfc7c7ad34d8c24930f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e7beb550d64da9bb74ddc7fb88139277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612caa21435de5ca6b7664c3f0cd576278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c88a0cab2dd6604531178d14044665279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcc6b6ebd2556cf0fac6fee680a2d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63106e3deae66998797b78fed1e3c61281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042308e15ca4c116c764102b11fa73bc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50868737e631f92871ce26c0ca4a24283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c40304665c1436b1626949a610a04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b4dd7f4074bb9649e300dc722749a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda231a81590f3faa776751f904555fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1ee1aa5b431d0f9476216684f2a4e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd019d4fde7cd78b7f18dd955235dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cc4c580a674b1041f85a51c203f1e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b623e0cc38bbf048f7a500d7178bf2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1e962186cf666b8ba6c913d452133291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b708f13c461c357317dbea0be04d07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e547b511ef181608fb4953047dd77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337588f810f82305705700dfb8d55299294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302117932254d152898d876293a0338f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a8f53f25ad3ae6567a97e210e553f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382a32c5911698b49e1cd29e24f90db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5190177e74f8ae694db55c31782ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd8373d8e40f84a3cccdabe5697e96299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34080009a047c5c33a4ca54215b9f698300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b2a0835ad6b6d1063ce67f9e7769a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48362844543dd6127987359323dd3fb302.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90339636d45dd552431c4f3180e2c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47558bef4c65695fe89ef80c63bf95412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c38e367b87fc8cf0b0299e1e3d55a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb75b96a71e8d313fc0739352aab284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5835d72d1e1e3c87956cb0c2230f1e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa35d5e48265936079c9dc942bb2b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd712b153bf9094326e2911a16e4220d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff93ba91d483b3a23ea12a8dd70f3818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7647e86e691003f299f826b89ad3ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b73dda572c4bfc3c3b4005c67b193110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5723338fe3aa04e8bb472acc25e924911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2460292817a3e586d3018c21fd048112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4484df127c3ede4e23aaea37354e8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198af6826f7c46d5f39f3ec1f20e02114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc224b8ee450dc7bc0ae5e2b00b0a8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fb8bf22fa795ce521f7836d1bd14f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522eae7b336d64298a207d4da8955f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89055bd9b7fcccf705c9497d585261d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598e3d4097ec380b7e09c7dc4967b9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810f57000627177ba9c168290a03b0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df751f7f35202566bc3409f18a71b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfa5f7fdd96b8f75e418d8ed4788bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735ea7804ca7ff5ff963e9f035140f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d24844077ed2645ac77b589c0b660924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08f4098db7fb282582b8ff13ba7f9325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba0f0daa6341ffa847590118d2b5ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f913e9b50cc43fac4f80ab705a4b3a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae9d884b2e97a0dbe0dd4ac40faa0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcf140f0eb7b7226fc289cd9542ee029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fd902dfbcc178b7153cc55eb63f0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac588828b7a55d5ce4b7f30d72a00d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc50270071c1d29361ac4cd4c8e3ef032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66589453afd90bbe181ec9ad8ca8893333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6507893d5a872ab1ebfb4873f34b434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59062698134deb632b807f3755e3763235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea13d520a03812cfb0580ac4736bc836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762222ec52542169efeb1455a0df57a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f17144d31c645bfb7a137b6130288338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7856353ec7faafe41914b066f2dae1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29648dbd2219b85210de530beaa97640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e50c351eefd8f70fed176053c7c2141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc946339ed44f65c8158f63f064bb76842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f3f0811fe827aff1845c5cb25e5cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f7f4afd2e30db4ea50c08f83d653d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174fb8e9446aa5d26ae2fb0c2af886345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2322797a3dfbafbd7a48ac95fd2ce546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10da19521945bfce78f138f7418a0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a182e54ae831fb1c31c9b1be7cbb1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab6c9ecb8c8dfbfc4bbe3e2cbfef0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1173ef0c6e8cd4bd8d52d90d1f81a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866332e1a5cd99481a3c9083fa512df951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3d9222c992e915eb6e1dec97a91b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0295e61302acbdcf85e2d8b64129c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d8cceebf1043cdcb1f7460adfd20854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d08782a514ad7c89f2e73fddf82fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fe56d8d67c5cc07129a7b0dc633d856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22469fbe00275636358035072eebd657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14995f7be94f2cac5dbd78dacce327db58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8262d1f56dd3a8d4465980368d22759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c25246565cbf8de3c5332dcda946760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcef71db64a955cdc521a01c0f244a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf9bed617c7eaababe362afd612a8662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b055987b9de3c1639af54bfa60e3f463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ab5b089758181b70fd0fbb8b2d6b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf08bfe9862cb5493aaa504228eb2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509413662c0da3a02ce2555a7bd4c9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac288ec820b85a9c3f427e7410e97367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ec2adf7ed2c2a029a0907cbb83c5968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17b17ba03e4c5f29b339aacf830d1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b697dfe5089869fd34b8d88a7a18f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470c3305a7b5437bbf6dcfdaf0c466971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c009ea3607c8de72ced32908a4577b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09ff5827da5e9c0f2d3f49c3103bf173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb5504a107e6a9aa5f51534ac97dbe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24adf92d11fc1afe0eba8b135f531975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693eb354994eb007c29d654bdb65e7b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c587ef12055cae3f6f10e5e10343577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7465a6a71cb27065055326c71e6c8578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5ad874bbcff79bcc1d33a1251f10179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b929c076f48a7177febb3a69724a1d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33569b19959fd3e913298cfac4a07dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6b68fc14f675c9bf2626b5bd716f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e01e3b3a8a93eab3576f07b85379ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f32cde3c3faa1a8cd02970c7c718fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c82a0adcdce91dcb832c5260dcb92085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34de7815a632f69d241b500b3381ed286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877443a7ef92c64a64c6c09c19c0712f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0912231ef5375e31a36e2aa62523bd288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee14a9a8d12d2bb83a4d41bf23185b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60951e21e80ed26d6b76b853c423620590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773f2d58a8dcd641a3544c408e2481291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1412d67d9959f9b87a56bbff6c6cf4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dc84d4801d470c8db74bad877646193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac5ef3e1572c2ccfe1706c9ee93dad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fa42e5fe728011061f4e4e488afe995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12807ec4c3fa34f778a7531f7b90dc196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00162bfbc143334268ba673b11cefa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16629cc516412840a2c5db4d3f76b2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713637a87a51b8782902edb6ea86780299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f5abc80e344420bda930bd940956e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fa15688dd7ec785bb2b5841b31f3a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f604cb0806a34602a857d4b50d681102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc53a276e6639cfa3f7dc49667ced0c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230c9c1a94b1b06a1ee2866bcf195e6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479b0cafc03e0fab68699c1e58064df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b805cab40ab94975b6812f49583f5cb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1aafeee39af3f71898f5fc5bf4eaf3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585b8347990d1b353c37ddbb118acae108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2a426866e8d3058cfe6fa0ec259a4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e548596f57661d455fd400e38dc08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bcc77015cee8cd06a763fe8e51639111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ac931c70cd6ccbf4fa02b0e31129f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d5105f0fce07407305bbf3ebdffbf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5c93f6b9cd2c38b466827ebaa2860114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20052c59da5f5dca572a50be2f4e7d52115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f0ac90baffb4d76fc37e1b6168b17116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab435af6f9c0b6d3ccb6454b4835da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7c04170c87151a5346a6e7188ff3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc60b2c86da756b3894cdddc719769119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34241f35e69f46c311015099993cc50a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5248c6da70d6dd0c3bb951eb5611e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05c6a511e76d38b080147671ca876f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92e15e2c506bae3ffc46968eda6019123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158fa33f9b0021a4a451984d178247a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ba18cc2a1195cd7ea1cdf343f8699125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae090b5176dcbd9732d925450ec00f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ac5cefc0b1592b9ef211eaa18f3ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f76e5d0e039d19f363e26a1ede2b7e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10b5e38d63a733a4c518ebc8eeb4cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0bb11677e7fd2ac6ed5f3531c4cb8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d13abaa346605df20e7cce8a0ffbca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6f4c80446e2e83e3278797f497707132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199842007039e1841c0218d1c7d078be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd56b2805b93f8e1ff57c40da19250134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf002c70181c81b2a310fdebc76ed89135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078694586530847173c90fda6ef71fa9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da054f69ce65fe6ab5972ee62c99b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fca4c892e3efb55ae6eff759ee0e5b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a654f0a6764d28addca1993cef49f6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47a16baef5ec56bbdd7b091ca3801b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d40b2da98e0d090667741ee665773141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afdc1f8351146dc737b5598f13cbff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975309bd55515a802a6f5e604f45766143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea552f0b9301f944f161e79b2d1a2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfad2df6732ef0e0897084642d67d52145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66986245c29e6df5e3d5013ca934afd0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458238a637d5fd3a065e0d53406c5f98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2560d6b55f29a092fbbb7c54b2d41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db613d223d3932db0b349ea274fcad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66bd5c501d8ba04ef915104d23d943150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f788a72b992f00130e8d3023cac2360151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeab4202313239410702261e58d7404152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ffa8be016a0f90f5eedf553e1add5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3fa276ca39d72199d833a2f58b72b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15638de62d4ea214ba4a07471965e7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060744373975d3cdac07a38369f99dfa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811a0744cb4bb6ea9d8558cf9d197cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dbf2de980a3c2f7bc5d6c1f7b08db158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d0e2858ed9ef17e04978e4fd033d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44bcede3cf4b2612fd8e66fbe624f8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fbbf7c25b250bf81a17483ac70184161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ee01f617bd8b0eab27ef64e546409162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26167b10fc40b907e996cab93292bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a33f71aac1d4cb2c8c4e337f2758a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ef416b354ca167695a03f17adf023165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6475cf1321b119864320c8ef3fa68f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b78dfdb4da7c3a4279d5eef4d18ae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06403cae8369961185d023761e984012168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7928f1d7f8d1570c0b3f8e0e5f0cf75169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c88e76ff18493473b28d4aafc99d37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ddbb25a75a1f2f9abc997d10eb1e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2bccdf087e90450545458653be914172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf396e3359f05d12b322141f56f0ab4f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacbb54350feaf6c70e6caa58a4b802174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0171d33342d934953c05af79c2da16a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7302b75290df3fe61cd507c89ecdade176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e50ce7fbabfe790dbb9a9cd39f788177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfc51228337eea1a55437577725309178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ececb7704191f9cdf92107ffd6309ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deded86ac9bcb3478d7ea619298c1f80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b789fd2c1db81a530992e63650a7d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dac3d4dd5ec4bacde5ea4278df8ba2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57ab085bc8faa3915c03346ddabe9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845858c1ad045ab60641e6db4b277d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a7a4fa34de35ebb0ea3e7ac368bac185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66906747fdd492efa47a8f494fdc99186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a0bd09b50e9459148e08ba35299af187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68651e274f636c53cd7e7ffd70fe6990188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b912c3ee7403dd1060048e7821a18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5267c78a6c619e966d1c10c1e5f1639190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f80f4e82509cb86d536c892cf6dda191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59eefc23eaf96fde55f6ac335594887192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d569601fbcd52bb4c2feb8d5ed2ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57da2d42bd99484f0c12a398ed74116194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5febfc9560b475c8f5a564243f32fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9df890dd6e261e5026812b99e615ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c51b60085d4254d1542d56ab9c1073197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73561071e5debd2c4fdbf219d2c53f76198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e17587be294ee9033b0fe5256738c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73848ca8ea3c7324591ae342fb05da52200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29347b1fd4ccb87c40ccbbad4e734db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e59af12622dcd945485dd63fbac002202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df86a5f5cb672d7b90d970b8bf7df1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98172fb0fe66d8dc2134877e062a00dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cc5bac4789864bf81ec2ed86b702c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99badea7f56bf526abe04da125c8fb90206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9247cfe1be6ff6862af75e25b6bdccd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5329beb6c92db76852ec6ec58407d3f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f9d4e7a86256accd17f65f90770ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af90028c811fc9f1b9f1c0293342c8e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8b78176b3608e40e732619181c9a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbf264d8ad049b1316a2b6984cf467212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc73b7f98b92685282f46af7f3cc5f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce14385d09057a07acc17166705c95f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83f1850abc83c24fa86a701d63b7ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f46c06439acaea8b3d38544e09c53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10963f2d0035d3152f9d8dbd017bc8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc03a263b21648b9f2ddffb58cea16c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a8823dc153e71fbbea8f07d5af9e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88252acd101686ed9ba3aa60cc1df4c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8b609e887e17de5844a41e0088549221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a66b8397b5012ea54a5b1b0efa1386222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a7faeb7e2dac2ad37cbf586906de2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a917225277ec024bac1b2cd112923f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a039f02e132ad98481beabeddcdec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23c34e34ba965cc18b88dc63e5c28c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8e843636921d6fe1a473720c1d77d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b7cea8566cc73da344bb59366373f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b812979ef7171f4bfda650353c2cf90229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87686c091837df983db36ee3c2ee0e4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81872195731581d333a74fcb010bd6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db81b5acb3d92534a3dc9c2124c7073232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0580c136dac0b3bb5a21c78d4f6458c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f7ae7fd3519470226120bba9f36fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df95641209781979446e5b892e8537235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c478942095dddfe4620e35e5aca480236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0355464e62db63816c0e6336b0563237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccea3be14b6bc4f8aff7e87f767464b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bd4e35ebc9a43afd59243dbdbe6e9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7349f6c9e66540bc15f1a5b43b1da3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5ac9bf14a62ef52c56a1b9e66309b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530c65f572b8792851ae4064a68925f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2d5ecf1444a2064116e7aa1a2c184243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7869fd7b389ac85b896ac0e1d00c8f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d33df8e467d6ec8da94ca0eefbde8a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dedf60c1da8149f244e9de23be03f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb69fb09c01b7ec8305952d7f423a5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d5e70f5611c7eaac9840c86a4b400248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5335965b9c9635aad991fc26113bc37249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea078ee2fe9e1c95e22e5809c6272e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3443e12aa7ed4e38becce1a3645b3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccbb0403b95de7490ddd37796d1396252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc3b6b21cc8308fffa6b9392add22c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7febb548200586fe6830566446fef6c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6157e562d8056c3eb2d39f79586aed0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cb8bc97fa8c0200c77dedb68b6247256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6753c9b0b4e28b10583b93bec2a6f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c32ad36514cb4da62f7f6930f3dfa3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e1d1a0980b816dc9f0916e75c85c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dfdfdac85a514b51c52bf8c50e733260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b253869db28d792143f4cb8f41b95c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59f900d3f201aff0d174d481434bdb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1bb43c52dea06361dcfa0f7cbd2b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3e88ba850bf61f542a35f27275b1b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cb88f48258a598b52683cb8f95064265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002b1980449c5c9cc76bf8ea4ba1135266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563e08cfdd3c59e4a68bb2b892591e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4d8055e2ae4b5f1418078e41e75f3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20886170ddd1ee559fbbc42e308727269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309e3586fbd4658f15341d4ff9fa3b6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab52321e4654403541cf3c87b727125271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a801fbeff43457c1efcc850078a3e18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f346edc75dc3e35a905814f92e4ae7e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf54e166c489b82d418dc8480f56db9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea1142a8ab7d6d036d2554092979d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ecf54925785276d60da319d438cb0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fa7e9ecc75774b006e6f78f150835277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6647589e19c9fd7f440257ed99536278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c118fa6abc3e080b0fb4511fa84070279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4edf9a5e211f7f82a1c2707cb8d9d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8407be7a8c66c89102c54391e0c94a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db9cace4e90e2d87f629d43bc37a79282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018e1be6d6b29a66a7ae00996560e37283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd1802496338a409d481571c5349a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874d582a2567fdb1fb7d0adf66cced9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d583b2c4c1a6849de161fe3cd7435d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0a86512d8c5fb44bfed904a0704f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c02af14faa6641ebed058d77cdb0f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f83e0451728d2c8ee71d850d0e04ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce41ed78bf33bc2eea2ef8c607ea41290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191177ebf5fdd3ba6e87a97642117cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc19f7423a98873d9404e09ada68a52292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f782091bc59282cb00d22563a62e1c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f4e46d127e72ef329d1392224294e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4680fbae76396856fd1aa99c83ddae8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca38622a3025a0f3712e6036f3f6ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142f86e9173443d952f5d3220cbb0c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f1a2fad974f4d33863971edc14112298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e919b827537825bfd20118bad74c70299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21725fba10f2b8f60f1168b9b20b745f300.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -10310,110 +10307,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10680,51 +10617,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J152"/>
+  <dimension ref="A1:J151"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -13590,958 +13527,933 @@
         <v>287</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I115" s="0">
         <v>3.93</v>
       </c>
       <c r="J115" s="0" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>17419</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>320</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>321</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I116" s="0">
         <v>2.66</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17419</v>
+        <v>17434</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>323</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>36</v>
+        <v>325</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="I117" s="0">
-        <v>2.66</v>
+        <v>5.72</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17434</v>
+        <v>17435</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>326</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>100</v>
       </c>
       <c r="I118" s="0">
-        <v>5.72</v>
+        <v>5.51</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17435</v>
+        <v>17438</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>16</v>
+        <v>332</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>100</v>
+        <v>60</v>
       </c>
       <c r="I119" s="0">
-        <v>5.51</v>
+        <v>10.14</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17438</v>
+        <v>17439</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>333</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I120" s="0">
-        <v>10.14</v>
+        <v>8.92</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>17439</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="E121" s="0" t="s">
         <v>335</v>
       </c>
-      <c r="E121" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F121" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I121" s="0">
         <v>8.92</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17439</v>
+        <v>17440</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>338</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I122" s="0">
-        <v>8.92</v>
+        <v>5.13</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17440</v>
+        <v>17441</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I123" s="0">
-        <v>5.13</v>
+        <v>10.14</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17441</v>
+        <v>17442</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>22.44</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17442</v>
+        <v>17446</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I125" s="0">
-        <v>22.44</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>17446</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>348</v>
       </c>
-      <c r="E126" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F126" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I126" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>17446</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>351</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I127" s="0">
         <v>9.279999999999999</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17446</v>
+        <v>17458</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="I128" s="0">
-        <v>9.279999999999999</v>
+        <v>15.33</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17458</v>
+        <v>17478</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>16</v>
+        <v>332</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>135</v>
+        <v>180</v>
       </c>
       <c r="I129" s="0">
-        <v>15.33</v>
+        <v>6.97</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17478</v>
+        <v>17518</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F130" s="0" t="s">
-        <v>333</v>
+        <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>180</v>
+        <v>71</v>
       </c>
       <c r="I130" s="0">
-        <v>6.97</v>
+        <v>6.33</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>17518</v>
       </c>
       <c r="D131" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>359</v>
       </c>
-      <c r="E131" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I131" s="0">
         <v>6.33</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17518</v>
+        <v>17572</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I132" s="0">
-        <v>6.33</v>
+        <v>3.87</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17572</v>
+        <v>17580</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="I133" s="0">
-        <v>3.87</v>
+        <v>3.17</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17580</v>
+        <v>17581</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>100</v>
       </c>
       <c r="I134" s="0">
-        <v>3.17</v>
+        <v>3.68</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17581</v>
+        <v>17584</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>100</v>
       </c>
       <c r="I135" s="0">
-        <v>3.68</v>
+        <v>9.48</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17584</v>
+        <v>17612</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="I136" s="0">
-        <v>9.48</v>
+        <v>1.56</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17612</v>
+        <v>17656</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>376</v>
-[...3 lines deleted...]
-      </c>
+        <v>378</v>
+      </c>
+      <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>5.88</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17656</v>
+        <v>18259</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>379</v>
-[...1 lines deleted...]
-      <c r="F138" s="0"/>
+        <v>381</v>
+      </c>
+      <c r="F138" s="0" t="s">
+        <v>138</v>
+      </c>
       <c r="G138" s="0" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="I138" s="0">
-        <v>5.88</v>
+        <v>16.68</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>18259</v>
+        <v>18260</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>138</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I139" s="0">
-        <v>16.68</v>
+        <v>16.15</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>18260</v>
+        <v>18261</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>60</v>
       </c>
       <c r="I140" s="0">
-        <v>16.15</v>
+        <v>12.32</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>18261</v>
+        <v>18318</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>268</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="I141" s="0">
-        <v>12.32</v>
+        <v>4.25</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>18318</v>
       </c>
       <c r="D142" s="0" t="s">
+        <v>392</v>
+      </c>
+      <c r="E142" s="0" t="s">
         <v>390</v>
       </c>
-      <c r="E142" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F142" s="0" t="s">
-        <v>268</v>
+        <v>49</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I142" s="0">
         <v>4.25</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18318</v>
+        <v>18322</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>391</v>
+        <v>394</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="G143" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I143" s="0">
-        <v>4.25</v>
+        <v>4.33</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18322</v>
+        <v>18323</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I144" s="0">
-        <v>4.33</v>
+        <v>19.21</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>18323</v>
       </c>
       <c r="D145" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="E145" s="0" t="s">
         <v>397</v>
       </c>
-      <c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>71</v>
       </c>
       <c r="I145" s="0">
         <v>19.21</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18323</v>
+        <v>18334</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>400</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>398</v>
+        <v>401</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="I146" s="0">
-        <v>19.21</v>
+        <v>6.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>18334</v>
+        <v>18362</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="I147" s="0">
-        <v>6.11</v>
+        <v>6.68</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18362</v>
+        <v>18372</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>71</v>
+        <v>100</v>
       </c>
       <c r="I148" s="0">
-        <v>6.68</v>
+        <v>5.74</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>18372</v>
       </c>
       <c r="D149" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E149" s="0" t="s">
         <v>407</v>
       </c>
-      <c r="E149" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>100</v>
       </c>
       <c r="I149" s="0">
         <v>5.74</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>18372</v>
+        <v>18373</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>410</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="I150" s="0">
-        <v>5.74</v>
+        <v>11.23</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>18373</v>
+        <v>18374</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I151" s="0">
-        <v>11.23</v>
+        <v>11.5</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>413</v>
-[...11 lines deleted...]
-      <c r="E152" s="0" t="s">
         <v>415</v>
-      </c>
-[...10 lines deleted...]
-        <v>416</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>