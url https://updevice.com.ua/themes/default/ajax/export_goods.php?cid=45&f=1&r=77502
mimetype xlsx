--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1102,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1187,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db5f3431913effa874433ce865ba801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ea053867051fd01edcfc56cdb7c4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe003bbc09dd383f83223bd38263657d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92aca418da15057821fcc6ac750f2264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11854950bb227ab2645f5db3249bf65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062ca09e6e0f89f0fadfc0c93be95126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7b37219ec8c1073108bb55f1d11c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99239e01bd4f2a647cd4678123f312d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb168d8d5ecc9060bf32927a5bed809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55360299d940e8a93ec394f6dced60eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa17130c65f8f33a1613983d1261f2511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401da6ea18c6f847b42dd815509e64012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3addd7efb1e0d0e264bd2c98e708abf713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7427a4b3878d15103948c1ab1a52fec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c453b6a30b28dffe24827cf6ee649a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706541ab85421282e3e72b9057ed79a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d621eb074303027d6d8e64c1bde70ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc7dc9e3be0a586ba8603ee7b28f5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f8096275779b7c1c18d70d85d9fa319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513428f13da203a999a182d73dbe7f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27961136fd18d582331ffaa9f0a43621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4525fd5418bb37728d3127044223bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4c24af15d4b81c85e8736e7bf0e1823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169a71dfadeac2036a49a4ca0b1494024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81ee16bf4fa8bd79aa3c65e5c670ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd30ec365ac4165db61a94dd93c025a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc62d709fb00e2a4ae67454d97906627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a549356df8742a3a6ae78b5ed18414b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34c7e02f5061f5916d832b664187ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ba3a68ad9ed07a40797279a7fac6530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc496d90234bd2553ca35c16793cdc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e6f717613e99d848836f8cf0ed21432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04403e92b7455f0456d76aa6565f515233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce53b06f24c1671e2fe18a39e4c6bc034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d0b67fb1cab8cad1422be43f8a0b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42315e3cb5eba0dc2873cb5f298e9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b8b842d0e05808243d35101cb7bb537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e29678598477cdb69fe1ce31027e0f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9feded072ad6b7c85045f8ed6d2ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb7da8176fa23e71c4d7b244fc16d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f51891c2c33d183cee4850a7372a6d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044290c73ab5cf9d6ee8a2f0fdb47ffe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edd7e6e46333986ad6eea4ae406e9243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fed5673fa3b2bf00d725acaf4d6be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331f126daf036e2686317194135fefc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafac49c6cbf9e99ca70864a444f50646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b23ed07b10108854dbe9f10588630d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c92e6d2ec4b27f2911b71e7537ce748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0472222c875e434a5414faa017578049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdd306a6728c82d292b6c89536507150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af37201d81abd79afceb8ec844c39b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138e94502ecc1a2eb7502040cf8a94552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2296022af660f09fc3a8f6b454d2ec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c970ebc801e3e2c61b62db2b70cb9bc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15710f3d837aacce2a8887e7f8ceb155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c4228a7ed5d042730391037a0ce6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c8fa21f69e1218951bc5500a6ff34857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a57328c6ec44b4c3fabb38ed11a8d158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4a5299a4454a8522449a506d29c4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c520e03954f79a443444f2dad766760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d24e117d75fc7cf72fe98a117c75f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984814d85a8ccb45e30bdefc7c323cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b9b9df3b4bc2187d3104f67934f4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f181f545f31f4e40e02a8d12848147564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec8110b235073896b570026e03c39265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77c820fdba2976740d9ee3d3aa1e1366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bd146fdd4f9e4d883bacb4628d45967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748fdc9a36b2a5b946990a1ab84765c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4c8083cbfba41cc94942ee2d76afb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5b0f389b58005559397f1377bf6ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23aab9c9e01289cc224476e072e6dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf47f600402e386a7e552084cf30f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01e37ce02e874f79a935744a6ee98973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64655c5f84aff80199e62682d0c1780174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984595748536317ca6d87a6dba9394e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a1f5f2daddbaa9cdf14292328b1a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb874bdfc6b9e9582f310a855a61350877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54863339913473b9dc8c6faca00d25278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8aa1607f348a889b20bbca63a3cfc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296669d9cb0ab4420ff2309684a6083880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345641a07dcfb32210c5fca8020088981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c117637db7044ed58b40899e5932482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ad21d8ecb4e966e42f4aebf22f00383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c35631c275b6d1838ab4392ee27d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa209cf92d56ec3d1e748f0f15f542685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe21c012b89bac03dcdded6bcd825486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815a8a09d8e34932c138cb9b67f810387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb484df221bbe009facad248b135d2188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47138c97177e4b1aad14ee2f56516b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae1537dad7572aaff29426d9b05fd990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88053fb2d0ec29e9d4f78c74870b8c2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78563adbc588d726a1a0dab7e6f2a2e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f33f60cad0426e0ae0470f0de648d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c63df425b0d3e7a00a9a746787d1a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a15f63086d7de83b0d5018855becc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfda4f0139f091dd2d2bb95be14c3b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d06eecc6c1745e3a95c21741643b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed59573adabca4ca88286a48185afce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95d7b15605f0f53ff934f0ba65950b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7480232ba5538d826799822e196be0b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d1588ffe84226bea755009b858354101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3131ed627646e63e762d40c344a0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b08ce4082529b456641de0c03d8aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8364e2b7a8cf2373b918fa741b03a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bc2cb7dc9aa189e3165b85ce0f8a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6c0f4bc59cd521c8e2232c7dcfc94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd43f3ee7e61b3071ab19d16717d6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa60df1a263256a46343b1598e05372108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f4c7e626310ba649dedb5f4cdc68d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383f4cb6321f6572df349ef7822de04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a843b2bc509aa8d4ed36f2408b31b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd217fa4463e65817d3f1f4796dfe5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285bdb70242a04ad9f84eed6b303adc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4b130e1aecc671507553441c56e94114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393157a2f2c8a0d5e39c1ca5905eb36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d97349017f32ae80adbb24035d9be0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070d6460b694960588f56aea91b3481117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1825b5b4621720cb34a32e0f48f5b3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67525a448b8895b396dc4f1b3a3de1ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287347869f918a5f8186a2b330caabc4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82fcf618981ae663f69e9add25e81f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf194a8e430ba814bff5ccefb3b9cc7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ddebe256b8b54042c5e64da221570123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484baf43b2a62ad4af7903bf8d340c77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cd5c29d51d4d72810e48066495115125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a739ef010f7622021fac73599bc01b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfc2f443ef0b9fcae28239f9f715e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84882925a5fd8c78963f7de9c726cba6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8586b3f83d3dabdd158ddf528304f51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be0cc03cd4a1dc9efb90238ed5883f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ed06fd4747ee8387125a7e253bb35131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b013253b7f450b888d23c1051c400132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3702229a5e8c50a1c091a02da1e4d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90589f7da49ccd72b0d54ec0f8d03ecb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcce945fe6560bd2d063ade016a56a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faeb67bbf59602db1bdc0ad87c5188136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ebe1be4f1d303ea01fc8905c5ee88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9044196cb153786e1dd24012acac86138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea87bc77209f0341710648a1535f80f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa2f5d89fb8ef72f8a34eb9d1776bc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a977cd10320b223399be3ee403c56e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013b852ff7eaa2b6f13e57f263bd14c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05495cc28fbdc45d63c29a91f09e371143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72a30c6d20fcc9a1e168c5eadc3fde144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c329042d97633bbded7c44f7c5c8c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87041cdd7fcb6f57ff7c4d0d4a314136146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8865fc6d6db6a0170cca372bad4a74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119ac07e27f6ca724e1d3a88cc023c6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2dea0b1ba032748566b6c2d0fb6983149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8371699864e1683107b2745ca0b1d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf76af950f99638345fca26789fda58151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae95b118a0fcff1bbb1d93012c3a70152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e31bc47ad320efc0d1bbd4fd0676e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562beeca17d255e3d8216f84c5aa2a99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7fe32aedf6be08c9860dbcad72049155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0239f9c5715a72984bb4cb6334a87f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce6e902cdc551672fea5fa51143a3b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5851e697c4000fcb437762817badd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda757148ff42d6801bf60bb39926ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb0ad85ee20495bc7cfd115b56f055160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c68eb56b9fa9c1dbbfd5defc600ca0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2560ea0ee397ad7aa4957b23b632ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abb6ef541276216957e13dad15cc00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4618af9d72aa437f682f28d9b15e1b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7571407c3643912ef9d9d5b103ea06d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b132310e70c44a2dbb35f6eb3ad60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dea750a4dc670daa4c56cd8a5326e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23820ac4e5c34678f4bbc4dd07423606168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bba56ff8d2ba2d5f5e5992ba94d7d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ba281e2e1f0dae408fd1e7f6b38e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4906c04d8ab49155e2dac4d13e265bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af64459fbdddada0b87875993279a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fb52bcc389f2eeaa67af6b7c4bad2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caf28eadd3d3272193045ed9ce239b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ad8e58d5a5ec62a79403d00ee8950175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285c8baba8577ee4765c35809285565176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed323b330918abb3fffab87344b0f1c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ebb7e364545c51c33059f19434543178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4302748c4b6fc7c3c0d6daf0f5806179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a00c4d11b225a4dc2aa62f144b7b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55ec7f1ef8b91892e50f35a5b40a12181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bf5205625431020e64f48e6e71729182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c209540a38aea89d9e50fa2580fcbd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11a89b2573f0d98316842c37b3bde3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed655f6e796e61be69e3381f1210b17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff0560c4d0cbc30d441554a3ca239f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813b8c1d02117505d8bb7c419db7a99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4274e84f13f9088db9f3dff00c9390188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7f2da8af6fe8196e264a4bead73bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8403108735b4739a53cab6fdd691c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be835a4de7a623768b89142f25d6589191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acc763202822984adcdb4cd6f997a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac14f9ed45dd643f1481cf21858f084193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abb0160b537850337fabdca3a0a7dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc447bfba887f68a5cfb5392039a3d35195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96f90d326bfaa76c15cbc682be508d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189f95da1f44db6256baf17e3b84478197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5522523098282a455649cc3ca07f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39754c1dbb6ebe847ce9a48c720a2b96199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a17e3c25f912c9eb48a1526829299200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f10f41a439b2fbef78f0e200039c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016503e5c1a3645cb358929ff580c6fc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865be3e792cae1efc386d09ca15a3e97203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00abe9d706741f5e2d1e4b6810f1db5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e713605fa9fd87daa56068b852d76f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6ccfdca43a581b5b30c29647c7ec0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359981a4bda40a705adf84314957c7ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83766ee5de3b79dd88c21ffe974fdd1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5854d187bb72502a2249326d84877209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1fa04a01f51a9e680fc8e7e2e6c61210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466f22e6c731d90f9eb63aa18f64f6b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc1e098c1cc08d153530fb97406f97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d817541887cf6f2fd13336d68279b13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cba774bf395f7306cbae0307d63f37214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155e07beba9dba5aeacaa0d32d982f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85610a994740bf8d0df3480ed723563216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4b8afbe75c0ad2a1da9b3744a7cdb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df5ffd419fd5e72c3309773b207585218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893370daef29f6c20646e3b97dffef4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14693616d6ab27e88d91c19333183f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f86896a27d6601b0f1f2ffd7b1c7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35355ae85dc8d150e3ef409f5583d1e1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bcbefdde5d2b52389acedc0f8ce7e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d9e53b4b6df43bafa60ed4252299b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9ebf00e48d7160d3baa7922b35818225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c56c5d62400f73784dda717780d605226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77d7044d84cb04dd45bf3a7705282d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657db09be93320197811e99db803640228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f2e23c259c4a6e259b9e38e4ac549229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02252f5471b88109ea2a12651a6444e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640352f466b8c9cc42d124d68dc25909231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285617c80bff827677157dcab4241df5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be419a5defa9bbc9980354f575c94200233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486738af8d751813b3800c3e6da8000e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67d95eeb996f23e6449c75b0d5e088235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce0c13680f04e5e705a9cf855739fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372b6104b4bbd3064043b233af538fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a809b1c2aa4d8f4bff956e0079bd82238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a9d8a4e606bea03f711b3629ad5bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2a4d20771ff76bdc0d404dfaf5cff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c49b0665870a5039be2635ca72fb44241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1239f6eef0deb290fd295f0dc80aa4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192fab6e1b9c0513ea614249e3d94ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60684c6f61422ec921d96f2db01a00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b485b5a1ea5f4d242b3f17d91ae58b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c1fb7ce65dc81dfbda337d0c207ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884c66ce8cddc4c738bd8844c758818247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fe75c817ff66e597900427a04b126248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d7c09f799e0161e69795272ef49e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba27534674bb6bec2f4bec622fbeb53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0044e2de88d143aaf1f997bca76ed75251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd697587c2868e2ef15f9d01a83866e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1906d45c107bcf7bdfae1fd0bfc4855253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493583ee7e38b21d2a684162d63aedc5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f787481560d35ec2e8eaa9d6452f29f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02a5173e71090bbe8470e4fd1b1e38256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845766f8747d8148f897879f8a23bbcc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3647e83cb998c7e60d4f9543361d13258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef9a42d18ecbdaac7f0229774cad3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcb7cc2c95fbaf14e6119cd60f3af7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf7616074bd3c4b55b12c01b6fb08a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce168a2d4f63e00fc94be04a393097e6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f995eefbc57b24f953e1b6c227e6392263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bba10097acd58e7f4b280206a7f38d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b18dc1840c35916f5845ead2cedc61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46558bf6214b931c8c05e93459c8efd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148488d4837fb52520042c1e5beb43c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c0e4240a12eab8ad56ef04a145e72268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac2a0c76017df3b28e15754d6fc657269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1855a309b7cd8ba5a27f379e0fbb72270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359e1ba809f4764a53dd5cb9e7f777f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da147a2df69007b7cddfd1279737b96272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f57124d4c2e3bf9418b1563b82dcf0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1db6fd6d42c803ce74906cf4088aef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f1b5edcac4d59d89f6d10ebba4573275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2309b3ec4839af3d368851e289ea3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca577d860bff3c7170cb418df3a611b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a47f9ecf1e43ab3ff0575ff54e426278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6c72c4d893cf37c395fb86eb3a63f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660279f460471d2e93c48c8ad191d21280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21cf78fac9677ccaf0ef5153f30f44281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2b3dc36630163faaac5b9e81efdcb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a50401e3a2941d0b430c56059ac7b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cefe678b8a6eb94f3227bfd4e584f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b539b697a31837b7b348b8a13245cbb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1515a50706ddbb04c1a669c62a43b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3942b77c8267872822d03465f702104287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951b69ca0d78357c0121db04a022b60288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dddd4ec1eb1c80eeb0faeb31443d35289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906838c1d61f0bca98cafc2080afd11290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c711ddf4ece472c60e9a0f023dd7967291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c18852e0971ebaafed266ddf80872292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0411f56b68cb3441dfe1e21c4dbcf90e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438c5566e1ffa12d3cfc325e7f0f071294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119549da5e9cbed9495be8b4ee87661295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59b14c88c61a4812de85ec9dac3017296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac962d8a085024e8e857fded85b9ad78297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5cbefc57435d74c423c31ae3066665298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1b2b989ce37b05f699b0bec21e14c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46caaed66c30ac86dbb90ea2fb993d1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8475baa235b880ecce0f1966c8f4b0f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e11c4a3f0937eb95bdc997aab8da20302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c4f01f0cb75d37f04d78f87d463fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804957c4a44cbfaa324cca2c5219d1d6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ec885dd98179833048e28e6ff827b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39201d462dfa3715515ac326034a8d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521f74bc4868032bc90e6d643211dfc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf56964615d30ba65e4bc52c6428da308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a76863e800c917f0f01ecb4f85e54309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c642406c6b8653c95accdb7d1dda0a1310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ca91dcaf4d50ced511be98cb062931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef8780fd06431c586161982b7637c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f543572bd43e8403eaba08c8daf1a0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f9a5ff7ec61781ffd0896fe61750b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f27f879ea899e25e8b754f17b8f7f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c47b60b74e218c097c90247b465256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac94ac8b50c67a00da0c229721836057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54a409a9f4f0c65ce834b20c97b7608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dae9b8f5e4ec96052527fa2493b1c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48f0e813638f6cf74750481b299c7c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010676c8596d2691fa7dcf94ad54ad511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0908cb77f72b32575903c0e2857ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79fc54b65ca6c51846efbdcee04e2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27d0d4cb00af4d6004f8bb217ca4f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d353600add79983483684b5ba2fdda15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ddba11e1bd1592bfc52aa9a43248516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80cdf78b56bc92ec0072239adcce6917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91fc5fefae8f6e609ce5d4d3b3872b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23c71da386553a6086bfa6b52324f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b2c43b63d43202ea7b67f702a83e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8745538f8be7370da8ebe8a0b5e4721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922157fd29e10201c8ff89177122533222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfe4776998ee1fe5f40c3fbeff7b2b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb884360754b4fb752359ff2891f769c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227cf30eff4a333be8bf98efa6c9bd025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9e27bc48569fa3fb71da9417737cd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba352d495bcadd0df389741caa14ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928481f9f8f2ae4b0d45829a0c09cfd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e20c73902b72e31a758767c305ddd629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329b6db9717be2ce7dd8275170e3db930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b330ac4a3b71816dcb3dd9f2632cc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af841ca9d1a8f4252930152644a8a05932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af061e6d83af11b003ac27ef5bd55c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bef49be2387e3d61a710f321f6f6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c24d3d112124f2926a180f08660ce135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a157e28f0649f2d9c922f3342c62036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89579c3eb05f808e360ae7e63f1146d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb18dfdd32393b1a4ee481dbe9c09ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43113c0a6a98602fe3ed5930653f037239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0758a5c6275204a704b04f850f62b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953928b434deff5e8ab2244271d197041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64c091f7270975fe4a5cbe82592a2642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e03ac8a3e0519798148e981bcf755a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9ed8858a94ff79bf2060de9b3c1b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf636ea543868ace48dc4438c400c0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c4982e5852bf075f053972379d64846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dce9f88f09d46002cc6040e05914147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf726df2d1a31914efb649663e60b88448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f60639b12499d0b7ab302a14cfe6049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ec75484a81a4e06da160f37a8976850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277b5c367387803d85fc8cc9054bff351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2e0508bb7ee7b907b8985973e17bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c24187212e183099f15157dc2b19e553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b180479957ba38a75e44ba781d2df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8366347502439fbe632563eac996df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0e37f28e3afce80200281b63eeb8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1ba4541e543249ee16378728ec23e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247ff24f1927f18c658a97d4099720e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804af60ae5f9ac4b1e68f9e460a0f8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c77b460c5cdcf00f2ab2d56c96115460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705dce06c5d30a3f390928dba733bd3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b50c3e2cb897cad849be5e6cc024db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8775321a2226ad0834f62c951ea2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c48e92d9b8ba7eb81fb1a968118b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459766de1fa90f99d917e241c2c8af5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de527bbca2a2a80cf0493c118d72b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca37f2d4e3d78793b9d27412cd10d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e864d0dfc9aaccaebad092c5b7b16d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8d6ed9a069d798f5912379ec7a07269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2e9aeed7212d9be99728ede6d819f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f3e44885cfe0fd62c60f9d96f40bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995bdeae8d82bb929f95db6ecdae272d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d97ef937830a7c64f175a942c1da073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87be6ccb0ffaff169545673c6d7cb5e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3dd0631976eef1014dac27b03731cd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674c20dfe365a28afa9de0b00720e8f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4579bee5a3b1b544014185d03d21477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cec4aeeb884e97b5ec175a08207ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0704dcffb477eab73d46c93d054200679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846c4523151329ddb13c7c61a0203fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c9b8bad0d486e57d963d7bac2c32081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfe71d4a9849642a569b2e4432aba382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bccc62070fadb213a1e503b37734783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693fb92f386e03254419972231023fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c290cee9d64c35e6654fda7c2451e5885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96216455fec14323422d9757af1b14e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c045259bb5a788499589d09c26a8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4075a73069e387a4e1dc7e2638270088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df9a82ddb79980d4d6bd1d3d8c6bd889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659c749b024c60bfec7c89d42c9f1f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232d06882ce05cf8df05e292f86bf8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a5bfc3aff1b3e7f2ea7138f52e1b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395278025c589266d477b8cc325c933093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ecf3a50942501e91a4802bb4d0c75194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082eedd058a5e2d0ac9e17664f4e83295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db535c33f79f0f6df5040995d8bec896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76c74d51f70d671b672a534ee07aa597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16790d8ab1421911bf75131abb217a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0acc2f1ab8b155904c3c2ced3127a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878abd09d2b610795e901a6c60e6012100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6140f8fe6bc4b0caa008ff3f50c871101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0315c268bd6604c6081e3a15d1c35a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3757339a1aad75bb6398c63f9613a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3383892ab266bc8083c0fc182eaf6c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454974761c12ba184bde477fc73b019105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644df77e98fa64f89a7cf8962caa7bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798aa83dbd599c1e6174ff81088fa15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef032362b840e2f09fa5a4f9e892994108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3a98897e7de43ed22a4dd83468c3d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3821c4f80033de530892bb887dcbe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78c11ea7661df8f0d763b7be349458111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75655dc0c8e0b16ebe9d000442c1f20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8b13caa9e7b5c327de7b34e1aaff1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127f5a1e54d1318cd40e3a7ed6a9203114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8de524b7219c53417266164c820d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b71d1afe0cddf2d23860a139d47c8d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d08188c2faf6fc585ff70e0207f5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2591950d4a22ae77583fc40435862118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904f33cb9f938e6ecf0ef6df0b1f893119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb4a0197c84b8b9878fa1f3d37a571120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa485d30505fa9e56180459b8f55e8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effd72f0fe9aa0ae330647325a28de0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532a9cbc08c98c57fb162c41d3d4d95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4da3ac0eaa703ae54ad8da3475da1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f96755654820fb14a93413bbff6be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5c5163ce91f610b1d4772298937a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d871512de4375ead908e4f72864406127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715675248aef55e5dbf258be5370b098128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42875b462fcceafdb83934a37f71ff2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a86de5d7cd0c2095b0ff44956ceb9d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0395382bb760a9bef89916b4ccfb923131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b989bdb3bf4ffa3ec3f2f4632e7db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b365b7bf1b8955f4cafffce289b06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e0a28eb7f9e8d1cababe8f212903e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33f9086324087febeb4ff84399895b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757ff2e50a0ae0c394ced16d169e564136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c0444e05c706450025ff35aa1df2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa395bcd38d3db570df6e04163ad9ca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656c1974f2343a47ec7de8f3c45ba7e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65ab7f44d02bf4b641c7499c043682140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7efed7361891b02f2898a500a42d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592af43316003cb63a090f953c43f972142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e52edaec7a777fde6e411b6cdc717143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a75cbd2f495263e9e28abc8ca9685144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a50d4b10b7d5900fee89d0016bc967145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd25f2bd0ccc8fb347f80c92c3b53a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f435c46cdfe2b1c4c1a832d139e62147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc7b1f87936c654f22c49178aaa263148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466001210f9999758f1408da48e18ddb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f51ba8165627f18f88d3a1f534f19f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885096986387cc8e1f010d84b234dc5c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56531f893e3ad00f22d585d11b9d66a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9f828b7fb3a8d0b74c55894e1bb31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5562aa395191de1078c4995ce65c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325fb0a47a514c93f204bc517120f52155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4bfc344850b98428fd26b751eb926156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb36405f017b42415b52217477d15f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc06e8a13304795bfacf6f31138eb5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b1c9a3c67aa358bc0da8444e4c75d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fb43f8f3467ed76c7188a8cab5e01160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716ecda0e563d9b251a1de093b8d590161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89d9f6c32fb77948cd8be5704d0197162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa95f793165068820351844700e28f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfaf924934035b35df4a39bc7e3f4b7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041889f52e648fc097e25cefd8d80e46165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a5e062e0eab9a37a3b4507ae68b4f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdc951c4706bf3c3088a37fdaa34e0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf77ae203e476ee50e98cb7c64e61f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9976f4d42925dbded94971d92b366169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750daa3585611034339df553c5cec275170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313f6b127067ee8960c6955de547a0b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fe50e7faa1e9ac3f73f51506951c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f54eabec572b4b452f4262faa08be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0573cdfcf025ab1f615ad90ca218a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84508898e2d50507240489f5a63ff00a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5ed8555226bad9263feaaaa825bab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03771b715d912865e40b5b3918c50c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67c858b6e471e30e6f4d1bae154686178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bc74995d1df3a53a3203e92c60ed0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968a7504460ccb899d21b018aac97a62180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10546e7ed325dd9536dd08a4817f7546181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d94c0b9730d9273e657aab1c323d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbf87e310531b813ca88d7523bb921183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6012549da9f7e42e42286024fd9953184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131606bdd1b4c5057253d82632dcb3f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790fdd11da8253ac559a6322bde76a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420323e38b87f694a33de63baec5fff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98549a8512c590799ecb6bd56113bebe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea94e6a207da2f8ee0ed161dce10ba9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236d0e98df5a12ec0acb3f78ec6b479190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe2af425316d6b63050cb3f3cf2f9f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa9f13c5b4dd373e7efce48acafdc2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7a93ea73f266e56c9a1041e6bc37b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76b0cd9497810a2e99b32b5e14e685194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553bd48d59a926c4c5edf91636a25a0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78357317363ec6616fcbb1a07a5b6b81196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de20cb3cd0234cd4298c8bd15e5e45197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6ad60c50d5944658cfa515104e867198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655aa727e390ba612044e10bda74854199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db59dd2e3a6515eaeb324b8cf090ce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f68d00eaba26ff8827a99e008d382201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390048d98289e71903f03a0e69731237202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcd4fa140c699f46b1ae1d7b6896b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9674f8099dad348cf6688dcddb66d5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb45911f87dd65bba68c392de16a15205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e3e2f01db71a8e888638094d1fdef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049b74fcc771fdffabe2127823efd65207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb95e3d9e3a45ebeb4cd0811edc1a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ad8a36ebced8b6971320e1bc18e10209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801d5833ba305f01c663a4d3f39c36e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51644ed5f6236163b3613e738295830a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d67db097a4b3fe05c7327cd297537c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd56d960a18081b3b6308cb4e07539213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1880c32a65c8e95875034c1374b26f15214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c01ff8b3f89cdfcbfea7cf60df3bb8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ca7a71738da62627f88c5daafa649216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee76d6d2b89a7a5186223532a182acaa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45377a9829ee4f39f793c744641ebd1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603d421f422c311ad762fdb2d679a78219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239596e8703fca2190beda9c0c0050da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23e7f3cd42bdc98619d1a6a1c819fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ef2c34afbdc80520a59cf98acd5a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e0b251674ebfe34a8a8fccaba28a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af21d9745d87ee04837d4c3e224be3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416786e7d2e04b93a034c12ec013a33225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a4fae399ca4ad15f176d3f22cb2ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a5968e442cc08cff3b05d5a51fd3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa244e9096a84929cb64b7b0d44461e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922107051c944e9f1006a622a788fa9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6e762bde1eaf170d74bb7e9d469d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e665e43a4f6d8ee6415fe3536083ea9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643614433108e77b04bfb1e9a9684f55232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e9475917b49ec968bafc80a70943d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac7c301173736f001ebf2a2351786c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9641fa1aafd31c37c81bd4a5edbb06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3b5b9628cbfc0c31d079f31cdec5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5333040ebfe4764b069ad1f6e2b1d47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112b74735c04d33f81acaf028a6391b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077532833afe40850fb763e41fb0380239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27fd19e3607ed93bebf940319a42d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eda61e00685c2a6cf7c2605486b57e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea248894ee4b8e8673e8e27f77087b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406728d960c2b3fe5537cece48c6c207243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff38d2cb733d65e52b21e43e37898f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0a7ba483f6be1df1f57a1e9334465245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e11e97ca6a0bb487bb34df38f52bd4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403120cf855efeb3ac803b6b41f759e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b804b0f79201fca3e69cdd9decfae07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7adf231f6121db52a4df3fa3c2f41d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981754e517f8b1dc828955ccd6620dc6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd305f93e54fd462ee725e3d85ce1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21ce9831b031fd357d0da3b9c0889d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6f04f0891a0309fb5a0dab75da1c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f5ee8467f48379ce596f098dfa8607254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9e479b865d29f8d067d07cbb0997b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6ddee95da33991d3483d350439b4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f373f7f108962c9911eeeb496585c1b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6251f50d8810d129c9a7e1c167cbf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375a003afd61cdd5e7ce58982b616df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10365afd36266a1da02bc2a99970205260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5a7bdb65b30b3f8cd959aace994cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1021cc3091d3ad21a4b5d599e1ea576262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5fb517bff515d200ee6a79939cdcc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0bd5d117803a1c963f3f6ad645e8b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e7727c5ac66448b462daa45d2e868265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ff2f696eb10b1662a72ce009cc1a9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be04a55365ddfb906d665e42862c65f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ad93adde3552a7b50416e1aabadfd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ace48fd1d74cf9a5942a97580dd31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3b4ec4357301c10c29ae1162b4ce1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1f829b822df26c9fd90f34ccd518e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73aa3dcb70e63160996c399d7f643a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ddf3ccab56c0f3365a4de142387d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81843035f36205562c975fcc5a32ddb3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaafd2acaeaa2e8da94b6939af1d9be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d03c4b8495a096047256ea1500d77276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6aa20a4f68b5991d2eef697058ac1d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7919ff114c56a87765708007c326de2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22d679ef077c36fb7cb7667f4632da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7abd34a231503d9d85470feddffe4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c26c54d3532f0371503c6b1d74c81c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f7dbf7410ea4f215b287510ac4540282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66487b9dd2add902a25ffac33e9b468283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f2246f58a9e719628256a6ddd38f0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afdb3f5e61c54ac1ad45371530fb24285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a285df516c01e8570bfb6efec0f3850286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e197299ffc7deb05cdcaf24ac78881287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1d46dd19a15c2ca100719e31362d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08ec880083cb8955b4ac773000f390289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c62a0786fa0c943620e90fd56cbe8290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10028,650 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...188 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>