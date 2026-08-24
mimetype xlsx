--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -1345,51 +1345,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac171ac90fcb1da7889194663a1b1321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db4c62097b593becbd171eea8151582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022033a1af1d4c938a26a7ff32c0fb13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689d04e7edff9aacf91961c9e74bbfd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad532cc1ab6d99fde145b89e3da4631b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f2df858d230b2b1282b3605df2bac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18292abc08c49407a8bb391c9804c2247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e714947712bcf03d7fa7ce879671978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6f9c5efc87ef7ea8ac665345d17ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a27627ffad9c63f0b754d583ed78b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c47f05d691689d554c37fe5b61b4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8c98bb1ac4644e2b59d2f5e01a2a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6abea3545f71bf560460eee9171f3713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a393ed0e664c4679da61acb645a4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c3d36582e08d0d0a24e918ddc2c0215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0859401210c65d2df8320dbf4a7b29f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60d5ddadda682e98f2f418cc1d3e6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea906e8cc36a7c7b8f2a8750e6456118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56193bf09e7f8e8549aacf3c3e71450519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3e7ea7669eca763afb29cb297ab0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b335d58f7916a8e49532e28703620921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befde80ffc739d5cd34162a8678918dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1b44e59a053ab81ea23ba51493dc323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e137ca1ebe02cadf34cf9d907402b1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e40970b3a4e19fcc95076140528ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bb203c8f7cf9c5414f3172a9631dd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c960853de370dfa3c9505b180a5183d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934581b7c2e32ae0d82c3aa805903b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0204732a6d969284168db44f3c6070529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8544eeb25699a79f998338fb0a3b10930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6c697d1a75172a6b69b97404c51f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517fa15a320459f912c4d59d7cd004a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3d1468f709c1ae4117dfc10d2ad8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31ec66417e5a11405101fb76334f1d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d291a10b1bac3691094ac61bc7b19da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422e23d4882c1975d37a3c6d3178fdd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa71b0bab4232c6c9ad7511df7c19337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56716609b9342aac6037d500ede7ccd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261196eb5d962de9ebf05a8a40fab3539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4e1d8b5e1e6ce9c5284eceac853d540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34960c476025ea418f5481edbc243fa641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31daae3dc3efdf4abe07eb24b16ec9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a25f319e212ba7e03c44e61cee85d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860daaa88463ef7dea519d58e58ff5d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d17fe47a814ae1721c2cc76776ccda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57c50789b670054520e0cecc44802246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5445f87ea395070315374cb3c2c82847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e25ab3b03ec634e675693d4b29d5848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f7aa62dc374fc6d3863a5d78b8284449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8aa0efb2c47e82491ae65a3197299d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7008d9eba296bbe172bcf840eba31c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a3911c27239df489d7b21cec2d04752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c1e357b52f2437396b1e9011354ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad14618a73fe53c9b0063ea1ffad9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fe4721cc94b222acc50eeb03c0d8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68b105b365941e74d83ec72b6ce62256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736988a11e0d3c6896955877b6855dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa6d76caf87a049fa92dc41a007ade58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fc7362d55787357524da3c693b0d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d65f8aa693b8eaf5b181fdee568a1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b2ae98af8147a4b552e0df29eaddc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0413212b6c002d20a6cbe312c6e8bd762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c24f840e811317fb748c931906a4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5e2a79ee7f2d4ec9397b78a743cc264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30057439388d0800bd6725c2590ff6c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276c6705afe0235e21c328c63ea9bec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b1c2f49288e7c11c8969fcbbd60bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df59cb4f9e2fb45477660a8890811868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb9c9d669617c9e8df7af2b2e707d3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7089c063a6b484f279e00c74a0b4870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef56ceb17fe0981241504d668c0ba671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bcee906bf13df241eb9073dc6252e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8844f7727c8770e15d9b834566f364573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16257f2c2e80525e17382497477ccf174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d9d21afdbf818aeed80891c05bc3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa9c62b6f4f44151651f37bcf66e3176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7d0dcf594a65b1cbd1a5e7227db4377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3632c3cef1a6f8c39d9098ab4b61278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b78fcacd0fcba8014ca18a88df45cb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c588c10bf12ccade2cca144121b60e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3105768ae162196b1e7c9a7c5524d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcd13bf25b265bb2e34e513b5b318382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602356d5cb40c454772a6b8d18f3d63b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3a97d40c7042e0199475f0d42a9d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f8f06f4d3b02fb52d443f835d6d8385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cce099a2a6cbdd1f52d8dc736016a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718114c2f7c4e2b83e4bb43b8d96d06387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998cd7b9ce78a3708bdee151645667a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975f8e54af45e8fb31c6c9169726cd589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b6abb757566ee399b29d0fc24331890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be8bd2a7d3fc2f23c6e23d6e881e91791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26471c68a091ed0fca672d7cb60a7592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a409df6dc1f9b1e85b3bbd1611e353193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9748dac5836e11366b08fcc426e2ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48bb887d48321c58d1252f8f98f5c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056209725ae720ed0f52fe05bd5948d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3f5be2261bb84f316537b752651c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2943e10fe983e0049d8eba16df9b1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b82e529931c10614d099386f98537799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a5878f7191a09cbef581871d07563100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21475482fb0ca0dbd8ac4d93640f09101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8f82dc31c2bd8ece2b1355740a277102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbf9501d10dcf1e99cb5102f5d1475103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9474b8093f54cf48033c07f2838417104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee326778fd8ff867d9a17e4b91ec3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c9cae188815be41ebed05edc99a9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b08d5e86ed476ef3be2ec2364e4d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a187d5ca32f2f70f75c880226662f16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da772d895f5e56f561a6ba0c8b3c7f2d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f0bc3d09093285961df81c8b18279110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a61b1a043cdd16c81ce0e1ca7d09e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3312b0a1b5f4d42367c1b5b4360b7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb385b4eed6b01677ef16fb9ffe4740d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6c49f471973566e2f28e7d707e114114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361dd713464e3c81e37da6c331dee4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd44c8e564bda4d56d8075a50ea516116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e82c2b585f29bf0346f32f92b4df8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b1dc425cb2992fa13b8412e29f1ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50a59a901771469249a9805f48e7f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30c720e43a1b788ee7ed21ed532163120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1467fe8d6afe3b4503d648c484ac26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831e23ab3d467f0a14fdab1ee6479a3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758aa9f15f3a7dabd38d992a753d2f3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efb7e876fec01edc1989409074a873124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e065e213232cf7565e198f54b29576d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09293ed86ff2fce8db00d76deb80b16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f2f5b7628d5c3afc95f8ea776ab7f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc1afdb8d6d26f2c26f38a5d99fc6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03426132a1a179a2d329594403ac85ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a0d036e8c77fe9fae6f05d017b768130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d99b81943b4e69a6ede0a7796d44e56131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce564e19b46ea85ceec70d53686297132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc46cdf6ad6c60014436bb954e9251133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ecefc6ddb9b69a5f470e01e59dd52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade746a7743de1506b2242dabe14397135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d70759e9b46fe85e138df74372891136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ca3e92bcb60ef2be133a6df891643137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0188769081e302d7b27c01fdc3c51138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c048c63078c0d3b0e6a4b3f221bc128139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd848a9db6ef428c54ff4e45aa2b272140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c27a3d445bb59fc4df3627042bcd8a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8096a477df90964316f656c0fa9d459142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca719cd86f71a53d4bf5f4f34fb6e8d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dabbc78b3fad426fea7872d7f1cc46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f4f42d2401fe42c52ddc83f607261145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7469984aa7c64dab7185595bcda677146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486bbafddfc6e4f4f029b36cb72a7fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee41fc384085f4a3beae8b5aa1f380a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822d6b5f11d7cdd24a8173dd0086199149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9dfea8b2e5bfdc71485f823197fe0a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7b05252fd699fd290bdc4909816ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af854dd30bb323ce69bea98d8d8e659152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d345c72422e46bf8224093cf2359f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ef30fc51353661993a9d472a9a2be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e95e4dfeff71c9778eb59dba0ef0ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255def3298a5cbc2483f8a36b125c422156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909be23894e1b9cf0dfdb7fd005c1ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5162869323ed1d1c0d3ce3abd4c2b73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141edc8cd21c7cf7866ed42b1771895b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a94e68936795b531e01165ab87e063160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab298582fd0c693da67c0698396103bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea96d7ae2c4bbe93b37decf85c2425162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c99fec92d309c6258fdf90e291e98163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed2d0d349dd0c2673efcfa27c37151164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63183d09428d372c62d38ef10b2677165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a833ecbb742b55f136f526e564d6b37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c973b718d65142b1512cf70c3946275167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b268bbff5bf13b640b86d1a7f81e31a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a262543a9a33a417be863bbc57fa2a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce614af3c293c372d3b9db8be6669e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a41f2ec6c83ee5738a640d95c44a4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f479cf430c91e736aab98197d4d3b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76731e1838d25852caa264db1ae17df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df73a29f99bd3d6096f9dd69754b178174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73576143f95494bcb111e67b31298f7c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b7340afa7321e55da419c8b1956a61176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c37a9ae0dda5afffc19440afdc9ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0bfa314f115a89a77ccf5bf6463c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba73c8e486f2ada693a969bf9f3d7d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236ce9927ec4f7d1b7790ded2e8cbb8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8152549319cb76cd0f530d4d1fcd72181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c858a99217fe49ec93ad42478b507a8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8a769e05bc8871a247730a1a925fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02dff5986eaa9d9fb9524acb77e96b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a223ee835722f39d9587fe573727314185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01dc7db34977ba677c9220a7c50280186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6e451029506ee55463df3015ae8d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e62e6a443f39fed3f3b352f2e38c31188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db348e6838d87e09a32c027f71ea7d34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ac63680451964b75dc79ed2962276190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71a08ed349e304bbcdd647206a4371191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa774e21e0bc79b681f12b67e318061192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf2531482bcde8fd663a5a84c5e6d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f153e8f78384b46bd8662edc7073d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd933dda54dd8c2568ea5452e8a82d2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141cb0ec0512faf6dea350bda88d716196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4af9f2f42492abb4d6aaac12189cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42426b1f63ff0f565b12979b08868d9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55129a07040ef82ee4586ec8aefa34e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730ee7b50f52b873f3bdea94a82d53f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd380480f9a904a9b8c5eb5b06411fda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03041c7b1fb59892a49af3c20c2c2a1a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe6a3997e7356f06b5ec1fd6bef3eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345ca98a74cb4c01ac6ef4bc01e5afb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05b9033797f145a8731f561a1ba1a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a374a0410e4747840ddc38c5e7735cd8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a842d542e33c8d218499498c717c98207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc351309e736381c46a212a98f319de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80728cfdffddf55d6f59c2d2b50b0a80209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a291378b39ec960138c727d2dd477210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19819c39f65fdbb91a2d5e07f5bea74a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c439956020d6a20936060803277f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d148da094965ec69f470b40599b07213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd9ef6d31450efa54455afe3a80c7e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e626a991c35d5d249d935d42e8850e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8d4fb76697303725c6e3266b6ddb8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ab3ed10961b0929e17f27291710ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e67711ff970d20a7f6cbf681597e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684a7ae9c3958dd157bc7dc8d1cb14b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d65366fd326cbd2374ce5b3befda0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd2931a504aecf9b2bb4350d2be198221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e796be1e9bd97a18b9d7cd609f6cc70222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810f330037ac798713547cc63fdb245223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269eb02a7318ab11082580e6f73dac31224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00252bce48e65e9715d15c18a2133f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6dce2fb6163172269dadae2022866226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1962691487a421871ff9e8193617f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178237fdc862367e53d0c5cb8d6a45a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb376485350a5e1586dd6e9cc4509a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998701688ed421f42e7143a0061bfb9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5a46345b60bda8c3d4873e062fa32231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8efc76229c40d95d5ad10f96b4c3e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea4733103de36df2c5e40a26e33e7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625c07d1605d7d5fa3bfbb25abd1e4e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519513841e6846d84d6bc656513e925235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb066352b2f875175d8e7c229645f324236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06c04437658cb34fc710ccf709d5ad237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa6467dc1aa06b557499cfb33ce9c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6296ab4b5ef942fb9bce9e1024db79f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49986fe2404c37c9ed1d4fbd5a8ac98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af3c368284843ed5af2804e2ca876b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4626aa7ab42687e80d97e441f654a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55c9eff47da715ecdf51e37dbaf145243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c08990f879081a4d0b9c7eb832ee2f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2665ec257202de87ff2f5c04194ea5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf45d8b42cc8e33930927da2476008246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a872b859f02dbe38e600dc02db9c68247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def2059e7cb845870e84d7aa29a3c49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f6cc85dc9a075e4917a9fb4d76f6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005551d91292cb3749552f822433f8d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c55612b5b64dd5b073e72f1cbcfdf8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1690947b6ecbd517c901598e10c834252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e103c6f219f80b4874243b4a6637eb2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d327fba290cc9a6e6c56209321427c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05289d76fa9dfe9b59284c82fdd2a9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8990f966db4367503e60e46b87bb9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f77d9134705671494322643ecba2c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73916708dbf6b4257d4ed2e52786a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a75eb94d7845d24061ecc90cd8b70259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b8a4b362dc400079da8a101cbefcf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5144cf34039c728e44a1957a1fd0e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce5a3fb5d83e14e578735a445f3f3e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dc0d64fd120060571053ce20547fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639e6c271bd22e42f0f135825469bf9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6409110d3ea2ef92c1226637d42a859265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763a7289047da62135f17196cbed7e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043c3d80c45cf69877a690f6ea9c84e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf879301109c43ed3306bb7193962cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3ef92a4d42abfa1609e075cbd513a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd42bbf7d36cea89522383c8f5fabc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b062d773b73384904b4b2c8c27926271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704793061063a9a34233435bd73ea1b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3c3a08e07e9d927afdc88508fb5d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80ed16f081e0b5ef1316a03d2abcf8e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965715c1f639d6ec4b98da94b25a2004275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb50938b8803c72f28f48329fd31696276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb778f5db7efa280f6cbaf5e1d5e1a5c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb42080b1e57474848e75dffa018459278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20ced8ab9f79c65ed033f805ea7d5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da22eefb09808e06672e3411c25b6cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f7be7ccdb94ef5d4225d455ee0568281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901045b7bac7daa0bde73d2b93466c0c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f6e926cf815b710e5c191cf34493f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419b36f9a8336e609d00e5fb6bcca99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c32f28308d07296314549ea140d6e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070a3bb2e0f023d6d7198859d109180286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee4ccb0d8a0b5572a8ede4c9233afc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c6ffa10fec251ee4980ca8993d21e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3896854106106637022c949de803e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1f53583403c9884d595c373d9f642290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c8ec4f24ee1c153e74b87991379ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c833bddd69d63f3cbe6ce1b8f2cdb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c377d50564d0b89376af83cb19b012293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30d1379def75afabe1d08165493c49294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a64aeadeb4c9bb266c68593f65257295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed9cf40ad93114031323da9f40495e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa055c5ba500ce87387399ae44f0b73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3cb6ae4bf0408449abe40cc9df74e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1faf4d6c3809950a48e682c126fd77e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279108be8d3953681ad2c6aedc17c8bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e391f71bb5e5bc764b937648e44456b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df0cd6cdd162a5aa822a4857a4bdae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98041252db4056050f9aa37023afc4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51ee1d86e0e369dc00cdbd4d3c4091304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b9ed81559b71732578e5b2dcf4cb1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93943ddcd30b40ed1d19ad5446ef5817306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19fa956d81c68dbe10b80ce3ffca93307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4065a26fba2b0aea8cadd16925dbd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6b11cc9f218433595caa9401d0425309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236d0a6eff300797db426757ef06e88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a79839aec6a5df25f04edb7bc7d5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759fbae4fa32c7666616c887820ca6ce312.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738eb67ea9c659ae4ff8ab16614b6be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988f0b3db96113190db25dd655830972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f98a302957236a4d233339df5fe863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79f1915b7b559d13347ba2020a838e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d00531f403bb8258d76e83e83895c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5640121dd0888508e5398b4edb3b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec20bc96421a1295bcad26507e4d917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a184c8ddd05deda3ad906f5c3a253fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa6bb28f742e583055c78c6601d4739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103edbee0bf2b66e2eb5155f0bce43010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7dcb27cae920116961c5b835dcbf011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37cfc19272bb3a81a01f4563f81f36612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cc1efe1b5192edf8b3ff04d8f177913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13b2f59c057295f9ef95544d71ef6614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35565146636561bdcb65fbe2032b2ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e2c914567ffd1c5f506ae54b929b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdb2b76a959360db6c67e754cbde3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f48e66b96830b5fe851abab25f19318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9319f9ea4391813246b4a1f8bdf5619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bb0e302b84a2a65228bcc2f3e517620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a1c22b1bd1d9b2548b9990749abde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca40320d9cbae157ef46f88828906ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c0e1ef91e5882c4775dd445c5476c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25372b507e9a647d1236f391b178c56d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69b1d29146d5235f232c22a844dbae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28621e98da56515769ba1cb101d2e6be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9771110fd72b760f86ee04f024cfe0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3d82b638e6b121a6b8321e8ba0df928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ae28a401a438e248a0887e2091d1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf31b285fd3ed648841639e68e3082330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3b88e658dcc39769d17cdf6db106d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f20d26dda0fc84a95d9b1c6bf4d8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30e552604758200f9890ee98d0a07433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a2a66abfc2b01a99b6be2b5b8abd434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83759aa8507442b97ab7e2e2f658acb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b949cf4fda9708b2b952b1d4f1e5536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390540130c360d079c3252dc43e9556c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4c989db8cdffc79bdb026941e757d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3707c754c6e9f5cbfd5c5c27f2db839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff58250f71fa27bd9f1fade0f2b07b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d23f654ecf9ca4998e319b98f428a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a79da368a1bafe742acb05a4ba9f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea4f54e7c180128bc9b89c251b406e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580311044eb8c523118ca36c7b2511c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bdeac8b4a070ab99c477e145e1a8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6dbe103c615d6c63a308897ea1e1946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca81ea4e40139bcf0688398f1eb8cd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda0cbf3b575fc75bd81cf46948ff6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d8d207f3c9b824cab9cca500de58249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842caf644369bc1fa6cf7f941ab024850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903afa6a3336d19b63d847aac66cf0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e989bd283994be91b35fe3030602e5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b84603494cb1b56be3479402dd01d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133904d298a57ba22331c306fc4678f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4230b3e6d5c3438f89bdcc9dc769615455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df3e962e8ba7419a137e6c49dc828e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa853c70f01ad1fb03f6093ec793ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501fa568ad3274b0967044405065c0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8a7f3758f470577c7a25ed1bbf37959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127e844b856d1cda8f843188b7474a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f811b1ae9a5e760d3963727e7fb7f0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9b664fa6933805def69e0a1d40c5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747aa34506570f484d848e3f5be511563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84919e049e2f3ac59b58dcbeb7aa5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd874b01458b18ee5e22ba39d44208665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212e9dd10d0725395e123e03437d8bd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02da614df751537dc614fc30cbc125e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07404668df86b0acae8b850e10e250e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f3d5fe46da7111154829a96c9d23869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af88c9151156c24436ae9c04b6742570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5af5c14570232da8247926020cf61071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f44e97fc857c18a65b023dfe4ef34372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dd240bf2dd3fcdd3967dcb6a638a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a171c876a3353a820e8c4d5006700cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e88f65ce359ee2b75c3084527af8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2a1093aac2acd86e6b8a4e012b7ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd4e5ee5acae8296078941ac9ad83977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49b29e340ef384e9bbe9d9c07fc59f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acfd15a2a631fca0046d5954a8d27e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59755d7756c1b699927564eeb91791180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11f1ba68dfb86060dbd975fb81b1d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6688bcbb454830360af3b9fb3898182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7bd3f5732022ca53934cb65f1494883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60fd85124416478f2d4912f69ceba784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd85348c1c9d62434e62855cac1baad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489c8c1685beffd43666cb6024d1b6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fc5a8243ad6b92855dad22384888387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239f991b3d3fbee62cb8d09fb65785c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eeac9134c1690eb347d5dec3cbe7c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e312e2744eba322f91b9a568a0452ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7026b808610ffa6e01379bb0eb272191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c2aaa111f350e6593e8fd2dae510692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadc63e05aab7ce0bfb4d1afa6cf23e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597e13415e1a6659486360641d8034294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455d473cd2287e354646f208b1877f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d257f7ca505cc1d1d48d672b4d401aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699582d1c95944736ea8b7faab46b7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7110758e872cc0e7af22205510bde798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc37768d31f140df30e4d5aa9a5c4f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e4ff8da83e7e527edc00e3ca6179c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1a588411e056a7c16fef811b4a790101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7dfa6bf28844ef8fe349f4bc835dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca454c38012c71ec716c86119f64639103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb06b2a3bd12b324d449f5c7f2bd2d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a4eff2a7c15b3eac5970ccf5cfa2c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f882bec74b149da97886fafa1db4dff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09e737e3db951154cf6b54b3e33006107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a647325079ffe565e6099c44d2d7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca26db0f616d3a0cdffa3efc397360109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5913b2f2379e34d211de0106e68b1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50dc6b280d1cd99237540039e4ffa50111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd23404b9f7d7599956b2ff694d7b4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353a61882c247f48f86408ebc1aec1d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a10af8582437f919f53f79a8602f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb65c836ba5a7a5b0ded70887dc777115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0eb4fb10ea3a56ccd1e67a14d4cfd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb48e4e8aec402dd720689f27fb97b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d078f4d210b3e7eb71f0f6d65f9fe5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06783851e845f1f0b1e1fcd5966632d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26360b90e4e71a6578f729b50d6a8f09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be933474820697e981b7ec3a13b0df8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b2c22a79ec5b247b63c442a61e162122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abeab78546d3d2e2ea08445c7b28fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e0b7e92fee00fe185588cc1daff3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ae7de74dd4822c8e0fbbac2cd0e84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9ad421d05f3a6836b710af08296b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4c17f2ed3bf49d1744dde80d95305127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89ffde62f45c195f581fa9a3a5a02a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13529f563f0efe1418c2886c2dbe6ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa0e362ecf4d6f44d338657f2705bc4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad050c904148aa6e3aba0c7af69de4be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbe385294cf2e73fccca44ae3ecd50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e6ac1111c03264763f13f0fd31eac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b10ccc56114d2c1f47523e9e2d607134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4398925bb00ef19f1edcd48fa72bc5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9121daa0e239ca2789505810a4d94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a34f757d0ce68486bdc7138d7b138137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496bdd96ea7aa3060d72fc6c5208d1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b16ddf2502d87800b2deb5a71d268c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817caff3d49c8e944c0006dad4aa59c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bce973708535b07dcdac0386c49818141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808d3d733d418414706cf8ed337f9e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820946382f670ebffe5790527474f8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e21f04d0f6e42b9c6b410f0b175f98144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658cf51dc963527ea1a2444cb5b7b5a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0ab2c51112b6d94e9067c6d85d3aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac654ac3bb0d476dd0f6e25ab41443147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610be8651bb9fe7c5e55a0316647424148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa7633ae558d1cac642ed4a220bc88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc13b7b2753417503c0a3b7bd1b651150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0e8f36a84895261c5cef3bb5b6423151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6e83cd4abbec6482ba90845db3dd6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade2351e37d6d3ec03c2512784c6150153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174f379de4c1eb27452b1b660f67bae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1956286d375171f9f094f5062ec34b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1d2d8586c2d0823a29996a35370c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc15992c180fed8dcd0af03361df5d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15358cf1e713690fba23a1da8754943158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40b8db8a642618a84c5f6f2230e4ef159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6e691f1fea3b8e4cdbd7968994139160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fd681a80f6d614ef2b9c525fb4f6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f2ed84764dc506035ce895c7c9583162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05cb3672d7a6ce0866f572435f6e2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402866f8ff462b53ede54d52f612bd0c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff180ba4609a80fb9c3306d22418bb7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bb5348b4e04b5aba59f0488b45b50166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ba57170baf77f2d9fec909cf00bc2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec1a99bb0e0f4d8746b70da4d70f07168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8245971cb1bd0040a89f5fc1235e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4633172d51fe7044574d9edf1225d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472a50cc82be2e98cd4639c8bcac50b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95383cd494e036d402cd203393cf3a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e851492c4643fef3b60e518275f740a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2c088a82e6fee7f9c27a862f73172174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18028bb330408736bb607fd1d899d2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f03353168e8deec2a7023aa98e5a7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df2342f54344a4d137df948ff42938177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1d4caad466d7bccccf3289548253a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7830508368d15cea011254e869b6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e395dcb2513d6a70f0ac263fcf3161180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d5c87f4102e7ede0f19f05ed1fcc6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccadba9149caf8d1c7db35b9675251b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebfd421f5faf39bb29433ffd17084f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a834d077a65210c329f100688404109184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35083e6887198cdfabe41a9878ae9910185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c787893fb5e80aa42f5cf39bd1055186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1c8885157673f2f9f0478ff82d968187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c27efce640cbf73d795a9a6f473e59188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca65a59ef437bcd46965d54ae0bead189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be5fdbff191d766e4f527d91dfda56190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04f76c59afb087a2c63b9e2d5b55d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3822844b858e338a6321877ed0a48bb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b218013895f19443eee38c4b57fdfe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6fe0191e066d16068799078e8acd5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9502995f111a726fdd5cb60b23b57195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c85aa46b7ea7000934668d6304f8e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e496a7c647e5de24f40ec84c41634e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bc1d27c9b6155a7ef07a9f6fd4c1a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca193990db4a81bc9c3f2d9feb228a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26733ae18585e0ef09eb4a6fd5b5921b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6786c21864ea83c5fe5808e470df87201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1180bd689e01a89cc85e5c4986b686202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e220de9aa80753ce7c9e416087c1f2bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a0ebeb8d6d4b8e71da80ac4d73679204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4d2496578f45f28a76b3179eec730205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c654dd4304ec5524a116cc8a4b7b6b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a65dd21699fbcc1f262dde525d1d88207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462064a6620783086d82204d0179e7a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d26da90a1f24205fe4f5b863d2f3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac628fcddb0f2a717b5be54ac50115f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7aaa64d3a3fa560789a8fe91262b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469353c9446504c30ef71d95defcd378212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73185aa80a1d30a07721cb8ba7d561e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061912989428942eacf9c61a57b38171214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b9d5a946371bfce710a97e6929d41215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1eaacf1990bc85d601ae7a7dc8ff8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353090ecaa8a54bc28b93f076f783b53217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59309203f6990c732e1d83b359ad9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29d2bb42b3ce6ab3689d82f7d53c8b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbc91203728dda6fcadbbc80661c5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d410a531b11c527e7bfb4cb8d9009221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065adf4032fd4cc26b8eb9b6897154b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e4ccd72a20325ceb7b4261156a640223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649274376b0927c69c7ce6eb25262a72224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbafedcbb7e8994dfa10685dcd9bcdf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876353ac5e1b4fdf1dfe5c8168ffe765226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139188540f84c0afc88559df56cab8c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2c3a5ed1cdd8de1cf751c16c62e87228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e96e7fa32c161e067234d2b12beca4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468db3e342d8d667cc8b0363963a3021230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f5aced5484496192d83a6e4b82e7b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e53189eb0e45330f7af16edca7db17232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b22712b713d6ef14a2aec9bfe5be5f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b333eb6e94a64316c0f9b9069a01866234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d561ed44f61d74037e6d65b4c70e42235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac44dcec1f97fde2525f50dba8915bc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720c51ad7409edf74bec6be1f0070d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fe136e3a8ba9c47f739c54fbe7b2a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84c831d0f54034205e0eef258ab3b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22f67cc275a758b65022e3c9e17c7c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b78ce7717c2c5f53aee05ab91326b4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105542c50196e7000b98110942f7b29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572892b8aaef03214fb31bd09eb18e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0ec992a365efc8c94f4bb928d2b7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ff9dc909ce347ca1a85ef1124c909245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882dba3ca90e44436bb647853d5c18d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072e1ebcd20a4d792563a48a8f1804f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2750bcc1e487d3726e6736355bbde5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115d913607c3c99749096a2ba39ac8b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dbb760b56f526fa04514e873f1921250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1998480f5ec4a3e047dd7df49b2951e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8c6628140ef8c6c2c74a5ad9a1e80252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ecffaf3ee86c9d5960db2befda63e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2aa69a3685d246cca087dcbdebe7e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9024fbcfa24e97395d692bbd9c21c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e95677ccf8b1df5d7a21e52b7ca39256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10995d15f50887fbf264fb9549a5831f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e454482e95a79738bf925b10d242b97258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda190938713300900cbb95f3b33c4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46acc30f818ff2a6fabc16f77e39a80260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578ae5a24f7134d03a648ab4ae8a834261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce08e6fb5940d1cbe43902117c68030262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42439cca1cbd681afcb8a6e14e75cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c71dfb983891741061adcb27a790c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b0d296e701c5a2c987332bca58e21265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d6a8afb8e743bff4a929743c12e86266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f3d8fbb1027c9564e9bb8ceed96ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841ded5d976a48987a7218923976a4e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d331513ae796859a36e8913d06f2d03269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047328a9f054c6f2b17990ba68c796d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f8b755919db0ff789af083c55e4ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347702a98d45d57b4a0a0b08ca1d8c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81a8b03aa1e10ce315b55c66093ed4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8af63d81dcc5e74b4c0ea4fcac04ce2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a3b434be432b4dd343dd010d658e2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571ccd2c2aadfb3e812557c819dcd66276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef6a5ef961aa287998f694c5900f48277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa6097819244fbda684e10a860e492278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa002a549d2819880fcf09374130af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b29d08eb2a353c5b2c04b2bb56c53f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec1e6185aab335031d9544c189062e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de7e91da8e88b1689fd3bd062461c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f650fc63b62763c33e05a45ae412e1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc56d1914e2a83f18c490de1faf4e2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb77d524dba2437f8f5ac88dd48edc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd41cab3709e0a3caa74d45e0da631286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6c1445f14d1e30044cf6f8321faf0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105e8d9e67d18f317d8c49561312383288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b60eeb3d8c20820196643de4389dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c260006af4ff9053a2db0512337dbd7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b93a932f54e722db3917c69bc8062291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6219a8416e6227e587d30f36c1af661292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d9fc1b60a10ecb9e834dca4c93a4e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab938f99fe918e785d44a2a0ea3a428e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4400e76cafbdd6e5a0ef257532bc2bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e2acf6cf7caf2f2fc78b0cdac4bf3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05471e0ceb1b362409bbeb963f0673f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa083334624bdad69807192bbd3070298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2312875750d2dd3feb810305a257f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4f21a69d223354891c1743d01f8d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be4b08c9c4867db0651a3597ffd780301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93f9bcb61e31a7356769d2549cb047302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca591ccf45131dc7525a2ad8421c31303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc7eed16ebe7c9b218e659994f4a70304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8210ee62100c8e52ef8169d70cef5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4ac68a980d29705034138d21a89fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b8ece1a45bac89c7c82e9072baf31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de269a320804547794c888664589e31e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3856427b7429973e32026519840c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fbbd87ba67dd6de73245c9955db6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c8507d7adf6056efb6cc693ed1d22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5afc11386d119521018ca339e715b312.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>