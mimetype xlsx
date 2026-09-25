--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -1327,51 +1327,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fae9f4aaef150cc914c54d0b515f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41f5cf8a4483a727b30baa6e2f73a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe85e6a5c3a3f5a2a0156f72cf1d1903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae43bfb7f32d012feaa96d1a1135b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f3ba6873b1c88eb3f9dc1bb63544e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7cb2c835e6c6e6bf4032c6f57ee8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fe96fc7bf1eab2cb92b1b0d99ec4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144b71206de4168c3d5fa4c2ebc18b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaad618abaf396e7f67e4c42d5613369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d95e2668cf6eed46f5ff366a978f510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc027bcb79a79ade5bc1a51a3a883c811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e333f09a2df3716e34ef3d5bd968512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ffef75eff3d5387efa3565a46ca4b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f9e83788be4d5817f79e76d17d8d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bb6d7c5f1d29dc465f363ee5d1afa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38550cc8e1d9d60585049d247bb224f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be605363576bc8e685767504bad42fa717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f67344b87b22a81573735a9bee159818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25102fcb464d3ca12ea0e5f3ca51728c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c32adf169da0540b2be1c01f233ae420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e096c84ae1385618edabd85085160e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fbe5e028912cb9a2727b6117a2bcd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10335451ada35333d26b84ebd6895f5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cedffd4de3f7fd1e5bf6a2e8cdfa2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8340203b1addf9a9d9fcbab174c6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722f285aad5a64a4207a81c2030571926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f5183ba561d55ae46357ccf769ead27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94d5bf5da98b14c8e4ad8c9c37c6d328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c60606e4af5e0b70ebe43e4d82c715b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745f1232ff65911b7b6deea6c69c34330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca646554e9d25e732bb4a641899036231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24f6e6710015e994fc838e0251d25a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8d5095e9ac1fc087f5b7d506276c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c727b6588507e3bdc57e3451e21741f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4dd28041a44d5fe3b94d674a1e06a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921ddae448d95be85a5bba9b253be5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5174d133a6c41321d438ecab52472b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82f0e0e8d113ff86818da23075293538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05889380dad39064ab85712a62e18439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b09b3c7092f52db68006e39e0d2d4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920f06c02065ffb26d543fa31f07a0d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdbbc24cf7bb845a3688290bf2e2b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dee08d2cca436a4a87f4a8e6cd129543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513dbe327405198ecb751516f65838044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8b0c261cbfb2ff0ee8f6bc5f89cbd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b9d021073e24e168b021a9fcd67c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c1e0c0642da301d0ae47bf261463c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba39b991349bb655cf52e15e747381548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f18a977905917f151ced16edd31f4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e448787217f327a7568afae12bf506450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb30cd1cd7e2185466f10dd4baa00a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d3bc803d718716dc8dd9cc2e3aa7452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2676248061135fc5f6a616d7bd6b1b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17022c6c6bd94c19fae6e5c2d4cc3b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f18784b3ea507d7d407f6423fc0d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff4462155ddefcbff92c73e82ae54156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bab27a8958f396af4773f8bea3d84057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e79cdea1dd150cc8dfbccda26fc0f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb4143b6e755932200ad10eac4edb059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa59eddb9e6904cf645ec424931e8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b22ef7398fcc896dd07460003a3c2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6cdd681ee7f6653808b00ec7db20962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5bf9c46ce0af8f7ac144d61efde45563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e17d119c3d68af8d8c8e3e6053427c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed889750cbb121df13705a7eae91fee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8becc7f78137169e56b6ebd039426966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b28f4053ff50693dc1f6f37424f18767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160c41ae63bb97942f621b4fb5c93a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90797ed2752ae04b001161c2821dcf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6283b3f369572cfcbf0e2cae8cf31dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dea9d02d9cc4d4cceb97689718c5fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117e2f0306504203f12756a55117a0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181544de3920e0e92ddc6015b15415e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61a810c8b7401935cc916db1f1156d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cacc18e0a8a4b4578078ea4e67a6ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95186e6e7c50eccce42577cc2d3c1d5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08f85e7c16eca3ee7d747d6fa3091b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49431a4477aaf88252c12ce2a37f701478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef891da5cfcab9ecf41413f660672ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888aa6e2e8c00495723e00f25aa3641580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc25dd28601c8037339dfdff88816f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fdf3b5fe10d0373fd36d7359456b682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc86b0c8dcfe7edfe6a7a5749c02a5383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549ffbd354609388ea32c6e5d13fd7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ff3911dff23c7af896c07b12130c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb53118d20a123ec70757d388a3fd386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d7fdaf839f37da42245e79e4c523187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52326001bc6e343f057cd5322637b98488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec103d92150c0cb6a048713030794589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa4ffc0f2c3f01fe6438b7787b7b8e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507f94509c6f5228117b976473010fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5344d991036f6f28f19b7f8ac4c6670a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876ac5890e65b19b6d0f02290f679cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803c5d6c5861b9fed9c1f62d24e0f8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47dc3401e899427e279b7e4b22845595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af02342e0dad8f35900e6c0ea215b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d790bf3354d01025c7caca7949b230c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd556fdb200b1934adc4b6b8a92dce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce695972bff4d1acb3c50a6c8da6d5799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff77fb790661fb38bfae8d2fd54679b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0931feb21961e9de92e8c2f0e0a39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6cd22722f16ad1f7a5f92ab56b6e7a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26bc1e2325ff4c4f650f458c4018901103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32aa60479fbd06548a6633fc0e46b42104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812d3b5499ca8c08598d84e88f079e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca8d5e531b4b6f91922bb7f601bfc7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9ce29c940457dbcd37bab1f3f3728107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0100047e89e849239b973d395008a0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc402bc322610be039dd771c8b0d83109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7754b01f2f4494b2e95e9266f3b6bef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79467ab5292922135a0bb7463fb9f52111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365beecf68679b2eb4d88860eb4f11c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7ae6370cdc50e71357acfdcfd8bae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08b46e7b76afbe8e82cf23bf2aa152114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a20712c0c767cf8425d6174dbd2040115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986707340ab7d06871c8811e23a32d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5f2c56305490e352f8f12acfe0718117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0686abacf0dc6120f603509ecf8468a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0606b3636453c2bfe413ac21331b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840a81838d8125bdf018d4742304b4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775603df4b498905e6979eeee7ee278f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df22b45d3fc78d3a282e9b9aff2a8f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f11642425692a768859036989f388d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715eb2b56640e5d7c92c3c41e9e11965124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a5c9a9d349fb08947f1e62d2cc422125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968ce2730bca194f09048b6ce6b2f07126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d78f30472c1985ab4e0f475d9f3ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b23d97cf5f00e5235db0ffece3f45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee20473cc3664074a6a4b1e8013eb7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e7248f383b02ad75dd91f8ed5eeb4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3168a49c3100e85876b46d64827f88a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4161a4fe009dcacf49216a7e8adce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502d9f60b8307132bcdca824e3b9bba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e206cf347f62fb39dda4bbe45e559db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4bdb71bdd12d8ed2724f4209f1aac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ac04e4e0d065d3f9e2a6565a93981136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26921c453f4317c82df80e237da1c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3e3d601964a33db33b47453d626c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c78566e7480ae6c30ac8ea0dc79941139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd89453f74705f22f2227f45e15eb1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb453405812bf393c9a4edf6fd4ec03f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0659fc47f8c63d90300cb3a06b0c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1850eb343c6a50d1a853859af522f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49df1c67b2dbf89ddc6bcce7d06040a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778545f935b611332c05f6273b36d555145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42b99f6eaf4bea9ed2e401e33fc862146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21002384a2c16e41cce9b05a2e3ef841147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61196e13c01b02afc16e59974e4ac388148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058495c9f706785b781c554326af766149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449b003cd2070e93eb0d528586eb24c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed55a90e34d4d18d66f6d7cc042877151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd162bf55b6461fc640c80c904e92955152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192393657c14f0ee5b8b919120bb15f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9ace6ec8faaa78514566b77acc41f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bf3e9af390788b8e7ebcbffdc8940155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392a54a6dd87c34c86139192b3c6ef6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61853e4756b96107a6db15b1dfcbb25157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76b02ca294968ede313eb4471f0bda158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bd947dc2edf146a5d1dd8dc1e4da8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f131663e761c1598af917f9c8189c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c89dd2752efac2ef13559b6eb867f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0ebdbbbdc9adece5a7f4effa5cecf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a84897f0deb53b54711a1f2959073163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a2eeb7fb7960f91f437433c4d4cf2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71c864d390efbf273adcce4e9d142b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb35ded3207fef77aa3034f11579843166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca5d653ffba0477d03d05542194286167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2a8c2c4b76591438b4d19b7f7fffe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068abe6698008718b1560ff88b0d3ad2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b9112c5d49f7144c772988041b9e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1b6201f286cd6b28b38735a5a2342171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d38e18135212178970adb412fbade172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a027b96f1031eb9d8c52d08b3133f7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855f947965d9e8998b5f15c950444e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049201455a003ac80364e689bdcf4795175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb9b291e69f19857e36ead1c1f30e9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48713910f6d5a8a9e2c3ab1fd1e6087177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e744cab7bde75469d7fcf3f6a5c85d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317bca3926c1714b6b8c393b93d70e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10303b7ba47713f5a19d12de9f8de76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc7a2ca6ed6e0243c1d1038b822598181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e64f840de7a395cb99769e70700a40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff045b1e6081c69e4cba21652d15f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad786397eee382e7e0512ad2b33828184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03106887f89a260b058670d077fabea3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de5de43f0b6e7e75650729109c99b0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e170daae11f6fa9e7e6ef47a70aadb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741450c3f79e84cfc6c95d75d342d58188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10732d4e1061199f16e728d803e401f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6923b5bf0086325c90010b0c0f262b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165fdf5c37e8db6482bad2955984f58191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946d9d21f27f64ae9fa284a6d67425f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833b4e0f421cbb81a5d09f60ceebee2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51397460f1a1462340eb2e386c8cbb17194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22579a65585f0d81d38d4af56f2e0d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e799766b2ea796efa8e41dc2d657a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbe510d51f8817563b5bea90ec507f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca614eb0b089197077985a5c0de7adf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663049aef329d7d0ca4b3bcff1832498199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86498d35e5925ab33a448ebe6158c742200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7fcceb70e6d7a4fa458649bebe723201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7fc8bab5641521e7d4e63a277438a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8706a4a4c49e35b28d9e9fbc174fb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48590236225fe87d266ffadb224a36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237f3843d74d94a18159459f2748811205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51df9ef6ceb4c6ef7aea0e0aa491355206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d09dcc4f18b8328332edf961d2ef2f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5a964ba8a68b8c99909b4e0896120208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea386db4032d6566989ed134b87330209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc0b18896171c71b3495c0691d8c47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26043e673afb94a7c24852782b5c60f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6062919758582cbb046951b594a173212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bf2297634a556c1852a39ec3284e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f610b93db82732db6396b30ed4188214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a7c13ab268dc48f4a07e487367865215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b20897b87674fb97199af499432f5b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc58a792fe3963f44bd1c40fad45d54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace0b430e1a826aa1e5fb9bd9746497218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7230a2357935841c326c7053584097b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f622c5142e5db58f351de714e89536220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce59b2ce7ae217d4ca9090594ad1aec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034111ea31d02c4449445d31bf725d1e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f03ce1706cee9209144414d4111d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1db1b208ce1250f630bd3485bee994224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123a0f16ca1a8681407e770612089e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ecded913db44465759134acba47df7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0d3d93422fcae97999bc3a71c472f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f3559b0ad6d02878775389d7d681e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fa10c949b0b42bb6fc4adc02f070d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449a3408244f0df49c05e55365c75db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d103c6e47ebaadf2435dba25b2603c9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995a8a6f929b6460124cf19da49096a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11f6a6aac0398a4b1e4fc30c3688c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d359e7204eafccc137bce48a03c0fd1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf77e403e1261641cb8550dd4a83b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123aeb9f038dff588c92db20ccce74e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1258c9b5fe9f93a808ea355d046b1b8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5b3bef4fed0d446287f6f77cd0a16238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfff0bd3fee82fa5ce72432dfea14ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b021f06a4f8ce381a7758ddc6d7ec83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ec8846a61ff0470e221426b7d1282241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41929ca1bb811b7d147e3b114002c3d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19765487843480c3f1648f5d74fa17d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1578ac6914ed6d202346ce1f9acded0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320d1aac30d7fba3a63b49c3bbfa8ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4427850ec855a8f641bed1e201df0df246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80484e3a7510eb6e802eb2508062feb2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cf351a90176238a2ed5c8f0afd140248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563800cc38c9c2adfa0579828881b5a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1493cb288d5fc76976d0cefbeb02fdc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4f037aeb28072090170dc1f2c5954251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84241aa08718d321b6c6f1e17f56f046252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f38878ffd4dbe9605b6ec64567cd16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a374880d66194857e7d853f312e987254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b3219c266493745f087299a31d9ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4c9d8723b21989876e3b182cb5388256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42961a5126385c05ae9cc8ec2ae695257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98e4ab8c3754ed5778aef2b639bbe3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52d89c531906425c8e5254af591c14259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a079722262c5b3e987a7f25e135a0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf626856efbb2702b001c817d621afa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66006d5d3043e8ef2d6c1a5863aab2e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c352d54d3a861010e24cd34f2e361263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c065b6a1e5f42605ccd2d7b6733a63264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676528336f77133e5cd7aca7bbee3b0a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58788edfbd7286f7c3934ca9b7b203d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f32ce232ff93f429d8ee61e77b693267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa7514dd5e5732c9b8ce35a9f326a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fb64bac59339df400231d6d1dcc0c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532396ee1e5377a8e721f1533e232f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aebc7c4af163234166478e8658ac90271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55fdbabee8b90a7a0009dc266675da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db72bc34797f90dc1711b23b111ddbb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a045cda3fc299025e53060fcd41d2ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e5334c2595639c8bacaacc8add9055275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dbca78076c7b75a38a42b2e5a40c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a535299177397406441cb780041c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a954b083b6eabc82123118531ea18e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f9384106c350139edd327de20a2fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b208cd403ad04e2aaa5367a8a8c61280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94473c43aaa7f2bc46e56a7b84c82cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb132c6dec9ca825da12df91041d3ca9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28abb11a561e0081796d9b559f5c9fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435deeb1b20637d7bebc79dc4295a68f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32e94ed691af808f1dfd754183e7c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10944bac62d7a602d56a417cdcf03cf9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa52fc609f887632ef5d9e6624d0ae4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047479fa1f8a7cca24540866e41c53b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1768a99f1978dcd6adc6b1b11311c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92337ae8f4d27909e4fb9cf494b7cd50290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a82533a327fe1ba4dea05d8e4a4e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af039132c6616b78bf0bd79046412fac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08d588a489ceda90df45a2fd4ae16e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55fed7900ce7b0870ca903f6bafc0a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803e6a61789bf8ccfe8ce3bb215cb05295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03de1de87b44f46f8c548ab4d06a27296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4553e824c32dffacd632ae5167c864297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28383de12c51b3f01036fb13a5d658f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c17ffe28ce066ebf214454760b94b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15c2f4dacd87379eeda921fa9b79fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209a449971a80ae77a05a540d81e605301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50b8b3dfe4fd4d75133aec37a8ab17302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce041dab477176ac387fa070853b0119303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179238938d251d934444e4b71a985a0e304.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08dcd9d21e14cbea2b2831449c4f821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426cde9a90021eb10175bfa13d6e84f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cabbd959e9b67b58dd7bba35f85379d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ea4c4dd722b5c51cd36ae2e802fb34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831d065a02ab1edf3b7fe746ff8a7885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae724ea00bdac9df7ff8276d99dc8bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25cb204770cca8421ec69245d4c4817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c9087421624657c971de8449e8afa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8c9672011eefef8cf051f22e2a66d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9361651db863af0f2fe0c1933d0f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f403bdffe1de23e6d5b6cc9d5a92c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b863979e80ef58f0cc9b464589b5aaf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ad838c1fa71b873a34950b0756b1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195b771393b01ce1de9e382eb3a357e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0631bccb9767e15e87bf2c5e9b7935d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c7d10268581c8c2ac9f038b4b86d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e36f53ae04433b53ab06f35713d73117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfa3114ddc9ebaffb04e26087b71ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbc132c8f0326da246d96af91f3e1919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0e50f38cb806498498f565e56dc8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fffdde1dd52300959a010b2dd9c30921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270432c98f80e7e60666f8ec472ea7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d3efbe1bb8f237521fe76ab1b849423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b43dd3d0ab4f2a93591bd6e6d4c6fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000953765fe04420228c52cd851e270625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af202302ca7c7f418516ca8e33d89b9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab105d666c6ae4689f1cfd27ddeff4bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f0e7014f08c091502a595c1bf0cda28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ed7e95142aee9cbe1d5b4c8613d5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cfbe84f72447d37d8e02712c2014f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7233241f3a054e38fd5602418a5f0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7af80376981526f121da63199f2ee732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066152d38986c362dd3a26b10e95cc2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b85086473eb938ab334088631efc434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3c4f1037235c810c32f6755c167d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f85f9154d9afb7d6890a8cf2c482136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d5e0c9cbdd49e0a5818ed7f76157b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6de402c342392b3389f599ec0c252e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595aa082c9bb0bf6dfc7b8e66ac62d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc7c9421ecea0c7fcc1b7646c7569740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefb1d4de2197890295d2590256b67041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33377fbc2ed6d3a55d4cdf704e41b0cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc01cad80f8b2341154043e6837bd8043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156ca014fe6665a4b06c1be9543191c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33437f404151adc082e32d8968c12a145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa3da73c5757bd7d0f12dcf710d22e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3e5c23fba802fc9929683a89926b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0992a6653219b97d290ea3d12718e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c301737d93fddcfa1902b6a10bce4bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1700873c774b8684309fcec30f2f8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586bd3d4a60305e5aaa4b779665038751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17860da54e4f8fe40f10d80fce589952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776aac9713b6373b9860e4af802812a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b764244cb40186e09ff007174332416e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735aa45405097dd751edfd0c6fa1cb3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ee8850f781e5067da742f1676fac556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4661a1afcdf395038fcd7190fd9b2ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c5eac24e75a9fea30b68bb4a16cbe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedd7f8111b88f52a3ab3cd0aa3d94c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27003f77d4b4a2d8aeb7a786dd814d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07136f1e3c79de74e970d3a887f21161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fe362dea90a67185fa906b255b6c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0601ddb7dd4fab76a91100a2951f2163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b399c11b816986b088998a548512b7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e92b08652ec51db0014527978aac365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dfc3d48eae0fd49a4623b3c2cb88c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000074574d4ce4466be7ca018d26f3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f0213dd907de45aece880fd9e5db968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce0a2f20c7b0f0fac3a63aee39c01969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfada44ba1687020512beda9d6b816170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5165712ffc146b6cae65cb32baa86e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b7964c55d81cbf98f241a1edfa0f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e580cc7abee907985a4c61371929e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f78cc2041648980ec27e3399269cd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be187dc1496c11c1ed28ab06392bf3475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccc3a3b8633692bed094991f9a9ad876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf72b25ff92a17bb7e1b32ea8991e9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a0067cc79a4e3dddcfb2ef7f259d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884b72fd874a66f4be3a10d9376d69f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c184203c225a141ccb15034724d3c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71b68409394aa5e14c88e8e1a40a6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0dc0a5d9952aa8fbaf19bca67685b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c161b9f84a0d7828b8b7b048711f53183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2ac00c9354056446a2635a5a4631584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540566f43cc13b120a9d95bbbd100adf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6bdf75ddaa5fb1458af04498637bf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522171b0cab37044245e605f763ae6e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3f2682df0e86eb0cb62cc6526a85988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5abe91122b9aeac0a3eadb2e2496689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e18a1bc4580e0ccc6e0844055da6a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d92d25e5b43dda28b9e4e4cac29ff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61245fb7ad6842e2f79e11b133a9be92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613c87b27389c8533c649a022a5888393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10600277d9da4633cb1750ff1ed667f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755f5f21176ce19cb3cef2f71b7cf5595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b48b3a2ee2c981bc68b725f49d5f5e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db26ee4233fa70103986bd00fe98d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d2c25e33b61dac691286dfd9a4dd398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5b58c6120d670e89dc9e55f11c85299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72cddf9d82c866a9ce030f51fe0dc9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615da43c07e6d67b50edc5d89ca6c6ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835d8f4fec8868a19bb6b1ba692eed8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd0b21a0a473359fa13b97b52c1014103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811025cf99c11998e49e2f1791d64cd3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28276b32b9493277dd563f04c924aa60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4275e1b1259df3b6ee55b03b35cd47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454dc19d33795d091c51214b529cbb6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c549cec558865b5393c8e17c189a4f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83309eaff74f7e4554f10fbbd83f1d13109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c875ce5023bf9075a4923bfac52f96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363d9a6508bd3881221f91a353b9204111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a7d9829b18f2015262cd0fbe98a7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200eaa61c70ec9f42208a24bc247db6a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039d690131042e4faa5b5647a8065bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592e7f2cf2d77a20977cb6a97fcd0c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5bd8ffe7830887aa61fde5ac79cdc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d632ecc227465e1dfa142adbdcd9b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd2defd8802c8148f35e503e524f0f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecf8c0dc9f95c1b0bfe6afc16e5d76119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0143967497cb7572e335fd5572fb7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534cfd4ebe3bc8432ed349d05ec7c7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36211fbfd9399ec610e433d3391a94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe56b7ea05b2c39dbd245a50f9c8c4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cdb927158d3c444c770e442c94654124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15bec164c02fe148304c7100f54de78125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc807e8689fe13a6c9bfd4dbab8c5933126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b6de8202c3b51a36260c17243037a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fe81aef2d37bf9db1cab8da97d6cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d688699d90207ab65c87e4dce9206129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5fbc140e4ded72a6ef2551b217812130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc77a92bb8ac96aff0e6f98d6f04c4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fcbbffb2c89c2ac0bce02729ee808132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46bcd31f441300c8d87ee3124da681133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5483ffae61f87520e106565d3d96ae9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a692d4d22a1c48133345ec4b220b03d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6314e8f4c9185cbbfaca3038c9f684136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79145752812f206cff8d7315099772e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc213316da2c6a11a91f586ce4a6a290138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb32a1b1a15b68b80ee8e3653ecf88a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4efa3da72d4f406ebea3b8669e809140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926b6ed43f240053beb668352cfdbe8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12550fb86e2976a02a2f79f26f0f510e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b5e535ab18b9d1ce713c79b6f1562143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895c35b21bb00c5582d10f4aa0d1e1c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b1e2efa02b5ded9cb2055e271f47e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f94e7e989d932917151a9af4ba902e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0becdb7103dfed375a37f950d1179147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79868883efe72b7dcf74acb0b9f8329d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140877e9ea7f4258a64715bc3349384f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d794a6618eaff05a5a3f43ca8de30bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ddc4d838a46b82c4beceba4c55d1d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee329f97978c9a7a5dfd352ce4035c77152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2e8bade761281c3833c1bbacf30c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480e996ecb15b99800f5be6262b23f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069aa15c6b2e300e43afed2fc6c671ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841eba51f38c97e18f39db17585f499156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe66a289b1949a43da9acf591f2d128157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e6f479188202f2a45acaae656dbac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271125e9cbdcdbb32960512b8d846e6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1627ee08898a7a05267df1cbc05a44160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4046741139058a3e8abf93a9a17f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bda1e084b904486b0b5be6755665a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4be2ebcab546dfe3aa30247f21e42e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd998b11728e84108c0d458508744f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714bd1d522c0ab00ba7752190b88bf6c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f934fabb7b7e268966a060cb76d8ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c299494fd117b3a697ad1ffb4ce2fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898a5c2439bd77fa2cb4098518c8a9d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12adab78548591b1ded05f92aff7aef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf76d8691b0d5b2e24efe8bd6634f1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479ecac2778c54faa3e9e4c37a6b46b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886b6545d4a43fe07f00281b3cd655e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0466fd042994f167de902683d87d921173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9a263157057f91ec78be41c8c0c57174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8c8674e3850b48fc9922ede832a84175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a78b2968488f0a2174e7c84cf1624176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f397dec1393cc2b2762537bf6d9650177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18447adf4fd86b6edb801e35318a648178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8503880f7c2de80e1f9b68bf1e32e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4574e780879282967658718b46dd46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9215174d5c44af2662c134fd69877181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f84441c357931e8cfc702b3729e573182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8f7bbe59be1989b83ab8344e9d64d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd5fe2f23e4b0539e8857bb1bbf705184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88919dfc0aa1dc22bed044300adb42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242762a77a42a28f1ff11ce7f22ca12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6569139b8db2e556564e0250b1528187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093d988cf0a84eac7c66851db77aecb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb9350d5dc3007a6903d30162d5e2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a62d1992617ce7e97b54042ea6e6e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139951210b1e6c32d3419d83a15a0012191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ed094acfcef06fd26ae86eba6b83d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a87fe39a812065ac97c3cb73116624193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54d1a2637958493df0c404bf3173ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b4a288f808fb8891f3a1e22bdd782195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572d4f788444c062517ab89a10c777e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a507ea87e39388fe29808ddd7530ca93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbcfddd7c38acdb7cca65296851e77198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed272c913094f44798f47dcff4e5a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bb04d6833a6a4c685c652ede99c0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aab5ffc7c676c7262c5ac1660c64fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60aea2cd2aa031b9354312d9770125a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7a49c8c22095f08343aa5cc8eb406203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451f7dd4b70ec3a64e44f1802730e8c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73330ac5f3be1deef041227e2f5efd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae4c2935eb74543f526aaf8b074e12206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de22df7bc0df0d060140fa3e18c2ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8eaf54a06469486d8adaf9194ca38d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61be8fa2fe9d4d11e31e8b2d23bb1d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6caef531d93dea0a8dff6154917c51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacdbb71ac1b489ed201e44029d0257211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2558cfa639c07d8d4a23ebd327589212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad799d68ea2dff99c57cb8b77fd58a28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19551fd7db326e44b2954d60a7bca5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efedf71897572c62ce02622e4875860215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59321bbda9312c4e4dbb8686d2d4d976216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa30ab0ca8a98c9c72ba53b28230585217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0553d782cb89d222c3651f2e2388d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ea0b41dbd441063e91635a9127822219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057ec43b5cdf9c1ccaad80c7762ee6e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f758452b85a8db2bf12460c107c167221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca40862944428e6dd8ba1133fd21814222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e92d74cc986751f363f195c4ce55e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63012c8bcc1bdb501b074780a37c532224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c337d4c5b8ff2195f72373bea2c73225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7a09aef32d480136dd3890447aff6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed869cfb3a4986c77b2722fcf35e457e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f0c77898de3a0915557dd1dc934e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adc22356799903a8eae20d9db2124c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86de9e410238d234a675e3a183b8d0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b8b8e72253770b4b373bb78a6f7a9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f44557a45557d93cd1ddefda5d9eb2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b7edf536cea2ae062b95a093d4651233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43492e2b08950faa4f9c11c2d14e2e4f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4d135fbcaf2a7ec77481feb4c7b24235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e5d3c62ef856e3ea6dbad19c7add8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34b40d2371df48e1791433aadaa6ea0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b8b167da97a96016f8a9428056631238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2216b4ac4b1faa8ade37216295823239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bbf22e872abc79e14032cd5a8ff9f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb91e0af15153d3bcacf3bacda0fcc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199536d1cb0ea5479176fd297db11cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1ae2b4d0083e333b1afbbd4bdbdcd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eeb3a8c22d40f7901a2041fee77b9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f0d5d1152846db02ade552ea4ab1c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5322a44fa4e87821de8c3417258bb96246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215d64f3e7959e36fb17cacd930b3cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728e13b207eebaa83ab965007059c07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db079757ea2d893786672c52fcc6633249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6efccebccc6f707920a8a9eef4cf1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef82f665ee3809e3eb5701afafe73f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130469e14eb21b4b71cc4452ab0187c2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a3df03849b2e14e2ea6804082bea7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef399b05bde3ed7576a7dcbd87d1bf6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3cae314fdba997034eb0b656eb696255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e64997c571bd02918c18d7c20ec4d4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01243986408008f637db5bb086f567257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb471549bd2a3a7431235d731b8471258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d45ae675e4800dada24eb598b3314259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb81ba0299a8a9ca8980884448ae9f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1946efa239aa1eff9dd8de5099441ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c20407594b93bfdb884ce2181f704d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df9fa826a07de105dfb246e071ba7f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5111b76c1457c6d63f8b343ef12527264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ef87396e5c420fa5147c2410959bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6795ef4229b31afee14bd6bd1a9627266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fad4e81bf8958ab09bab7af78caa2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d628d39942b6d847a12269a0fb78f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb549cf602e52fc816a8c968c500bcb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887e8bc5436de41c72a608c6bc4216d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad0fe25728a9a7e8de0fd20aa3bffd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08974c9b68fbdd88f0411e90179a3a83272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63099ad933a65190e190a3fbb4bca0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7a0d6cb9444e6129e36bd7370d8df274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b5e17a56e7de354f8501306ad36b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf97d79fb1f9c285d6cdafe76bbc44276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8cb9477161da0826bb26d9908cc938277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1798a620745cc86e45e768ba81c21f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f0c71c9291d457ce5d88ac896ccb8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d571b350f35aa7021a8f4d4e2b1ac5e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f06e9eeee4481e5b5a117c1acbc0fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b95866fd2d8c7bd71946b65d57131e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562c32aed292d9507305cedee00fa2e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc169f2bbc16ae0167f9ae4837429341284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713708339cc2526bb08acd62dd6ce6b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b675d4027d02dd74ee4f753b1e388f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a0789d4c131dd566641f3cc1964e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a55d44c3a6955e61669d41de9570b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1160f322a42dba6e074ba24621df2cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78052518c303c276ed036d8f7ae5562290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9ce9ca35a496a0c6883e97a7e9678291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8fdc5bad474f890dd30087cf2b106292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f666421e45eef2d7a0fc7e46d86ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef31980db573f0465a4e99592797cfd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71199df50a920d7e82efae5ba15181d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fde651e8d8ef29383270318d330ade296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8eb88d546ee592e05cb2fde435aa6f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573673b29a64fab15a526c0056d56aee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2f85a2aed6539d0b698ec22c61ac6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2be90e60dd717cef914cd8defaa5e42300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a50b818c9fe7c9f747449c968d46a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9632f4392ae1fd4342c4a415e54ab9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdf6bd8fb14e17232a5cf6a13e25e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818220def403cdef0376e0c0512537a304.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>