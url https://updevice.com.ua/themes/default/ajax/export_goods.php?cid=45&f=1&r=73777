--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -1345,51 +1345,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8e62a592db07f13be51b5f0610f6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea549d9c461487e4a7b8eb5c796da22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f687c85277b785165c8ff2d99e908f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7244eb65363c3b4b1f0cf9d3632134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9a3b087eaf879b288017512956f065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d7d2001d114415cb58caef0ef01a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa195054cb6db7f353031811a5db9237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61895060295963a65e2248f0bba9075b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7a9198aa941a4275e2c750f8ef8d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1daa858d2afe8f991e38c4b7b785a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1000dc022f070167c97770ba28047311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acbe30c28d045fe37f0b4b0e5fc6cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290afcd7e8134dfb7ab1ab59d866d74613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6e4bf3f4f461cfde71d798583bdcb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf9a015a3da4a774ad262b93d3c4d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421c29bb5d36c9f817461ed93ae7c7e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6a2e08dc318e979a6e8b955bebce817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbde9a57b25e5403c08a39c8b2af55118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d49bf0670366b05c38916d5521299819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54233717f6406bc0f7f9d70b670f660720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44570748af3b890e4140578ff6dc5a0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942604039fa4b7436d8f2e0a580a01722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36759ab90806e2349d566f3c65fce323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d313a6eb579369f0c04d5d4fd15f2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909c527340695a9511f602cbb7755e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673aa60cec1979444d8ec9b270f3ed1026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145d64344248ea68db7ea1b0389c59b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282926f903c8450ec51bf14c21c7d66a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a758db256a75c7d5db40e89d34dc4af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ae1d830c5f2fdad855ac9cf98150530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490d361b4a5e96f81c512455cfe213f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114cf98b6e835228d75a251959921ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526e6e57f656c8d1b72cc6af2f4f43333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2c588b4dd03695ec554133550857d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8426c42214603114b3083234f14ad1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca147ad10d7fb5800f8abd14e3219e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357046ab4ed478716c8f02d489433c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ac81368118688f085e5adc66a5e6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c04592aca3fd4133341d71b41c443539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c5abf83731a79062f9b1f2ea90b4940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f767f7abdea6d105a23940543a0d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c67c38bf53da922b5cad02746c3e9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686069f3d9f0b72e70fa2e3997c7ee2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad61432a6822396ecec88d7362d48d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f359e9304f6e827a60370fab60d6b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7397445f879766216848f29de866046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb0437cce6f82fa91ca1db7c3445bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9e8b79e24409b11cdd14a54a1aee948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e07f60c28fc6491d27a512472de8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667fea71859e89d009921fa9b2919bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60da5cb4e9916c3f8758d4f3bdff9cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37979fd430d0e27762de4da74eac6d052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a0839a7ad7a00be5f73b7205a7fbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672eb5d6124e26e1820d73af6e95cf354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb58e439e7928dc2e5d96e355a01a7355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b801f71d6e5d6d2d39df83ce74ffd5256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add63695e9521df0f8288c1aed8ebbf157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb38c7ab8f30a4f9d827e976b6369958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f911f79d8a2e1c4edb6f0de68085a0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9ead5fe110dc5da9bd4f38f2582cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706d5b22fcd739cf99bb6596f3a635861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2a0825181fcc34a41ae0ac05dcf7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52206e001c16f859cb902fa9a7f19ce463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d6ae4ec817cbcce325530d1235dab64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc931119ef426625f73330a808b7d85c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f146ab6c575d6fc5771beb82e4c3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa91005810d017266ae73ee88ff640467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaeff9620754bab1d0077d0259cddd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21052f1486a68b51cf8b8f0b26bd19b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f344e6ab6cf4de9f118ae1fd6c074770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4677de59e8c81b9f74c59850f667b4771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcb5478a3ab12724c5543d2c99397e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e831e5f1e85a6189a269d48306ab3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569630d96bbd623ce6aa21de4ce30abb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa54ab9a5d24318a766d37ce888b2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b4f125c4882efff7176b356ff6cd876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779d206c8f8e20c84d0ac77415247db77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577762b4830a08c66bbd3626b03278578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7d6f8feccbebfd5e0ebf2703a6dd579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355ae8a3f8209da0f95121eb6d8016180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689e2ee5af5ebff57018defa054e48a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69513042f22cc8497520e9b3485fdc1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606fc3b0c9609ca1d669016a21ec13d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4da837aff7e47a7cfcbcb6c9ea2e7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353837ec66ce30befbb18c9bba39e4885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b84cc700e3de306726150395f026286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dc061ace5ab9a8c4d02f2033ba4d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9257f26e573e8393e31aba5be94c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985ab27aa8bbd7309a16d731f20620889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96677375dfd43f74f7034d15dd15aeab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8679e95eefc9c9fb435df0786034191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d5edab7567061b80ba271c000299492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc072ef4311243fee9c5d5f6fe7aeee393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14591b357d09843b5596f6153d1e7e9994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035b066dc7565e58c2523fcc0b4a4f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df210b54c6f1a4f1ad62972e91a8fc696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e7fd40e02f8c43957586ada8ec97b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c833481fbd6e99479874f51ef6a8a2898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353d4e7f6abe94f02d70c0119dcc53c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b751b9d821224d5af9bd73cc7cbe4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de627c1dc0dec3af47fc4eb2b14cd94a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d944e2ff33cfb8aa8cb07853ae28b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07209480bff185a218463ef3b3f9e5a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f89da7e788a7696d1c8e010aa18b17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e937fcefb42b055bd8eab0fb5f89e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159eacb79027b7fd5eb5cea70834c737106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca7417817077c8dc89448c7df2431d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075265124d8d11532976c908cd405fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dfb1c14311f21b8938f59f15cb00a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7a726d83866d6f63197ef295f9f9e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832d1421e9e1dd92cb2d7d19715cc33111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f613cd4e3d223355cf46e2e06acd6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e657ca1ff493ec9b58b8119a3559a7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871489c502f632a8763c7413fec0347b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c53fd1b06a923726af83f7f8901580115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1869d12b7aff1811c8dc5b3b4e632116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db1e7b523c6856f16f443e52a64e08117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987594512dfdbd8fe07b2ed7b9d9a2fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee283ba55cab9d1eebad87fb00fa375119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3376e4fe282e75f2d3724fc0b3f3f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e7c5da8a9d83e4caf11bb99b0ffc9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c5d6f919974f7f80e2781ed80ecde122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f2051450b551d003634904ea43583123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b594a28bc268dd9af8ea50f42ff731124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a7439c240ef33f47d6be37ea10505125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62bee9eec7ee579ed7b1a0c9927cc5e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5cc11678e1b3c867c7bc53d9a4fd0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee612924e744718433c5401f71c7460f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a95fdce60d0fec648eb992aafc549129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5644d1ddf4b673b7c312942368bce8d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8a165e9dd665d7dd31e2b19c42aa6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e5cc6d61b5c1e7d0f44411322d84b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96a987b01b35986c9c4aca2ad177ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29d9ad4ceaefcb592cc9edf198701f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9cfefa8492ace62b4163c73e93e39135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572a73e449e957502dd13ec03f15640136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b9b4ff3be3e4e4b224ad7e18269a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74e7100199fb5f7c677b7ab31458b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf0682edb59b4bf8ecf0225f26349c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834393d9981a01e0748f5d4949e8a6c6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baed0fcba437397013c32619d0aa95f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a7b3157b8cf8f5cd268aa3920d4b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d8643461e6087f9034c9b1c926eff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e046599b432178bd2601917600f3e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5f639763cce794bdb6c26b06de1c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198c815d3582a6966aac47923325b6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c0eb5f5b3ee6c490343cd31edc96a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7576957aa64e92fb363b46d998e2a4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a29cbbf84d5662b7e737d3dd55408149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab51049014f5577a839b3dbc6c6bfb4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a236582af91c51b755d080520007b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eeb42a08b855e3249f78f388034381152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035fb64d20325b4e0a3b4c42251c4ab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018f6f40ccfd108669a2f3751f8ea7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37bc4caed5983726cd9a1fad0a5c58155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d21da4a12e4e80b4bb707e493242c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01177d40452b97a0a3c491d535bd172d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ba906c10e157dc43b743728cf6393158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abd8f3257288c163693e305a0ac82a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b981bc154ebc9e99a893351d97b2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ab9f8f8293e6d2486b24411e71ccd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49857a16e407b2665a5fa034ad7226162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3a9d0eebebdad3a95ab1725c87f91163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cd303bae714f9bc849d6d43b2abc5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d33a531517a94efdd6efd6b8d4218165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b769fa92b8898990437f71485782e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4658b678dab3311ad8094c866b2fe6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f4ce095a3b4decc74a4cb4322cd51168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559771b8b7fdbfcd5e7aae17d1ddd57a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84449aa91b56f96c04bb3678ad615651170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc184a48989c69fc4bfdf92c8a35d4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa032428534e94f8a9a0a7a478c98e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09eaab0459c741749a2e7287b0bb27e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bc5c965de8219d123b4b5a465ea5c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557b866b919c86197d4aeea7c720b64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0e501fd299cd4b9416df486f4f038176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727f401bc89265e82935d3c38648d49177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81755687f8d9c6d6279d658d6940a02d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d6cc359caddca5ccced8d7af861de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a64d9f08ac247c9e424dac9af0e09180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b572ca42b67e7ad455e7c305e9be2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7697008598e4eb90a4609d02dd8ce0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e51579d2df5c5b4e6b970071f779b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1092f6a218f5b2b9f2aed4fe19eef56184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0b8bb083469752309da2511dee424185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5425815aafb81407dcfc1678ebb5682186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e6604cc8e98fa39db658c28629db3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11105f761aeaa8f3de91a7ee1641b1f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853d83ea3d6fba2dbca8712c2c6fdc7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628f16c559132b1d1d88076ffd5bc7d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f4abc5596e526754ac1b8bf0fd8e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1484b0239e51b28a53efb7d9bd6c7d8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da281618f26a90c1b0d80120cf4852fb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393bd9b54e543767a640375097f1470194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2461ebe6d72ca0cdd10de54b4d9ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e50d48a3176c5d00b47ef0f28496a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22527847276521279e8aa1fe7e2b11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a05b047da1cc68791e9dee865394c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb54f44eb989c231140f326d9a21e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279430404a0931cb11f94213a0a2d35200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af9d9e7bf0ede46596dec3aa0518fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55621a2ac915bd28348df3081f0a84f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f0c9382774d59d1a5e20d00496977203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fd84b2190af059422d8a2544f3f68204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb35e5377d97c0ab98b2ab34f7bf6d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4682119893af9c2460331d25cedeb9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8aa8218480b9ff28fd869a8dc91514207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfad6225fcce6f1d01eecde848dce95208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f53c08f4bb591d39d8826b288a581209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc068e197acd3721505fbcf6104840210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928dd74d82bb2e7cd5915898b03b663211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d3992b813b311c40e4d516cb7ff49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58f98c48332e94dd3f7cbfac5d93e3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecf773ccecee4af295b743e9b2eb2a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebc0843138faeefa37a222dc173de7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07f7a84b96786c6bdad13ac13142e4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3173de7e66fcf3213170ce76dd09f82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72134f416d84dd5f19265ab0e91ad23e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24d9ae778dbadba3326beca7c07f59219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba58fc79db1d6f33348f689191f79ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04064ab1175faa6d7c44667bff4d104b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb4fe3d3903ef87744ea8c97aa65b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282c17e985b52a00cdf832861c319b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047e4bcf33f6bba92411723dff5dfbb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a3b45b4138d4b0d3d8bbc2ddf7da3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433226769066b17bb109bfe8ae47258226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3ba614eb41b75213d74b1df257473227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d420c63fa6f37aa080c3180a7555601228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97247f1459b3b923b207c1e4de310596229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b6c7a4a4c3d09bf097a6d061d4e32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1652cbf25f2395c495cd560d74c50231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03310964eec6061d2add870c16b593ba232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5943f289a49dd178b03f777d0ca58a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdb5a9b01b3ba2529110a4cd562e2a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f423895653142dd31d06514129edfd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81dc7d8192d1c070c0785e05fd9da3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7085c255bc33c820b355127e3cc54225237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4435234daa31fe35f4f58a7bce20694238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e5e81e19d80116580f6caeb57fe41239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a6a72d87fa709c684cfd69d8e2fdd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4185a90e446c87a88f119afc526aef0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb253c817ab3e3a5971dea674558ff77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7cccf0bbd06c101d613b2eb372e6c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8cd2ab2f25ab48a085a1d9f6eb556244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8d0600b0f15e7522d744be08cc4a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28cdac4b5ca2b68b1d0f953d0d2409246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b62e1a0e783bc164608800d9f4b78f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e420735d02dc8d57c9861a2439657248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db29771c9115ed5c7996cc7aa35b65a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6455b74d95ca5e8e33b52654e470219250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24addca85b8d9f472a80e03fdbe08fb1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6972b5d94286856f379b6afc1440a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37e4100fcc512a42f75dca4a1ba9b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b33a1951da4ae0612929466d5edfc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128cfe917e0cb2390466cf2c434a203255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99579e849b640aee036e3eb0c281f4c3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af022db93155c174060d13d1f7c3c959257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb07f7c68dd939d31b7248d22b70f9a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac003821b43cb05616ec39c5aa09d7a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502130d7442aaa3a69dd7378f926678260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdd3a871fc4bb7a34460cbf15317ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c17db2d1ee70d585918cad56e82c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d741109eeebcc055d31ba41a341b3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1af7b20f42bfce0824f9a42aa35a57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9bf960dd60311b67038d07e4f73f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b921dd947b94096bad89cb088105e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb360eaf308793cf347c9f71280ed214267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6ba624b929bca0c1f5cd4208ed24b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee78becdd6ddde6c2c7a682d564b526269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ea8b42cc25bd29de946fd4d79416a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd35dcbd9e75cc4ef4d643dd4618cbd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174512673a2757cc48d9cbc591346a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4758f1d3eb09e5e34477b911451806b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315a343ad9d6185a36746f4cf112208274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae52b0ed38552f6aa0ba078e7b1420275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e696caeb1cb0253ef11e13503247b3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78060ff41bcdb7cfe4f8d6430ef4fbe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78626cf23ae82dac81f160703ad1e2c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e727b8df1c1e0750be298ec8b09533279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0020e6b29bb597319d82f4f20335caa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9b3de01c8cb12f0ac7d34f162ca80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4142fbceb2ce556e555807df270921282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2b16b82b8b5d3c8d065e0a4e13053283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b191c1c468efe4b6e350cca009bc2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f03db4bc5089c058fb3238a6eb01a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e4c65c8c7e703d9ff119489e7891a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b74cec434546900fbf29947377bd9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4db727f22ef14b0377d508c532c0fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a53b103f09d3c821a23e538e299c4e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722873d74a0b3f40a8a08ff4ebd3ecb0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d21db9fe6d7f8de0292074d6963dfc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c8b5ba1bb350c529a030ee1a52070292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b36399476eccec6025185b11438dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bb82881e319daddcf981db25a44a6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525f87f471f2b47e0390adfd703fb91295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26940a418007f2a61f4658adaddcc26f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909de87479d798bbbf8091dd9fe2357297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84ef3df517b557852ed5ee8efbfb70298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1ebc6e1902a54524d71b68fd56f5b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46142f2234bc811cb7b80044ec0444300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10412d21b9a580b50833111b67b2a296301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8017713e5883a40421bb8983205d4fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d96de1ba7c825067ba74b69c497cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbcfbd6811e88296c98d53bccd6b44304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828974d416a3e06306d9a36b36b5683305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40315249c6cd9e6ea48f6a0e3e3edf3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43c3cf69f4aece833447fc69c29687307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222ada48bd8d68ee7b563889f2fa76b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ee58bb8b77bdd420e61f1af1357a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa409fd42c8908b8e440b53bb5ab0c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f189170ff6e72db880e3da857b97233311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb3b08db4994fd0e25d2a3575d571a312.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498acb9ccbace32f1cbcb0f02de08d81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4aaf280190b405df254e943d7d4f72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67460201331c8e2abaaf2c0f33f365f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86a98a4194205e2bdd9d0e3e6b34b04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffac1b6ef91c7b6613254bbd25cc4995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f149dbdfab6d5617f806e1f1735996.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807146caf9d623adcaaac288dc715ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f921f530e7c72081ae29da1b7fbc1528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118210eb2c96490984739d27c7c93079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464becc9c3507b12a79828ee00d208ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2b5ffeba0dca26b13cb9e04f3c36b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d606bbfd03b13834a62de515d1c4f03c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05eff253c91d5442f7655eb5b569ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97863dc89dbcbefe495376392545e2e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8718f203c64311ad156f0a843da38315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2bd30d7f5e032a94cf2af104e72cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331427ae0807adb19237a2048232635e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc419c7667f2b02afdfe7036ec119b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dcb655a24bcb3ae34d97c64d6524ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280b51564bb68a5134281a1d310d63520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa713555a77dd63bc9164de579be66021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521346bb033c82798327e01d500544a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc3151c9e9329294febfeb33a816c323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5726a7272a0704ba99f4768b8464d624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34338240d99938ede0a5a8be85ca31725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03a830b4d8c77f2297e20c5e9f2d2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dde1902ba6e4ab4f922c399b1f39227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb910f039410eb253fb4d14541d1523b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3533946043624b924f703ea51d69c0c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277dbeb8109ca06fe78802d5fd96aaf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76979e5bbf3e5109d6a8fb89c70a8e5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb55efae09fbe5b576fabc68f8f73c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac4e69ed9de0b53957edad244477d433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d97f4f95640e6c6df5d77b8ed5d99534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20150aa39add5d3a12f3701d1094bd6135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15d4e12265d8d8a2e0fe2fb3bbe2a736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36949c23446e4034e5995bc771d51237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86cc550aa028cc1aa90273e397e84e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5cb9c2d431d8fca595b20332d7e5d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60245e38024910c90a53f9ade7ccd7c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bafaecdff3b3b0b7f40f885f05f9941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbede5160a2010930a6c7813c8712742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fcd35711a3f4542a1e5598e84b37d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386022a8965c6aaa12734564cae932344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f767a90a154237a36233ee6d8a1d8345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e3e029acda587d50e8bc93425e3cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cc1bf2f60fea3b395e97db7b2a61e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f0faa83ff230172698e8ea8a237ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234467b6fb0dbe9281abb640a905bc0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0efa3db9a67d340eb335c5a3f352a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2103bfb82dc7d02d28401cebcd52b9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fc7a20da6e81c6678d472a37a96e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25e3660b278ef90d2ec80cffdde1cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68747fa47d7a0da3cacefcea7925fc4854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27c5843e31abb766a2992dba93bb6f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f37e68613ca8b0dbc99bb741da8bc656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723751cfb71d1024dcd1c3f1f665057f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9983a046a4ca43b13a8d2931b124c7558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba712493b5ff549c0f5eff45f3d5e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d40aa1876ff010eafcdd19012854a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc81d4031b96a10448521b314d3a6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0a373a9709461a66ae61279a73d7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283a6d1fe19e8e8343ad572c76889e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17902c15cf182cb057945dc4e6dd0764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65953e4439177469ac8fa76a4c2935aa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac92fc7b4a686a3b745f97854cb45e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9fadeb9dfbbb7938a9053cc858e7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827114c53214018547b8d55344021c9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801f9b6c30531602237e0a7922cf17469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda620cdbe3b5fcd52af16170e9e7dbf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21142e97d37447e28939ceb92449801171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd714d8960235172f84c69170c8d576f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a820d52773b50c328d5047c627e4a8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f27e935670531de3fb9e3f357df6174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6187f74b92f65f062757f79f965a1875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945867aadcd941646e4d2a185eff09276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7171d933004db3927d42431453adaa877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac0ec19a8c79d720c35f584360741c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7ce5369613026027c542ca4ae6f4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f51a7a797085844e24373785d4dd880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825cea1b9f48462510b5688059d59dc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49cf8bfefdf23a31df6d67614b5f95982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b68028632682a7b3681ec00fd076e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263c157559469e9e371328b0a66015b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4efa7dc2fea84f17256bd100745ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ff55b6db2cf20b9ba7e8ff1b95eb086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdcae2491341ce8781d90e8e9e7c4087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06aa748196d25deb4b6c84a3095c5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183555cacc368510cbb5132299b1d78989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d73dfbdabdda6ab75d8589b227818390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6973b7491c4ae6e413221e439886391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb961d998b5fb45f9ce9ea2677cb73b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020780ba8c4e6af0c8d8b68819fcf49a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53686a73444404894f8752d630487e5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48449c4b96117d7dd15b79b60165629a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b72c744a451fcbd72d4539a8e946b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc533e8b50c40b741d61a4137dbc3ba797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9433a481132b15f86b85cbeeab14798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c7ab3709bb24bff0398c0d57eadb999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688beb950251c1d9e5436f6474ee660100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e90232508309aea7a2e55b7e08fed5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef3046e6f20ef64fc647a047539118102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591757c92238164993a3d17dd93630f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cbb34d81070c45715798f7135e431104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648d1761c029e95889dcb858c3dd047105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81f695ddb01dcfc9f06cadec040e1a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9bb9b3c161ee1a595cb2cb0374902107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71beb042d820aa8257a1fdb1140316f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7b34e64cb82eed1ccbbf1cce373ee109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916070d37c11dc686706199745d4bad7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cccf4e70580c36fa37db4563de461111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d5f6b77cb5b4b7a7192619649f0ea112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b5c824151292114e5deb47f95bc85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6c563c9511c2eb9a71eec346c3c1c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7300ae4d3a04eff83e0f29910dff3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c61930ad511bbb175e1203322c9e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd28a0ff52c518f9fd7acd7e3892e69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296d8eac0e5298a7b2381898947bc0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6344b391c457e9efdfc72e9d6e48e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a464ed5802eaec7bc7272ebd273c214120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba99dec4ca26cf06cd6e19cf7e70abf7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df6fc5a86ad3e0d0bb1a9e4267af2a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6194771753d1de8bb2f99da35c0eaaa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d483c02f96d23bbc441f88ab85847124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078273f81ddc5def14cd1f218e7b97ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6981155d0632247ba9ad7da291eacb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243586220be7269378948b48485690a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8f77a89bb76df8abb66c44fe5e509128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1868c31d4afeaf6833853ad6573964129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57381b56c62b87f57b57c0afc39a1a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381482730f0632d052d5f5c88c2a044131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba50874c6ec1210b7603871599f35c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432cea3733a5a97c1d71251da291d458133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b1e28a65f43293d4eee2c775517e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5873c06012cc2c7c97c1451b19efeb3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318788378e5dffced09b2382b540190136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71601a9f0e6662d06d321ab031759192137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00471c2958170fd3d5b2919f653396138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219488871b272f3e5944afc2f7ffdae2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c0274ae9cea205b1a9330383b213c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3aaefe59ef4c449395d87d3828cda141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f12c01e03e9176212d3d057840a861142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f8e9b822f21b3aedc55a5479a58bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784c16621279c931957aea42e88d34d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b660263960ce78e42141cf51e8d13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956201d6abca868b79dd259ae4fa114146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710873ada68c6671a9b467fa8772326147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d5678bcda9a9e430d9725026bf3f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c11a04479ebb8eb9b98f2d90cbafe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de3376a7a8c5fd79065a4695a7bd0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44158993b2df9561a5583632bb90fc4e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c2d6f7a32a90428451dc22d424c2c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1540e19b085804467cda5bd7eaf3b9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edd460c9326db060269eea39f4828f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204d64b5d3fde4c372e6ab0b5491a40155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9664fd534bba6b00e0360347d962554156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baea76229075f9ad5d688a1a57851d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62ee5a19a497fbafea589a048d0a53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1e0f1c8a5efff1133d9c70e98cd23159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f57cebec578aa9f937c13d918cb6e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931c48db773ed36679b10d24bdf3324161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e074ee6c1dd4ca84a5fddf9b91a2187162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8d8a05638bcb1b045c2f912481ab2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4cf22c310708c2c806b6e4197a0b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bbbb4ca0f74fdaa655b5dd2192861165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428018241b4593df04c65c31f0395648166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7dd61976add18c1099252d0e7de95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457d2c7aebfcd58c3712dc1e0bc5111168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2505a60cd281c2d4367ea9642911fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ab91f123d7185b30a943c0d0727bf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276fc45089bc09b2c8a33e2c5f281a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690ff704eb1edb4c2852e592639f3ed2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ead3d55607881dec947f7e263754f2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84a928723d2765c9e20c8596c05584174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4c1e850d866e91861752b7d3bb859175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f741c015465329b94f827d535a252176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50026dc9124f517dca1f3461529bf4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0138fc103876186cf3754f3df9118b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0160724a77c39ece8123c0bd983f98179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec9c3664b972351f5e483ebd5762cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ebc946e45afe2bfafa7e189e9d360181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5513703985e660313e0c4c08cdf76a2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284befc9abc1a4786501fb48c16f0f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e727036df52096f7f92f649a358e5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1575c30ba6bdd2e1463e16b66007bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da75a3ffa699fea3e7178525cb0215186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d04c4f45cf52cc53f8d4fc27dfa3c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b486f7ac38669af4529f42df28fee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b970136ea0918d0a49132c1164ebf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc1cd17a37a267cd4ec6c29ab0f10e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01ce786a28e8218027b2f5929577ee191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf94a252f752893bd7697ab83b88288192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23805b852e6dd5693b5d39f83867a187193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289035d84e9eefeeaef38a45280b5a71194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f3489bb00b0540b2a988c0717e5da195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5e9f55a4d423bec18441649a371ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc850aa3abfff589357454c85e63d0e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b7ef6f9b48f07c5d824e5498e2c22198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ceb5735b93a8c84021f30d7fc1d33b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d317a872ca133db09b81b162ef4bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc7e9dc1ca592292ad05ba4947a8df201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfbbf997f9ead0e50f0aa474cc7443202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36ed1bb4125bca5e9badbaf5d5e21a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dad3c28172b55b79f9570ee31b249204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f7ca11c33dbb4623f4df87e2c8b26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17cb4d2c6244d2d7ca8b78417150c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e899b19f3cc224751b7fc64e6f41be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2a8903422cf7494e6f64de2f4b2c8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdca8682fb3b9a84b21059641274cd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd27abed421cc9899afcb659436293210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b8c5b466cacfd2d2bcca4302d126ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e5418102691a89a28bf22dab06c74212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52377f01d7f70350d5d6773fc690bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b48f7238d1a27dd0f453b079ca430a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4696d4d68a772c4ad69bfad828bfeb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e11d7e0df3eebba6d2310ebda98f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86878e9069637244f04830d0e3619d8a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91321dd7a96d44184dd96ded2ebc3651218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e7064401de93c094861e227d95f0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a853692757c6af2ec2db36f69a3d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf948b1f4b0ce7125071aa4ba77537221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709976ecfbb029fb5508122360056adb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffa60f9cd4911cc59184c10a61ed1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c877ff11fa2d56079a4146398ea7b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1b4881074fc6fa88a9500ceac9724225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384a4c8b9de18a1bbb3e8f0b9891dcf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cca02d192f1e0269f55085c9c5331227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74badb1b472deb69f97d5f859454baef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dcc8d62dfc5cad40bd120da099887229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e322864dd7a0264728f52b51adef1f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec486b7813a7335d732cecea9a93ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00e4d9cda83077f4974dc327245ad0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7f0ed177306b0595370dfc8c21901233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea13b30c1372c7ba02711407bc1e90f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35301f99d312ef0b198377ff78de5d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924da3e1cbab4480b48b0d6cc7f45553236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4512d10213f09cef7a0716dbf9f143237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9eb1e7e4fae9a0c34b855042b8245238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379eef0f772cd4fb88012102bd61d30239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505655f83c404791e3688a272b36e9c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895b33dc09ca803bc985688f2f6111f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c73bf6763f1fd71f7002d388c84ed242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ddad070fbfa62f72f7b6edbcded6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082e1ae4562d991df8558827923e5d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba43dfaa4945465f94ae07c89de843f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965049d49f5a3ca0c23baa90454eb66f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92045b77a6dbbdf3f3a21068993689247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cd49f175e06553ee85e47f88ed662248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5545057e1939d1102765c168df958c2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ea0c9e28db0ca00c00562c57af66d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6d244f4fea3a41a8de03dc7b81980251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb46af39391142accf4d7299c65915252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c230b3124e4b80dff7bfde7e9cfa7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04acfd085002ca94a61b42fa806963a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dae4ed8f3120dd4748ab7c89662155255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9c4f5a40c0448e02ff6b8a74aae0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa9b4c99c6c68b22ff419e1bb5a901257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0939d86f8e4a83f5e4de4df1a4102258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69c390d297f73ed465bb8b2013df58259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dc6329139807aa8528601e07811b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4563b664feb4c36d09110d69a28ef261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dba6ab59e16b79fadca72c2d0550f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae350502d3a55ed96fb3f0fcfe461a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb06b280f90d286fb8ae9093d07ade264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c85109570ad9fdd5ada872c8b250a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f894a2a5d76535653b63a7084a4b18c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f47bb7df3245f7344cd563d17dc59267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e106d5f244974b31b801eaa5f16233268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a15491e00be8352b7ac2e4e3d62f2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805908446e7b440fb9e2314b1f2efd1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791379974231484e185010cb3eb74062271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b9adb02c10e0b519ed028221f8b5d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970da0ee7eedec17761ef7e9413832e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe98a4abde0aa3dd3297065336c2c36274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb3e602bf4e6d5c2935a3f262fc59c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a967986fea648652e66392539e1ebbc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d7ff8cc870e8b16db551e02fbf005277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2468364eec4bfead06640b00ce086278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3de43470a983f9917b03962eb14f4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5528e2fb8140d0a6bbabbb208438d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83080e4d6e3d47f6e09ef1a55134710281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f9c889d0cb36b241104b6eb2b147aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffbae989697993c4bb8a305cac0502283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edcb8101c64be1e77d0f9651e38272e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe672222cf60a61d90de4e19102e63285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccc40659596c6155ebd1a3e6025197286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4014b3a0bca737fa8c8ee64ab823a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90de22a13de9912741167593fd0636a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9eab74e31c91b416b48bd532421d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5636c59edac9bfcd2423a9556c70db290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b65c062632a646234010587bcab0246291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc4815eaeaa4ca804df6c24a398a6c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602e0ef5975bcbba712babd71d93403293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de7be4e8e8a7898200419d152f0874294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d93dae805ac8aaaeaf6af4bb8f8c15295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731bd18fdcbb4170b3c33395229a31e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0381e65673892584888c3c723f2f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe9fffcad396a29245c2968d550138298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d6c29b374790c5bf0d8951a9da543299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8caed6ef5a6f1587881e4e864ed11300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bcf64b129c89318bc1046f271337e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da32d08c6f393174d90360f8c647526302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11eb9b350ab1a25acb21642a8ad83c3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca8f84e5749ff3b192083142a50693304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a4c549eff1751764e95e14a947dac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58128a420eb5e399ce0a878daa2dc561306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8768586f643dd19ebfc715f935526307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383d4675b77e07ab094eb3575101522308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ca29cc51fb32c73496519715d3076309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cea387c413e55e368b6c8b431b381310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b16fef1fc772453c4bccca9a6056ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fc87c1e02c5c6c4c230f64ea997e2312.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>