--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="426">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -397,59 +370,50 @@
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009668</t>
   </si>
   <si>
     <t>Миша  BOROFONE Business wired mouse BG4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-business-wired-mouse-bg4/</t>
   </si>
   <si>
-    <t>000009683</t>
-[...7 lines deleted...]
-  <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009852</t>
   </si>
   <si>
     <t>Миша HOCO Cool 2.4G wireless mouse DI33 |1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-cool-2-4g-wireless-mouse-di33-1600dpi-/</t>
   </si>
   <si>
     <t>000009871</t>
   </si>
   <si>
     <t>Миша Baseus F01B Tri-Mode Wireless Mouse |2.4G/BT5.0+BT3.0, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>Baseus</t>
@@ -796,80 +760,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +859,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +940,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1157,59 +1091,50 @@
     <t>000012173</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-platino-wireless-mouse-gm42-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
@@ -1345,63 +1270,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0f47c92c5abe5dcb6c4a4f4fca9ee1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11542c6337d5f08af7e65f1c1aa8402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89836c01ed0908198bf3beaf3c134bf73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d80818e57ee0fe4035acc67a0873e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b1b8be1c12cf609c6ec875f207fce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76645e32d7bb3acf29095cb0aadc94d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30095f3e96f78a64d6ddb91fd3a3ddc27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc655af28368ed272c92e4dca0112f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02c735248f40d9b04d48a878f629339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143529c100cff30761900d48a1e0cd110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae40a6ea225a4bd26c2e84e32b39d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922937a99e457d263436120f608da6c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8a6e2af1abf1afb88a4622ed1ea4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ea36b7312ea389c34e61192343b4f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5899137055cd081c4506fc793cea6fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f78ee7f46176ccf713d9896b64662016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40805fb51507aff7469f5ec445eddb1b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b11d628a6801d9bdf5fe99d072783c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cc25d632e9ff3dd5deee1542c70e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa38bc8f7cb8c766b51127b974fbb820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07056c2ad20a7724d5c11877f615ef321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7121c818da4284615da9fdfaaacb4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9b7d0bdfebc05672ea278d3fc949b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e4f4132e0afac27e49724975b29cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf37943a5bab7a138f632016782b4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb51eb00793fc14542ff97ce6b7df9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e4a91cdc123db009a35286ff68c53327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e221e3e9139d0b9a0fd4a02b3de1c1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330eedac16bd11e674347ef6b54334d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ccf4fa5c8b9206fbcb8625abaee0b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18720100d43f25e27e2aa3d8bc76f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f1bd662cbaf080a557a1b17070e8032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc9302b83ed2acbe91b7160ebab2ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c8eeea34f854ed8ec4f9b318ab77934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95a44b80d450d13b3c07629da1874035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40921d639f65a199ff92a288ee63d4536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb453e2b1cb5b003b25dcb457ddca7537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc37294728cde37f2cba56ca33c91438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f3f8e976f947e054b8585753d804e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee5b8116be189058cedcde62f746cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11cd6f08708dea03658b704cb6355241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde584f4eff47ec6a87f35cb1e3376842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69134ff8c15c45c65449817a325c34243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f72e589b9ff95c923e2d68192efb11a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fba4702870024a04012db65c0de3545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72ca59091e24064b460900c6eafe6746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecf4ad7e88df666666d5ea033bb80547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc2ce53db25513e325e170f9398d8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0511f12cc72b2f38686267f7c8fa249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77bc70acfec918368f4947df0ee57e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f605fdf618e2253d153a5951553973451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a7da483f1411c70f6607a41c55c9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7b113e61f7ca7af43e8c9025631ea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34043f3b76d8774e65b8a1568111466354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613812da99e8549e172b4405ffc3a1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7276f8e8df3a6b69dbd7f9e00b7ef856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa13ead2f4380b25b8762390f8652d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97906356dfbb336d074cd61f6fc171ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f5dd5c778fbc80f9c6d86d89de05059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29895022add23c5e10448ee52f65e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa59c1259bffaa7bbb3a435d55694d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66059721642c70e5a785c7f7e0cf804f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3390d7790b041b7a42651c1476ff663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bc5cae3782cdfdb39302020459a7164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc4158f0b22b0ae7bc19f61f2325cf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faae159f33a4a7bd94f5db312af9d5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64efa87ba24c26e81a3c77e9358b502d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fd8cf5db1762d4cdc2db5aabd906168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813e5e97be43d7cceecec56f538101769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596469048623d83e8db4b3b0f54eccd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83759f1b266665bee8c8b1dc5164c5d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f688dcaa2420172714ccd86593c1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f764714cf57afb746f84e4d096b8473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3746185fc895790578a52409d734874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379517da06bdb5c7c0b12d0d1738fa875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289a471181f85e906ee129a817b95ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338246f0769b12b3520b42cc144d68ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114cf18789df88ef466b0ebce49b08d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79d9949af4eace10a7642f8592fdc979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e984bb09bf8a52617fd54d3906b3f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1dfda6d8e9393fef5581494417e9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c80291804accd3e11f579f3985c65882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3598fff3f920d9e99c92da82b2f0a3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3fa2bb2b405fd75c782e3df2e9e8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a323fdb0454e977ab86ca4cda4c9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b20ea4753ab82a79d8855ab722311e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1969a344d9b7b172c07776ba2689f3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7f82b35f1e6d518468c03c20d9dbd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943bba66864bcc6e42858ab9e2df58489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b02af774a537b39f5df279f82e9eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4f1ecc7e28f0ddf127e7c7328a78691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3605d811e09ebb110cb12f8f785759092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af8001174dc4de1485f98c26d09bf393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb18c3398b355273383c5ed66763a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7aee603c5d4b1696fdc1373b0b6dc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eefb3fa9e42cca7be044ecc6366a1396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea2f4be1161dae4e5aceb4cc05589697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2ab290070fc9d8ef298c2f6aff16198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1e0231cd4f21719e21d0c89a580e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c921f0260a84ced4cc7ecf47e7226100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd871486c33f5a00d7a7c543c6c422101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737915503dfbaa9900b7a0cf788086e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39346e02348004f76eb678b7a975beea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfa8eb9626cc5d054f8e365cf72357104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2925d8d37973634bfe3841efd119b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc15bceb88f68309b1831ecf3f444e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1987239e2be08525d423e4f9a27ad74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e50dc855b2d82fb44731fb95290894108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0dfc373a90b40130e83b4be0c3ed4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c93cecea8ca2b1e1f890eae6358c59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922555a3630e4de392cc7509e9469b19111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581038da35a6fd53a5fb8f9b92ad6736112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218b2db4626db8227b60ad8587e447b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20552324c8044041feb5667e34e7bc6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b838085d66209a19c439245358096e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358469af5644b3a0ed4ce39c311db9e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44eb2c508b9aaea76cde01f1346400117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c5a880b8e0e9f4978469a91a8b224118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924e5f98fda461889dfb7a41fda5670119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff99f0579f563badb57c77528dd1b2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b96f0736a1962fff4c91dfd556c301121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6af7aeac1afcb2a3ee85f5e15d110122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8a58a3ebde099a3f0e9490b1cfd39123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20618f004963033134b4196ac8586501124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603bf88990e8670f854095e46261100125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8515c132644c5ed9735953861674482126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c82871551e88245adf39c59fcaf6ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b063e35315e618546df33af2c5608128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753558922792df2d8295516f3d4bded0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b308c6f7ddac47ffd584ddc2f5ac8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a259f9320e7ef528be10a5183db008d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d44ecba86608b7d52e7dafb65ffa6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c93a200be170610771494260f444c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609f3acbd94f1bd123bf09f9a3aa31d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a514ca75aeee138a0738fafd5699d81135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a24cfe56e2e8a74d74d960b4f83f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e15e11286f540742f279093f21579137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c2f699573c88ddca22a3e0dd91c97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2807d5ab1b626163f11d7bdb48ea5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a35a466cef6e2d9f41e849df44226140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0780e3e344272cff26525a6772bfae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c435854d5cf37faf419559ff65a7b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95732396579f607ea6e130e9cb2ff43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c465587f95215642dece24c639caf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4ad557467a1a904fdccb3f2118803145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c548f50c3ae38a9ef000f0279966a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b276e122f221f84ab425347363731c9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e6c124d57bb4ccdc232e7dfa6df48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42fe3fbb9dea6ca41dd16b8642dbb7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204305256a04f02faf2a93825b8dd4ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2cb9ddee28759411a3b37f6b17479151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3332c2b4902e1af1340890c7ba739b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d0c859c4fc39fc8eea1e14e2281bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ff0a5daa6bd04a7f6bfd858b4b332154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108e209e689eda45002816b65fc0d65155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ff3edf51bc6dc4e168ddf37145482156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a831f62fa2cf6465855329a0d358a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabed0d059366a8c72c4910d8fc690f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e86adc27b2caa77c6c985d7e7dcf49159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e94502859a11ae15a35cf0676a85fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c1b59df9c283dd62dd5431cea0117161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755625f3c50144a487285866552b372162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dc8fda7e10c3a283b5fbaf9191f72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dae0cfaf174eb1029d82d4b99b3a6e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f50f9deda976050809a6a5877013b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b3500ba822dc6d5ab7fda62cb781f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95f6f9aa1856f444dd34f8c30bb099167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0bdf358ea7387748e8424284630b4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5259f420260e0dea836678851b161169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581c7cd296eff09975e09eb517bf4d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f11653f5f45cbb7efcaa2e5443bcc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80021b9ab5abd89089d2842da2b8e166172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847cd5446eb6aca3e3c60c68c0088ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20fad6d3864291589628098293fe69174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed85a188990049b884649e234f38bf6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fbed193d03022d1ee36c758677a40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96299a65459bb65a9217d0f8e7b88e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb57a042926909ce78af965d4d2585178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778589c16a656b507df9481968a4692179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cb8076b45b89c886cb91d302cb128180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b946748d9f34d27ef7b809e0059c61181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9e8a19f7457456c5250980c034b54182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f89d98e572c93512e4a673f6163fd6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b28bee879e0f9b215a081854f19f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550acd5d133e75754c6660f532a7b7e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4777d7181c0eaaf296c2cf583ed0195186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a9b9641f182536a124e7d3f7ff5f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404cb1ab59369c8c285e86e390209a3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc680c7cbe9f150e841c694e0388243189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e824ccceb9bba6c69d01a03f2810a81190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03824ce9bba08b2c6739bc49fcb00c4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd45a8b8b1789666533a7fc6a0c3bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8ddfbce3418c6a9b319ac81d637ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238be3aa68251404608ff8eb754f8e4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7828f31ac36cb2a0bf51f8629de73195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93226f17ef1b843e9f71adf0f4fc72f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3420534df0ccbfdd9cd245baebd67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca40675e3dd0f4192dbd7265590d01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae652899d83fddb90538173b86a200f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e846bbcd02948df74577657b271de24200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce251cc330f1aad252eeed0846a67cf8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d42367e16133e4da434e478e92ff4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c807cb3a57b0e34c113433a64c4965203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c94a2b418001dc328db22ca8a46ece204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89e58b3f9704541da38c950ff82d50205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a381e45c56d52aee108c051cad4de206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c274aac52d5fcc318b60a7eefe275f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e420c64a6798b9ead7465a610c104b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a87dbdb17ac3aa9631b6602bc3ca0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668f60941cf6cb6a511b73ef0607c50210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a8a8380f1026cb1b27126c180e81d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86ee83a91552ae15fd1af4266c7ae8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc7e42999e0bb238014652ff79038c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0249bf18ff7d29af79b78ab026df0b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981fa9399ff552236e52f08179d02e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b31f5a960aaa9922d427e98ec6a97c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855aec5d04305f90cfb60f415808030f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d7e8bf268a3f99253483e7c877007218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee46de5bcaea567b10e897813a1bb8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acae8b6fa091c3bdd71d743756d759220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8988d710f846e4a7a0f8f68aa905ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b527e8539afe96a3b740ad20c48d94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe1969b9c5942e2cfc8b7ca9e793fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb73db79eeeff37428f3ff804e7766224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17dcb22b8d41f757a7d9764a697504225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167983b8a16097639541d472b90cbf1e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05167af7b27aa4211a18512a0be3620227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a575ca89745365ad57abf00eb7c0e1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f8b0bbcf77cd168e3bca983e104fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fcf4a419fd4b2498ffa34044841241230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c70db9fa6186fe7603f9da73019db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53675c67e28c705f0f92980b4ce02b27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cade81d06c0482be2eb38ca87944592233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9251ce085736fa86c951a8d2b397ab6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508b34bb48fe2cdeec13a020399dc99235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f513101a4e0a54705610edefa85de2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a87c0202b6b58feb3f905e6492cdcf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93643a54413cdb8dbac82c2bbbb70a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cade97f43f44ddbcad940c5ce4336239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a96524e4dbbb6a6665b2e7d8feee6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e220696b5eb62804a43f81e9da4bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487aaf89e28a7499951f1da8e606b0a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1a2cdb122a69ebad98720983b7bf9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a83b0c8d5c66a4a479e68de18dd58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1f51f58b02e6938ee567d9dda51e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb2eee965803f1578dd48ee0f6c7c53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6036233a17b6edca6c7b077984acb6a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb5006816348aa791d8d6defb4df63248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78c24e46c7365e5bb695361c8f3216249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be748d3c17ffbd420e6f6728f3d50c31250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277405d96d3ebce4fd69677275bf89b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65679451cc4b064dbc87a31ab371b65f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236114786a6d3f71ce4d46851406a3e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e259ec7a69f6410782edafe388fc13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459c05001406e9a45286f0f20afcd6e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4f5657cdf230bd4d18a4498f645a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e74b37cdd74bf2da380099d19d8bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71730b1a497d6737511d38bf97d95c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4953780d146961d4ace5854ce41d8c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b645629961e0fd276a7c58b2613e9b8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d72e3da8edf6916e815d4f17fd352a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec38b6f9a53c9069bb8566a1358114262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d48eabf9edf2023240b0a20c34081263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e03d03c6aeac08e70283ae8e25a98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226a122990b788b10610787790a35bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff537cd434d124d5c113d58b5eb2bbc7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b293185e5853dcc239989c27ef956cb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df313301c5e076a3fec7a3af2c9b72268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824eda2b2ada6b95a9448419a1ba5fcd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235903f68a066b028e9efbcaaf8ca47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a7ca0a54edf561455a7b66de3e613271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00fdaedc90abfe9e269d5440628ad7f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23cf4a20db6836cdbe196a65c47855273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5fffdb41ad5e1d8a0698559f85ae3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385e0af30b2cd4c9b08444d831967fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1a32928c50b86396adc5dfbb6b07e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1845e690c9f98159180d0461cbecf3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60528674714d7b2a6dbb7f441207933278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b858885785b92f8d37839dabdc4b45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c509c510d53d97e948c2f13f637328b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff67039257751a17dae28fcd2bec46281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e5ec9a0b842cb2165c96b48ca9d79282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43773bcdac869a4b290be070c65de38283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18afc11b1c982a2d113c01c524d92da0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4c0b33a944aaea5164d894cd0cbd6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15683ecf8990f3f577f2cc92f8ef11286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073e9d9dd7602036a7d3b53f86cee1d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77192520c71e6d6d35c44346096e1a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ed6faf16f5021f0585440b85fbc9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c02508a315a57ed1980d22cdd992b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad8d3b74b5dd2ad5872a0c449d37fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6bd285989e9237653217ee90bce85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c1ffc7766d9802577f03a9bdcefbb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4837abbda14e645be2de274f928e436294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57115783ac71eef5f25297e7888a085e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00b972f287e98c03d56c9058cc28a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b2aa3212df9a2a48e9ef1d96bd332297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e2f33e5caa34ed71cf934b1994a14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e994150b5eda11dfd9fc38d4eb234e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c86dba4c68413299d5b5c7ca7b33cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e93e81de9c3a95e9b306bf305ce79301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefd00d6395744fc9a44042194b8c81302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c0af516c59874600bc55cefeb688b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774fcdf72a47b9c18f1bd9d666376c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b31a3c2cfc8cb80960d2f42439790305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40358c19ab32eff66ea9cfdbff5d1ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea3021210fc274faf9af2c4a54c2ea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be22280737a95dc2fbf6bd31036b367308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71255582d888b793b593c3ffd31de06f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b9e86b15b19aa396e9a8b5201a5b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0948c67bfc2702c1a64c75effc0e7df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbe44c6a8ac57175def495f7cf50e8312.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0a776b837da9e05242bea10c4ec191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c510d020acabb0f5fbab7756dec532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077788adf0e6b6347f014d06dad945eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3e68538bb25752979049f99a4c7044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e07a9a4e6a8440c6feafeb610e0105.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334ad93861e3b7b8a95c78b024bd79d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50131f3694712039d8273027fb7a17397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbc61530bdd58bda769575ba03822e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85c57434397568dfbe26affe3ae95d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27384b888495923fbb8468eee143daac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee291732fa82e5515521d3797a706711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4020d1873127d07ac9f56afe721ed6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc9285b47243d41af14d14cb5699f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a089f091258d132fedfe8739e2f8dbf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87841504b3f5f40d7dde594f260ad82a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c2e5a1451653130d55e8b6c49861d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2dbed65d18ab97f35cc0e5ebf86ea617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8205530bed4fbb2c9a191730a95143618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea4def0a81dd45fb5772390480067f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a49a0a56de95ce53fecf109a2387420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac04e0c412d9bdb48a21d7ae22595a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d166584f8fe07fe6556353314716c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73e36de6ed4c18114a1d18cdbb602323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bacd97503fea9f10be12f3eeddc18a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620c08c3a03fe92db2198d8bdc6f37f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113d1827fdedbacc2507c269e17f65226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f105659fa07c269dff84452b0ef0927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf0192760aa680337372cbfa97523d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243a99c3be9a492ed67f0ffdf3d3ab329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574467b4ede67aaf6c4ee3e52d669f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ed59ddfd4b1e23589b3d64465e09731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47e5556634f07aab2caf6240cfc93e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3de0de6cb11e1e46f12732028688c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7179dc2220e13179981af4b415e1e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1148e0bde39887d0a2c0a9745bdfb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd43d70e82df5e1e65bc4e4f910a46536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e1fc0fb29e9231c61d3e92779465937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36471eda75c50c2d980d117d0684608d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c78dd06cd3ae1d835e62cb3569e1a539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea52553b16da3bf17651a80ef8cbc8840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08a7ee61ade77e4c7c2526c07e061e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577458b90815801f933af8b5194aca7142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e047469ef047225bad7dff98554892d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae6d6e793c1a5d24f01fbf5749171144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ae760d42601457f1732762601b86e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53885800f1024a8722ec8c39ebe33f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb4e20bb4387ed3520fe0a2a2ec8fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8738011e10a9b882fc591608edb7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bea1b9cf81a4fd47768e17ea8e82b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264079d8826bb705937a19fab865000650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f96d6d393186f50b039d3c8fc171a351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4b715b8cf868882e77ae6afd4558552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a61eee21ebab04739be9858fbf73fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396e08623edbb33e2ccd42570ed685f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44933fc31d47701cdce2c0608601ada355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc015014e87caca5bcaea63cb673701a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c2758f53d7569d8b0aff02bb5884b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da47312924fc985e55d0bed907aa8058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d4b0a83d8059785579df72331f9e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd996925f206ef05c3e6e3818ea7cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5226e81ad3929f6582dae015b732061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fce4e0eecbb3348e3c13b98237281462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d3c0936d6b0b3aec3450c3e4a6aaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dc826bebc7ad54b0e15eea0093fd964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127191db3bb017974072cd72ac22f7a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26854a75ff22eacc2b6a4a2183c1fbc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51766445044aef928d3db5991fc4fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835627bb6932602539cf2dca1a7f8fe268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92751bcc1c84afa94fff86304860c1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6883329cd7d3af123356353c18484870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1cda75399eec4b4e6f34a8f8fb20171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0488df530e2de9def07f75bf4409fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba730bc82f04411ed4f9b587f5b4e3473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f550f3f850a8efcfa0ca5d7247a8f6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eff39ba289c62124c2de41630a236a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73a6020b49c07432ff070154d4c78576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349d161d7b3726acf9b6788c49b2b9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ed1a05d255216f2fd0f6f82abc76578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302c513337f175f2e4a80a07643b5c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34220e0a0c4064b09299f4666bee65180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae26771692aca5704bf7d0b7799367e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c3c3253c8f6042a5e57d3ab67c1cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5752c1ade3d117d149d90171611fe6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e19aa2ad9d0cbfc3de41ac4e02012584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cab6ba5b69c0318f8cce482fee84c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad638a24ed02e2c7d8ebd076e7ca8886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d74e99002f9b95d650ed0ce4e8d65787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b59045c8d24cd7f84c5319c52185388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff06bade5b0230d013296be55950a2489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4beb6bbaed13cf38ff9faa4ca5d927e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8c13e1b868611243abcb67f7b94de91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809977db45fb6143017cf59d85acae592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b996e8775f31c84106c297a97011a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369abc60d732e4b8b8c7b1c43c2f568d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3008a6d85962cb2f7238b56dc6ed795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b07d4fdd9f7be677b236b733c25bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05087ab68e4a9274c64b01dd61f6ee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f12b16fe5d80b0c9f5e3b833f2611498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee58966a3c72bceaf6431b85635cf199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f26caaf518ea7c867784df28bbe12a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd80017076c4b9e22b0bda80680fe5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b6f87fd2da8e60968311a87026097102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fc776aabe740503955481d296f193103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769fc66f8483d4a050bf204e5519469104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72b7d1e12692c77fc34900813c5779105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5e43419c1bf5f5ff119f8e57f2260106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe0219f797dc47d18044a2b2c370ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d813d37515c2904ed4524f99f3b131108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5fc1295527c6f2d69f2e49d849d84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf92a1d0a9d85196110634c32841489110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36c862484281c6fdf971070005a753111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f76a01c1a81ad5fd536cbd5a7854ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d93f38b88b0b52cd4a1560d08cafb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fec7bdea0ac1b30ac28af707fb7695114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62185ba9f918ed0b20ca7ee04f9a20f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcc877b731233619903163e56f2987116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970522bf73973fc2624e8c630b4d4dcb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f6a99ed017b158103fe3d72e80c1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e770f2d1b825ea6b5b956d0848679119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b12353ee0412f25fed2c35e4d54941120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f42ee6ffb788848fc3b342fdc7862121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d69f1bca7223925c329bf071fd5a8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838cb62edc7a41819a81525612a6a4f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b22038b6d5b18768bbfda647eb345a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da8f49495a8bc973ddbe16e70aeb454125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309840246ea734ab342e01cedfa020f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b39b2abe01724987fffac7b8311de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d961aaa80325a820d6bdf7ec9e039128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae09ca0ad94e0ab5e2f575ea9c8eb5e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc87a816c2c8bad216dc3d326b18dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2426335e29a81cb51b71fa4f878e90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdb4377768ea657b05fa1765494518132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510532fcac679117a320f2989b6bf4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4e8d3c4840d92067da4212082936b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8245ba125748fa8f4afdcea81da3772e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37cd4ad55ed9af079c946fe277a443136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57f0b423d2b91463e67bd4ce93b7c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563e09afd426901586c55e01fc9737c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368c0a70a0fa19925eb2d9cc724bdc4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11edb60d2d0f082033fd4cad758b6b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3b1d29d0efd4e075d4793238f5b9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27052edb284410da3d18164f2596a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f128038470f4cfb0594c93494e3f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3442b7b2a746ce178a4d5d2c4764bc5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bf5660e8cfbda2dbab4bbbc3f5b7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c12c6a867792653a9203cb0e84418d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345a190c237327acce0d023c3b8c017147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0fccac8f59a7ee1997a6da16999b76148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263936056d9a0ae9657b40fc93685a9c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e0522486d4c8323b36b1fb8923750150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b751beaa661351ccb86f1853e68394151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baaa4f6061409b593c6e7041618ccb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498fe38dbcb3896c194ccd34ba600ff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29eb2f9374c76a627d7ffe973f640cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0f0f68c8a64ee1f0d9f4ccc88845e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea610f47325c995b32da7a06e2877cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b1a073cf1ee7b37f3d62669bebeb4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f7cd0f41ce4958088ee85d2760f99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece047f952d066fae8c16af63749524159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3b6b0dcd47ea899c01689605d37c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbc8626e1addd05b725dc484d5cd28161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fd4c52692fec31695d8dd1ea89fa5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822f97d1d2f1fb97bdfcf8b5aff61d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca5fd69877a67727d173df1a723cad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966794865a1513883351c32a301db5f8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20563157acf06100a784223dc106b840166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f664012b32831fae1704a7689350109167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26069cd020cf2d1195554d6ff4a4d478168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2d9c7d958dc95a88a1ad72bc64252169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d10c768bbfe9cd0dc9ca666d6b33e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011ee0824781271804e4f9cd1eb14dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e7d1216b5b525de532892e64c8061172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646216e840a57d17796b879dd7722465173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91508c6e300903cad0b797bb542a42d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e251e34caac8e43d015fbd5226b366e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fcef816ede5ffe65ed040fdd1e2a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c1299ec0ba76053528b09f1895f9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937be9011635f3c2dfff19b9c842c7af178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84713794cc61be8eb6561688d4b69c65179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b05eafca124f0b6cbe00ad19252ae1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea5c815c454a423815d81692b6ff5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b19c2c070d23c29fb14cccd69a75da3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca212f85f5516f4c935d2973ca3c8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674297c91b0068f3f4047a791dc15d1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465e8ea51fd4296f094c650fae9ac6e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e61930e359aa99589138c7fcea7893186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6bbb44dfcab7ecf4d7b248848d30e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924718b0c540e39da8886499cb8c4da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7b41839f6a7c90febf623bf4cc236189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cb0fa3ae12cba6cd47ee6c847b2e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dd52723162002526f5d4289d59de4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb37f80201a8b81a4c94cbd6de8f59192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049d81fd4681f23bfa5a365f7b19199193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e862af9fe1ae7f06c27a0790822be13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0a3a1a04aeb026d5541efd9da390d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81455fd0904b77bed950ba92bdfbb37196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e3a58c45daa7d398bbda9b7bf6d0c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee226e86553660f4318c8dc065fb05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216e4a8b412f41323a87413556ea407199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c76f22b1e3b7c032498fbee114c42200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50cd3736e0f8b68e5741a5656bfe79201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59ec987adafe0af21b9d260d688224202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c9d7e1196eb43b55fc8c3214dc61e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda6259f8f25a5e95db982045521e47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2fcb2712052f6da55cc65b5830cb6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4786be1ae9fb15c6479f463096219206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cfef50aad275079e5915fe385836c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab45c77e6b0c7f554767e11150ee76b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12596e82daaf9e53435228e3d9415c16209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a8d07e10171ab7eca47962951da29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de735bcf77718c7aa30739b3b7869f7b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56dc37f7cded3242602b9c23cfffd7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14c7cb5828e24e376db45150cfc861213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21451e8256b8ca5e63116dfc97352a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d3803d2bc151a9966b8f83218ec82215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2120fa94657f6283de57eeda9d74351216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491455b9469eea1ef2812ee07e7932f1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f74da5227b0f8a5be71395eb81aa6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2862d14b6f8f6ebd717b3e93d5da2b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e7563e13d3144398e7406f83c8abf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b1b2d299afee1cb9ec8b6605f239f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4edf4844dd7690ec4ee3bb276dda259222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438a052ac89b73da49b5c9fd7082b16223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83046fe1656e0cc374e43447d5bb6a1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8bf176a7f34e969bcbacfca54bbd7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d731e82b52140db477469ba4a71dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad0c9d77f5156e75adb2f1d378734b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2937ef7e3367e262bbbbf758cd8f1f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fbf1b1089be69a1620e86188f9432229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075457a4639e2ea1a32ddcde33d75ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec69d4d722004320362ff21b282d12a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b48d73fdb54dbdceb8326f7577c72f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d29cde4d6d539c6168fbded9ee9598233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3accbd50113a6b654ad53d47feb06d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0534e4679caeecdf710c054ff00bb6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c90971710bb52b93b0cc94ef1092c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6222d04cab36cc3e53176153cb9c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8d1ed9cd3aa544e845a12282c2a65238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49367d7c61d54dc708393ab3ee27293e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf9262749ca16493c2c9f72a8aa66b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfb44ff2bd3034c11bfada1e85df9e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4733f03c2f89e43f54da61937c464242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d31e465d355d52f4e6706071a3d570243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42568a54aee6dc6812dd537144ea0ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e852cf49d971bc8fbc0ff3a2a17970245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dc747ad776f21e0bc5c4b276b9b34246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c433dfa0a3c108c664a6c52b52679fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fe6fc6bff5f29fe7290f055d3a264248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1882050cc0eb8f165b84fb8880eb1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d92eb551aa89f6fa13ba19d5ec7f96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27103bf29b3a133aba1413200ecfd2a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9b752040f654a551e80c44ca2c4e3e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5b5ad88e96d5f86318fd8b0791a6f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f98bed14bee26f20058b940c1154f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad45799e1d746dcf5b74bc7b6b530b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac55bbd5332864c09ee4c24fcc8b84e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfb5f51181a15ff3ca664102b57ca4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265c9d0ab82b7a9cb13c96709b0742a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205422af1394d7dd0f7ea0b7ba486a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2120525a2f3e6c33fb0060ba516c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0db13de8832b937d001f1238304997261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0b81ef41ab3a4fee2df2a5eb836e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162ad4931f3f9211a41672653dfa133263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce92bf12aaaa6b5acb1992840537f4f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5e2fa0fbd54d171eac11f5c31ffb8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f967b58249a712481cda0c3c2b18fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fddba319e5ffb6a79eac1b8c8d7bdd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e095193f017e94d94337686bbac82b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9f22b9d53cfcd30ca0ebc7eddd543269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09764379b4af8396e877d0226b8725270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e4b742ab338f7f0d7e4c528363df75271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34e0492d9749d54b5dea64381b1f01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96151b27fdde3c5f6b4d70c70efe00ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8246114844b1243abc95634274d3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f8f145d2c495ce2ac1cf2bd2376d6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0f33f4fa71d1b3a1d67b15d6d30ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185d0aecbd61ec64334deefed4409fc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9469c1af6aaf36978ad772bc71da3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d43f1e7b37bd981f9d5dc96f74d70279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57c4c50fc24fae683ce50661cc5353280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dc90f9d435daeea4f95670f1f4a49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0078437fa61728c46733e305a8b66282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1544fe36b9bd2e735caa1398753332283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07494e07a52b6d5e0483b5e2613c0ecc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827113156e2e6b4703844e694ff613fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccc9dbdf794f575ddb42ea331949b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc8356ce4b9c9d8c009e2e7ee7c22f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43b03aba6527df0f34ee62e59b635e288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2557,51 +2482,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9977,770 +9902,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
-        <a:stretch>
-[...718 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11007,51 +10212,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J157"/>
+  <dimension ref="A1:J145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11258,3742 +10463,3442 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18148</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>6.7</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18180</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>4.39</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18186</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>12.52</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I42" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J42" s="0" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I43" s="0">
-        <v>6.7</v>
+        <v>12.52</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18185</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I44" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>134</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I45" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I46" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I47" s="0">
-        <v>12.52</v>
+        <v>4.63</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I50" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>10.43</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18218</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>11.44</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18219</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18228</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>6.95</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18248</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>3.55</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>17165</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17184</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>25.85</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17185</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>99</v>
+        <v>171</v>
       </c>
       <c r="I60" s="0">
-        <v>3.55</v>
+        <v>14.44</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17186</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>12.36</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>13.44</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17188</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I63" s="0">
+        <v>16.59</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17189</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>4.44</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17190</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>5.27</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17191</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>6.25</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17192</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I68" s="0">
+        <v>8.779999999999999</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17194</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G70" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I70" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17195</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>9.17</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17196</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>11.62</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17198</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17200</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>11.21</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17201</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17202</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>204</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>8.91</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17210</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>4.86</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17212</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17213</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>4.29</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17214</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>6.54</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17215</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17216</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>7.56</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17217</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>3.68</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17239</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17282</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>5.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17283</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>256</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>3.56</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I88" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J88" s="0" t="s">
         <v>257</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E89" s="0" t="s">
+      <c r="F89" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="F90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="G90" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I90" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" s="0">
+        <v>5.23</v>
+      </c>
+      <c r="J91" s="0" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I93" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>272</v>
+        <v>131</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I94" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17400</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>275</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>10.26</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E96" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>276</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17401</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>278</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>279</v>
+        <v>40</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I97" s="0">
-        <v>4.28</v>
+        <v>9.15</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17402</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>11.78</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I99" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>283</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>10.02</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17404</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>18.45</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>40</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>131</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17406</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>20.41</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17407</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="E108" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>19.66</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17408</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>3.93</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>275</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17438</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>317</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>10.14</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17439</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>8.92</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17440</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>5.13</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17441</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>10.14</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17446</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17458</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>16</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>15.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17478</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>16</v>
+        <v>317</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>6.97</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17518</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.33</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17572</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>3.87</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17580</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.17</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17581</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.68</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17584</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>9.48</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>18259</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>43</v>
+        <v>129</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18260</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.15</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18261</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>12.32</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>256</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18322</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.33</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18323</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>19.21</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18334</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>6.11</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18362</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.68</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18372</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>5.74</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>392</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18373</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>11.23</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18374</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.5</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
-[...36 lines deleted...]
-      <c r="E147" s="0" t="s">
         <v>400</v>
-      </c>
-[...260 lines deleted...]
-        <v>425</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>