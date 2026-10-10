--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="426">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1157,59 +1100,50 @@
     <t>000012173</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-platino-wireless-mouse-gm42-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
@@ -1345,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0a20041ad90e45c69ff31e052dbac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85a418dd4386362d1adcb87d41169d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b71b0211f91b7ae2f9fe24fdf93b663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3947a81cbe54d91a65e55950e979e644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8771a7faa1023aaf046640f6146a7c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d355b5c260da1e38b6db3e1de967bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af81067963efbe3bdc21d83d52d98a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad6053662986cbdfe0475d32b10d578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02362b0136ab7112411d404c4e6b7b279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974925f1fef290443abda215d4e251c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccee3b97ff4650b8347e67c99e9dadc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae9495d221ea7fcdab0208200ad82f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9992b325e94aee90880ecb43160d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee061ad8230147e5ee36d8a8bdaed1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97262b5a7d9607eb51543376673097b015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b17602d79a710f649447b2bffe875e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb372f468630dc7a29824e3599a4528b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112480b1d55c09cc6f5a4fc96d2850ee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7908b5c5e1f1c7045de728d951ae019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37741a879e416ae76c7bdea52e643520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c1cd069f440b949f3839772df791521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8702e8fda0b716287d3760989a3e3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993b3859a3f8b584c374363077a9dc923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074dd1861b5435d6248262a467f1e0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e061d2d8e9f096035dfa54963124e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050daa76ccd86a54ef1c1a82f03212f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676639f4f4eeeb5e8ae89452d5b11df627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2ffa1d7d104af112f71552c037e1d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7f7af2f4fde103050a3f8057c412b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e65b44b4af58f5d85bb56191a6b17330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d571369533aa1025d30daba64d8366a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db85b8c0450ac06f8fbfa9cd19b0885b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26233e7eedb00e7efa7624ee67c2b5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02054813e0d3b80320b0ab8a771420d234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e7f110577d645c4f4fa6f423fff8135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80239e6531cdca8de79e1604e760946636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be55ae883359f32649a83e8fc82f81c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb8789a373d75ff16e363d06b6d43038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1bf87004f7fbc6d2b9f39b677b9d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74af436e2a367120deab9effd602d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90409d7d8bf78f63089636f5fb7dc82541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962dfcf752295d0b0818957033f614542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889878d846a774f4383a55a65e70068a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36250c0f776d2f18b7a306187a9ab98544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55780256222f1444443c189b68d8e7e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f551a7dec6027806d049406c4dbeff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79a234aed2c85a6e69691cafb06bea47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2064b25578d3e498d9cf05d04e6676c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f7748c3908f1bdbf8fab08cdeaa6449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814445db35ebe5f9f540c75e2b9f39b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3551416d54fb6c2c4e72bea682a2e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadcaa553172ed4422438365ac0d22e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e54fdc96387c51c80405b3a6533cfd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b495575f5a62b4f7652794a3efb98654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f3c36b646410657d9b11e30fdd0ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e22a722743f98bb40cb36781cf318f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666782cdf4970d4845afd714120992c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a847f8bfd3330bca9b690919a626dae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c789e238f5e8c6270b1c12bf930df559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02222b4762ca21200a7ede6470c8e7de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659cadcb413513c94efa4f8c1e1bbe561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef28479d2df6a1de1e2aa936b7767e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dee6be601c61d21f9d3b565da62e4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35ad249c15b01330ab6c5776ad222564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fce2add5b930ef89d3edcdc6a5eb0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20c5bd12704a80c8bc7cd128f5cb4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acc84bbdf517bfc096f03ffb96b1fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b09917fc1ba0bb6cbca0614ea2dc9e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2034629d342cbe0e54a84d925e52d8b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92eeec3f81433bf92ffb1b341b8406570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f655bba767db8306643ad3bd069b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6548de593a50ce729bc7553784d528272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78499b5d200869ad1e34810e449f845573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096017e367f5c53ad7e8992e932731e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645505d2e42f77a79c05a71d492713a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e83d53bb722eb13d5e6aa1cb05c8976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef464283defb32ae719fce7289d94677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e3bd190106d86ca175125b98222fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62dddab04243df04fefd177b0ec1e2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918cd5533925b3b3b66b02995997cee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680eb14e0c4a48e71b60c83c450114b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612475b64ab24a8607302063a7ea14b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3cc6511cfee51df6deb49729c2bec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339646b0378f4f40c50002c0abc7f5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75738f2e466149a77c53ed39aac0c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3afbc3e5770c09a1dde445534a4b086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf5a80b9043f4d9915c953667a488487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4c2a7aefafff9134c5faed85b4ac188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c842b4c248cd13561c3a4a912382c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938148b9a339c0e2ccd3c5b03e6d3eda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f59a6c2840e2c8527d8c283971c7ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ceb858066f58007c61234b8ebec2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158d1ac775dbe60020584798d1db9fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c97073a0c32db8e54263893402f74e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f08633316a5d16f126fee1121192795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52cebb2442aa0e74c73ad2981980e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f69847d22f35f47725f43dde3bdc1897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7c58da2eab8b677f8d7d2ec68904198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2683134a072f23d2d088dede0ad1ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866a8393b22177dbdf4131fd02cba6d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3444c098fea6d4037e0b0e737ec939101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00daff5724f9944b30190097eb4e667b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d002a2095515cd8db4b26d0e62f7bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254ede2aedc0a026a12e84b6cb448b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc741e5d0dec83cb5cf6b058866bdc8a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e579b5709419ffe722c06cf37b248b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20669b017ff384e9eb18631f95e10d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d173235dbb2e6a5a595b318e0eae67a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3301ad676b52e18d11044850613762e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52875fd84771ca82aff7173653c40f64110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3f6e89fd1d8fd52431afd7b8eedf9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0d8fdd7e0204082e2dba42f6b71b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3ba8875acbb49dd50fd588bc9acc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a23006bdd609797f0b1096eb7f07c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e849f0f53eda4f01be584f03464b5c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32247de9d59fca791892678e76ca71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67604778877bf9807348225139eb7d0d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30125ddc4665715c585b190c553d5c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc209f25be1c92fc78d55c86ed806f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd73a8b707b9e7a8cc7266f6794be35120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73419af2f1cdfd9f09e116b9d59f302b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5195acade303b650711e12a2e95ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eaa7578ad28a985987f9dafacf7d45123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceff154456cbb7b6ccdc2f253155cbc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2698e1bc93a3109d126eddf63566ff5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ddf2b19e13bc177e50380c7d16de8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97b34bb5e04495043f6f35a0685ef0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad309e3281cf02fb734fa2b9b3ffb7d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d854ab63055c11a7aee8546bc47d6bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd994e1e097b823e639bfe2aa6b6ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01d9ad42649a1adbe46a1f21933004131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b2fa39e420e320206900d59336313132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323564860b0d186c0ec6c3d6afefe71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39eed04071c612a7e5dbf4511c3eb78134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6862d00ebd63331929c5b4fa430ce4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa40aa7426d639e6eae9b67f378bb5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693876223135fc1482c1538c5d3b961a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc457308b59bfb0a647da3c53d0109138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c46224c33a9f775d2ef6bf11d4d7c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88414c1f94a58b43991d7fe5be7d58a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395866aad723a82d0b23272915156add141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b43e0daca3ecf2e4ac9253c7179e87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5bbadc2a7b01ce6822faad28c2244143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7075159da2b4cce44643c3a3894c815a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd918c569a67244d937bd339c3f412145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b06aebe409e2357eb70ed3cc40bb63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0b2c82f9abb35f8709ee0a61aff5c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1f1a84084b05a411a437ecf8771b8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de373ade84635dfed6aa77a70e1833149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34f165cf445932aa91b1e1ce55e86f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d112a42c01c1c19e66ac994f8fbcd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c5904660a701e412f321e74912188152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a82468ae1e71819e1a159a0065647a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa1022c7d4929e9e4334ef1dab1ffd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0330d59b4d8075158f4d86ff02d966f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2f89d221335282fe550cfc6929fed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79dd03eef9e91aa87ae7810eb528122157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abbea3e6d9e71e0a76d399b9d02ccb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4e57f0b71646123b3d73b4d79e13a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcaf72d716b3b3238598493bf58801160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd048103b62cd14446c3d9e39bec51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d000e263e7385d5c56cb1b01b6ae91b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c4ec962aebd9c38f2f5609cffc245163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b69e5ae8268256f1b0faed76fa74d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e0b42a7e529b69c9aa668f4e753e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed6b2989a8433aa61cc5b425d3ae1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21c742e038ec61840626e30546e44d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f901966ee4d63ff123ee8617601a2b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8015339098c32a7df21889c0ad9d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924d3748792bda977964f9e959a8d38170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8b5cb3d521c7caadc7e43416dd496171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1fa6c90a6815d7e9a0ca7ea392c19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94e6986aecaf04687c814fb2d48a66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b30ee3f825214454428e188155ce51174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49fd9a5bc0d419b8aa1a2124c1fff6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535b98fb4a707cc6152507156476d97176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d1c861ce2689f2ca993204a172636177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b49debc257fc59eb5f84c776cab4d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2d9a55c17a0f83104155c927aa4b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4eeadc10f105b019e627c2b76c875d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85155e2b1c3b35d18509d32f4e1b99181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fa97121ccc81665046fa948e02490182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65d0740b1297a098894627d2e7a915183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea7115c02ae57c328e4b4b98191960184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff60d9d6f92865474bc3d4c83d7d2ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab3e42852d4d87f4e05c48d01be0c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1addf39c87897af0dd73cce0494da9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc524f6edd75eacbf2859d27ceb313be188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6251bdd59c077efa35919fda9f6baa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c553d230ff7fdc62dcb93a7080b6baf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dd96dcf1599e1895b6e6a828430a5a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26461816956d561ece0b0ad809700365192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fed0c97eef00b9571411832359f4da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d64b5ac572bd4aa2a11924f7d96f4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc29046a5b277f30ca1e5874811a1c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737c56bf5984ddfe8561c53694042aa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49725f96a297349350c1aa0acf9ab6d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b10e1c42ca7400eeb025eb8c4b642198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76d6fbf91819f9ed07f99cf7afddbb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bcd5afdc32bb1916e89d2e56b835e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8d0e308cc5fc980dd7ad6127f6eaa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f95b0ee7b18e2b568b2f4bf159fd2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d990b5299dad60951ac4fabcfb8bb2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9302b79053b8bd8b00e30aa3717df7e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b59e21cc02b36ff1f225d3649030e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77adb4f257fd4a3b9578b23fcaf80f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819a82202845c71440816a37c01164b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7395e9a7067a14f8cd5c9f6a9d9019208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea72c7514b57a4f1e805bc73c0e1b1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5854456ec972bf41ab39f1526d7213f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe2f39e3fc909d9e87e1c75743349b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f833b2e38eddc95956d535f2c585a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcde1dba6250785ffa25a4a6aecc67213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129990b808104b754784cb6eea6f49f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30874147ba1793fdba294d56f33e4826215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f7335d216570630b8b615a3176b0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e79628aa483fb12ac90450b7688b4b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2863d37b87a7ffecafa1b4694b09d172218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ee67353f3d031b7139d9bd23bfe05219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73297c39c62f8e48d2531dc333b5c4b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724fd55518534e856adcaf3cd816f33221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f09353c01873bc5c23ba8b18806043222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaed907baf29a45b2ab1bfba3dc8967223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c9c0346e7718886d5d2ecbbc40122224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260da7d8270d931bbfbd97bef085374e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a19668a8ecbd56e7d9e423d30d7f57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5877aaf43a19d87c6f5ef2247016436227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc269a16fe61742f2c412ee754550bad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652af1a4822d9bc75500b859a5057b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e76f3317817493d0edd7ff2b0f0af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab3311b62f5025d9e92cf4dd35dd89231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f52d14b1b229f1831a49a0fc7dc60232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05ce2fc453386931d418cdbe202c37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfa39c2e2352ea70d616cad2eb3ac7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762f1461c713cbae6f8ad5d09fb954e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c5b708d8ad1ee44f3f031328a57c4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc982e60fbd4375770d45adc7fe9b7b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8c089d8f26bc2cf9254c393400dd5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8b33c1aae14213701f57de7277b6c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282b9d840445afb100767b512281ea0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa23bd937e37a38f92b33c02fce904a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5561dae01373a3cef1dfc1e2be4bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad7de1d949299f1f043521e3a72a846243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929471240dfe40215107c1ec68d2ee89244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd326af1ce8426b79d759d252dd34e9b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18bffb4dd33f051f316e961ff49306246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db6532353626506d5052a26b3c71f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50befed100feb6ae06d9072629290ac5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc33f063e4ac7e642cf44b24a0f1189249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd66e65d4c30329a81f5d4ade347454250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e9655afce3ce3410f1e80eaa38744c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b3e0b013dbf32aca862991d94e68f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b01ec88216ac54919ed243995968e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c718d0f1c38eb9f39583c14b6d5f47e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b39c9a012b604ba6e687d29a3f717b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c13348e3eb43fefa40e918631545e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ec5596769ea81cb912464ee0cf044257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b24b488236646a43c930a4e97276df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d8ac57c1fdc70d43fcf381a354098259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c74c66227f8874eadf06e2822d2592260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06daa55d16adbe3c3be17f1c8ffbeeaa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847a80118af9944771ba971e4d1ef6b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc059493ccfc89b2391d648a9e36ebac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d69ea6028e32d571ecd826f4ab200264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2cfb6d16e12a5adbc0ee905a46f25265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d3cb1595522074c435797a73d8373266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b41f4b6e8abb58a8e876e20a2a34df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f75f8f6d8741945a870df5bf48c1a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732a60c7db289ddd73e2f71c37beb91269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c15ffff986d96245725aa22f07f876270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010cbe67018d26b698b8cc1636fe7be1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ca5e6b507083113c4400c1f64282c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989b4da79b81e5bea0ea2bc15fdb84e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fe0f19cce746f09d0a7fe39ea6622274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9dd0c56105087dc8d6e39c9cdd5a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c892d8fa799e663686a88063ed0e863276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923f1f47d20ab870ef032850eac5e55277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dbdbfac26748345b3093f948321d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e091445cbff48304113a37c76d6119b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fed20e2cce70201b3a15e2645e149280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5df961e3533c0e4d8a2bdb60973b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b534538362b1f8c932a034637bc0187282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd218c1106a1efda48eb455b3a3e67d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3e0de924883c65ab6a8d9d08ccad2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a38717c85283dd842600e79912daf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bea30eb177ae83e6961aecb28d2ea3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c67cbe2841df2a5c7afb4cb03e134c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613d68c1daaff21e065e3e5be39f85c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab0bbfddc73dcf49d9bd624beab098289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d002600d7e05320671443baf2a7bfe6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3195d995c313c05651b7f93d49b6b71291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7af24aca5b9e2cf8c51795be018410292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e480410177712df897d3c6a3b5b69293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74290dfcbfc0477d65d7af7743bad5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63106aaf9a1394e243fc67b1fc0bfff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03033031306ede06b1f3fb905b994e7c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483871cbc1fafe3205a8a41f9a44456297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ae801191d028ce8ace79dd798c2b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dcf01368c9e47c608efdb6a76bb2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b018a38b61acacd783e972b474f29b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d161630841e87fad3b28c2c32b8e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09773ac23168258bcdd9df48621a47f3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b7c6551eef151ee03ffbb6cfb8c3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b28e3791965fb8622e848dba7e4b5c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a65faafebc77c1fc124158e6a0c76305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f19237379b7a14a6750506240b12c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86516cd464081bbdf9cf7665daee7f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b66f07882169de3bb9bd273c449da4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299248ab07d77b74f4a5a75fca5bfc1d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6aec5fab5031da65d7177be5540c42310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aeb3ab38f1f00966a6596b245d4a86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dce037368e42ae4076696bf4311612312.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef9d80d8a4480e877e4997ccf9b01f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06007b9b479086b7df3cf0976b68178e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a6a1fb881b1b5827177d5a977ab0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf73de227d3c35a3933a17316c249b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15c8bc220ab3a2cdca0ed452574f395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc634c03d3cf8c2ea195f0d6026d54d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f719dcf015caadf0e9e61528973447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3881ffe5e4773b78f18ffc4039210108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a883224eb9f1eb26fc4c2ba6f722b4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7140a6ae7dede4d5fa7a294e768c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9eab1064534075fd14fd4ad4fb615b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6900bd2260cdafd92f280315b0847812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6f44e40af1809e441b978d77fbd6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4625a86dc4b6bdce83bd0cecb9b0d5014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88317f99fc3ae8100acda271af2f4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd104e6ba6c25f3937262baafa54eeb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7598ed95dcb71d03655b057f0ab8d2317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3d26b568a932325eea61238d54cd218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952836ec152fc2fdbed731f468d6cf4619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452764eb1fd70f68884a3c8caafec90520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708021dbb7312ef846b6c93370ceaeaa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c64ae4b95ff697339efc41b0633afe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953c6a613248e1122bb3af36a1cf59e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c79dc51278de4bfab4fdf19f96fc3c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa6f24421406d39539496ced387e2425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9125a6e59ecaf94023900b180ae2cf9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d75be1587001a5e5e8a4b987ce12b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e306a1ee70b8e0207ab879c7a104028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0ba8bed7f9fe7d0834b40a1d671a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81ab435ccce5ad3b09b00530aa7a9b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab79a89ab2b0684d31cc9e285998ed931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2be2f71ad065e606099627bd32661532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437bb7a2e760ef95bb09dd16b90702033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b83c59c70ff7c412dc31e47d2f900634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44dd937ab2becad41ec81c53411b2735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056aac859bdb880a9adce5024737be1f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfdbcb5cf32b091ba84aa9612a4b4e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef56e6b71e660b97d2fc867bfc7e2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9511143e525fb8998933f00efc762b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b6ab1fa2b36f327a158113072a00740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324dee65c1a865826df1e5e1725fe42b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb804ec898618d3479a22de830598e6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55343ae95b3b2fb9be5e89cd8dc8eb2743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb9bc94eb61cbab43d4d63b143720444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3bfff36cc7b9e145f731841354bd645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf07a88fb12efecd9b80d9c6c38c4eb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695b5309910d8d3647ee4c0ef3cb67247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8ce1013f801f11aaa9076c1c488f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efa681d810ea027dc8ef3d0d322efd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef2b4a44d8bba44a8f343e815f1ee050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdc13419c289c09fb0706b23d20f3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92daeba77f375058f4358c015eebfb6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b0168152654127061e911f27c986e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691ca092a16eea11432be763f72ca3054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495784e19b2424151887d7f17c1dce555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58283473fa91037e646a550817737f3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee8c22c37fd5e8b4a71556c5d3022257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a822b22910e4359ce58b49bb3fdd24758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52272afc7cd9571835d60b8d5bdce4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316091feb48ed7f5e5b1bbaa368893c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505c48b818007eb7a564c4da9a254bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5c8377e4d2e9e23dfbfdcee2b0d3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b836baac826efc637cd0e6228cff71263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5eabcacf16ace05c504b25a1bfbb1364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6063ab336d2c28b74bf6c08f0fcea065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9ae969dde0bf243528fe3d0b1e0f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2fef74b01a545999402097a8c593d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e0aa4c3daed1953881346f64bc2b368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc700a19951d2e01a3cc6813d21d92469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f2ed80a783d9f57dfd650e95f18e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a600fd6c676ab79aba77da4b99fa271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a085eda7e4cc4926ec3d47e7ad9073272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702735153443843721bbc5d461a9e6ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41bb4be7d33b9c54080cd63f1e523e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d010301da57c2e1bdfcf59836b05475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baae39e458c3e60e200260a991d557f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57460ccc03a1fdd91632a34acdec137f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4557b4ef1c07b858763a99e3c191e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f06dc3e55cd11fcfec6665efce56679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcfc8b2efff2608dddab4c6c63acee680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3e77827436e24d1618311ef3ecbcd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6891d7e7ca73002f80adb0bda9e41b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448d9c36e91b3e931a1d5599067060783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179574a10b71cccc869a42dacfd84d5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3cd5f0ead395a1ff3308b4173d53c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc6006babba5a8fea4b0135c75dd1ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f9fef5b8f3d7432a486893bd8631187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6f2af5269f4b679954f64a42615f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff7b292779bc351734fb7bdf845e7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc14d69b1517d613bfb20a5b50b60690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdaf92cc2b566c850b4a4dd2d42dcb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b507c4614d038d34ea50dd17288a8b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75725b21743313f92d1d345ebf43a9d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3831e4cf6d2777ce193b5500fa248994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d3423b191c587fda79e418fd76a8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67448dafd0b5f2e9c81dcf8af6448796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04aecdefb6d4e2c49ede5334317e8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556c434a37da42dde37b53c5d1b014198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974eef8c9e235edfd878966b4c61be199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a639bf653a2bd5289d6fdb45c08fca7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc4696ebe173ef9876480c7b30acfb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1066dc7afcb5bd31ccfebd5c6659b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec9c8f322f139335554716df4515d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3102f36075752b38700c8023eb6f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ffaad5b86defa9b306ab4684b5c8c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c5b2c531b3007e5cc5cff060b1cda106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90bfb362a3a6d23682a502df0bed5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4c9939139301da6cfedea56a6a398108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fe3d47413c01134cecdeef192c2fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce7aa4aaa12fb77fbf13b657cbf632110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c8c0881c34978835b5367798437a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e598a5fda198f33f2d56e298e41430c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8eebc7fefc548ffa791f1c04c1c75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76840a2d8ad54e496a0ae272e0813f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984dfd7f67703cb1735edb3765c3bf37115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52af99aa7c981ef220805c9585d4f0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f25b66767a54ede2b37a3e158c623117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db096c750e694788da523b99946495118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156b5e5ee395cf21e416e73b244ea09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5297f834fa45d010c5aff97fa6eec1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b242902da9f41f1b5d39fb27bae09525121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26785deb294dc30b3656ddf824fe3d04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fcee59ef312d63f8ead99b9b6b58e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115552d05b4d1b217c566d1c1df2ad4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6badb121adaf4685132817c57ea29125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a209160d6befe2b4a1401bcdd3d044d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01831d4c4a75306a6215718b8027120b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689e9028e3129626567263ade5a19bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27315c541171b11982ddd2dedda3761129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29392815899b1a380c00e9b81c88eb8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004ebc14bc1a0c4664afc0a4cec4e30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb10567d81169ac7c6824f33cfdb3c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b387bc28067430f890de3e8f336bf91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05006e94c2c2e5a17e2d3a124cc5a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f11f8ffefa5f39116482f830e6ba7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569706af1b94de774e40e82ab232f46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2754916cdfe864b7a34995e044bca3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba373af0ef07ce2018d60c8e0c3887138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd48acfa852848a37ddf65ede8fb83139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22ab50873c07a837cc1d62ca1a140c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d35f82afad867a346739d84cffe8c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cf1a1136884f56ebac98fe18013fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d86d837f9797878e304b8161b6a64c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cd4e375c4e69cf85a3bef12131229144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83e7a5e5c1a5c36d5ab6d613523aba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f94f6009a12c04e79ce5c1ea936ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f83408356fdd6cdb4fca8e3957767147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23ceb16a5dd6fcc5acb0e4b181eb9f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d51c370927ec6f20ab0b96e5697ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4a0c38663848fa603391c6e731f41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153db6612e4d8da906ab57c051c00137151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42832bb5239c0ec3b6300267dbb9b51a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e36d84ebc0a95b0e05da3036cbe80153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549be6b5f6a089d07f75aafb82ee2072154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103efcec9d1094ced934df7632199df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6fe1b50fdc1de07d6e7a07cfbec51156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a5a0d2ca0afc556150dcab854d8fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd020ff1be37fef3623c150993811aa8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ca7d2560989c9b028625684c03f1f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b7ed5dd8b125cec26a6c0ce6ba9d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f5e24414bac91f0b23866ab7337f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2d09d007d649ce67cb406d59f0c79162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc17fb92e724666c894ac7f5eb26ce2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405b4642f1c5ae8479ce7da1b3c56fc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217fed99964b7f0ae634a3a3945d1c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e627a4077fab0b5c5596daeafb6f21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23104e83c6814186da15e3e2d9764c9d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bb2afef83e442b52c5880ad5ee5b0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50faa13b1eaa641fe43bf47312c227169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296f1491e88f7ff68576b6597d12771170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf51064f696dfeedf73efb8ea9c1c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488649450bd02623797b05cf66e9dce172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19116f1e8e9a6ad8a68492d9fb2d1bb8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d664edc8e0cb535e4f102f9e1008b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a630e84e72e7ae862a6667d787dd8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bfb9bb4ebd4dd5e88586e1af92f5d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b4e123c691ca6a68749d8256928fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364f041669d95f1d03b18571de53240178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2c5e996b7f39dcc1c52a9519d0030179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4e98f2012a3ea32da54474026c844180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb36f9ca088132ee69e686cba6b4ba6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30358fc1496c83217e832dc635358d7e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630028755913f50eb2006e1e2f45753183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ef7b34ececc50b167bbb15eb82525184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe06810ce4283d5f6f655964a264834185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac8bd0d3ea874fc2857fbdab50a4bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d641e879026ca1a4992a2883e066609187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ebcb9d02061f879cd50fa8b8b5ce8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86727d7852102efee3cb9cf70c020415189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe432a1005e2d8a617b25517a9c5acd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9cf289848b14e20aaeb711e26a34f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3595b4c2c9ef8c3ce9ba6f168ff3fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646341852b4aec7f99e4ab718339067a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6407751d2d4bc320f03af71f36665a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c2b8dfa9f3d210510b2ec4e38b7f5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467c63ca8b886fc018ea17f27bd5c4d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ea4c84c5f0f2b78b6667d107558be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2800657facd902fdc40fcc983fad4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31265a0558d64580770690a672e4fdca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f895576a3b482a8dbd6941ac6e55f5e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235c3e371fe583ec682dee15b956124201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132f85b97ae112676680b49fc919014202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ae78e9bf128cb3b2ad8d077a4a839203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b846825c27de01a46edbd8b62370a7c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaba1525b46a6788e8bf84462819078205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c2e5a33c35b37bf50d5a06774d9cf206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb6961aa1215775abb66774b1ed6b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ef7fda4860cd23aa0ad6e8fd4197a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19295793b8feffd5b6036bfa52d769209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a7b2e98c7d04f5ab6b25fc4295e99210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274cd283183615d24dd55298cec2af6f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c7db0f64c2d9645f8e79bb47b9e3d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e5f77129e4d09fe165d15c460bc2c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3eb1b78c7c9076b7c8ea1fff372ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decc2271ede8a2938290aa72e60bc76215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645c332bdc07f128675d6dd46213ba6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0c6031051bfd63356d59a916adcdf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac8a22e54b15f35237a7185c3fec02218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415b51020ab290167ace1f90e5b114e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703fb989756fee6ff36c42a0be76c67220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18926623f09dcd6a32ae3cb7affeed0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b99320e119767ce11eeb68540085bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe23549aaf95152446948a416844b1b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ba392ee396bce02b658548920b9f6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d40f8e4394927468b90327d4a0784225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba84da212405995db706942d0efe0df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00d872661c65250fb05fb23b46ed7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e225f412794d372b204958f7439c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096e82d6d559b499ec3e3c643c34d0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c387eb2d2a90504aa1e3d35a5c098230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a6e30be7df658f1f1a3fa82a2f3a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051dd375a3fd5099150480e8de88434232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715ed19563fd00d8cde5edd602dbed1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931aeebca6d3cbe8c6a97b20ec11ccb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286d8b49bdb134f7282e50db2ffbbc7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db708f2c53c35fc4a0dc8aadf49d8e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529de52d41d73fe5b74200b46a480033237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dfa37da7d17796b60a88b033e66ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b60becef03e02ead6868708b906f7d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceff9e2c8da4f7d0e4082d996699bd5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9968c219e9e7b205d1f8f774bc4428241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736c704b2ddb50ca5a1495de2536edf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04664a48e039d2cf3e4deaebb0f3bafa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85c0c75208b6c396fe8f616f05ece3e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff2e64621e9c2c6601fcfb0ec1b153245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f099138c27aa88c95d4c4200388907246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e8520f3069478356f6401a57289e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514186110bffa776ca93f4d9b23e4a9d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1100373b8eb60cfe0172e71b4a6204e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79ab223ac4f6b08473bf1c215911dd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7c6963c47838cf21d34a903c1b4c5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7919aab930d5450432bc7404f01ec1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb11f6f73d8609fab67d998dae0c53253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35637d933461252d770fc298b2c10fcd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27d0eef604b2618ad95706b6841755255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac2109c0830029974938643171b021256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1b13e22342dd9d452005c0d939eb6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05bfdae56e45d7592040529e0f10aa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37204d3b874e8f4e82d5aa08c913d3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8f279650a3f24eda04589e135d31e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b9c77c33811aff4d59969c98ccec6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa6fb1e15166a4bac520a4f40d6738262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d91736ed49cbf0e722efbb6bd44ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146b982c65fb0a833276e9379992bb1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9720276bd02bdcc0f0b229fe514457265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258acca2e33434bb1d8625942d5954fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d519a758712cfb8fa581e5aa6712f28267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306798c053c503677283e9f892e13056268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e46fc9d5c4a4d93d262cd5930ca47269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b999f9c7a036b143251edfcabf81d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aca11e38e2cb35910ab2f35f9fbb7a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc87b9b288df1221ffdbb24b701491272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e1e60edc894b9183b1179d9a6ec0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fad58d6e3ffa967c07f78b4494831274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7cc7497016a41a55c2714f18466e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd349013a53bad57d052ae6a4fd5a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19595d53a694847b1a1203204ff59b96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3945fefdff8d8d116a113318b8737278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3915b163f9519eb56c68c5a52647fbd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7758011dca918eecdaffd023060022280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d725ad1b69dec7b482b5ed37a4f5c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81370b86ba33c0cc04436fed8fcaa9ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397fc158bdad66af3dec59a7b1c40dc2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d025c50ce27b4db715bd5a970f9afa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f63004001d53f29abab089bd0d75af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a066d8467618da7107915561a78b443286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970817ba09e717e1b3c530a1ba8dac5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c69f9be2c947ec942e445880c50fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f0460fe424db809c94250418aa257289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d5ff5b05a4920f4b1a2eff5fb36d4290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2557,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10037,710 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11007,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J157"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11258,3742 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...213 lines deleted...]
-        <v>425</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>