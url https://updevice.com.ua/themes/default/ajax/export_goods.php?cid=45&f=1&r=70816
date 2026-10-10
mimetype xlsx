--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -397,59 +370,50 @@
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009668</t>
   </si>
   <si>
     <t>Миша  BOROFONE Business wired mouse BG4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-business-wired-mouse-bg4/</t>
   </si>
   <si>
-    <t>000009683</t>
-[...7 lines deleted...]
-  <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009852</t>
   </si>
   <si>
     <t>Миша HOCO Cool 2.4G wireless mouse DI33 |1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-cool-2-4g-wireless-mouse-di33-1600dpi-/</t>
   </si>
   <si>
     <t>000009871</t>
   </si>
   <si>
     <t>Миша Baseus F01B Tri-Mode Wireless Mouse |2.4G/BT5.0+BT3.0, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>Baseus</t>
@@ -796,80 +760,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +859,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +940,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1093,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1178,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1270,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d83b65437529446a4ee1794d00e4b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e4645f4aaf5882aa36e032e9604312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b8427af46158986080bd25ec768653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af54e2ac0bf7efd45907c0e6b611fd74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c94204b8d38d0876f2110a2cf186c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d529dc521acfc707c1d1ade7ec78e466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3bc144368effcc1bbc3705943de097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c727d30880756f064bd32a9753aae328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17b26897b82c44597717e1adac91399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21deec01eb59e63ca82b4e2ea01a3210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d70e488714e567218f0f9a3862cb711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29df92ac0d725b6399004c0bace937412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c9c08be49beb172ea6da7cca5d94f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7f65d33b347d82c108f080bc66b0614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaec0ee10a5a7634ee7c30163c10bd015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f21569e25dde1fb89f3aebeab286c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96855bef439b7c878441c1b4d85ab5a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc4e8d7bacf438b249042aeb7ea09418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef55a7fc699bc4702a0e19f7abb9e1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933edc121ce02abdb6bb1447befb22220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e082d6e8de3bd1e3cc84205f22f062121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf40cf9a3d1ac8a2d3b050fc8e4befc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15eddd3e8c5c2a7e7d88f179b7251923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1271894da6b5e38e71a233f9d841e0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce392239a38681c5a5dd8c55db9dc825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc363674f4c6ef98a027058ea2bb5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096b02e201d69f127c16f45e875208827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a55a23c150187deefebff5eb7cd15928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba2d1cdce47edf0f85c5b0837daf5c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75dd152d7d19cefb3e9b702ed7da6130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92754238e40806ab64f4d7a2f5eda7b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f371057e7964e8140a27af36a86b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622cf0ccb0752ed2b29b13419c77ee933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2555ebc8c11689cfce8f18a8e206634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde870bfb7e12f1406b018f20226fce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ae4f1415cd7d5778d52049db4be8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f47756132583781938ac563652d21637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e43471fd44d4a51ceeabd0478231b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9174ced6b2c25a12144c73da934b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f75f3482a83c76581a163a84ee62d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74655cd3a290dc3cd6366e16d0c17241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae7ae03caef724b1e7e3a11096769442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07fde511b52b34535299c5438e494243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e19a3c35862d209507c6d608c413144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df95029b5517b15fab549c12a1940a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f1e8f05ed1501bff51da9d070e8a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e81d5f9645bfaf86329c6a737e69547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9066e2630ece227cb0c1d1dfe14bf2648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ed4e72f742c9fde97870a444bdac349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e373f109f2cb83f8c800e9c72985ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d9aed9407ca56befdec11874d569851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9db92d4f051a1e300ac1650378887752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734177defe146cc893444c70c1a4c18953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff5dbb52404427f3e295737f9cda7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d425eca42c3d156d724e51d4b0bd255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc377a7eab785879a8bf6a746ea93056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602f1aa801ef7a71f5d82c45753f93957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec0b79f263900d7cf97cbf49e5bdf158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78606be230278bdc896025c376aeb1a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4fcec99ba21dcfad0b0049e22ee3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0e09f217ee007b2759b37973e8f4961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b68e7a6ea14158657c041b5fddab562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b635b44f6e2aa3287e58bdc009dba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c5637eba5c72fa6b2148fcbde285a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01076af595f9de1c45d33d691894258565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9ecd7e7970feee9e6430e34c3840e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0686ee8319618b7ce54a736f23159167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407e97afe479979623ba6873a0553be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37162376b32c94843a67d2f5d67f4dac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6274ae64435089129ea0d256e1db370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c374814d85e26e3d542d85cf7d7f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8d92f4f1461aaff51f34b118d408272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862fa069ae2756e72d7c8bcc2e2290b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2b684b66d08661d8733e98c39ab8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99683fba7909eb64af0022e0dd566a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2096230b94fe5d5445312dba761d4976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e4829be77f29b2be9eb5386b8e2e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cf93be254c824b2afe6f27664e7cf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02a06d08db48a599f8c90bb9e686d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2676af4163cb4650f1c5cd5a8bd0c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491148b439ea672bb3d4b911bda1987681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cddff740958b7d47f8eaf6e44e082782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef0a57f51686d499d822e67d220f6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989c3919f15eadb66c9ed1cab5acbf184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e69f2dfd91f0eeee059a68d486898e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57210e7db3724738d48251eb7f8cfba386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e5080267ee79b0fe01efe2b25833d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7559130f902d8d22225dc68029b609b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fb14f7abf50150ca4e27c7a91312b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db564c0dd3e931f2a780e68ec419e4ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d7b029aaf62e1ee6a40529f2e172291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77ecc5a47f98562e93ee372edd3c5292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a454beb32d34c74add0fe27f830249193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d91626dc2b9872c21b668f5bab75a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ebbc798868b2ca68fdea31d083f6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d4c8ca8dc645ae3c54d745d38993b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6832c80199955ba5cfd3f53a5b77f8e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdacedef466e6dcb3f2e0b02d026da498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb531576af9d64549a6a594eb68b99699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f58e893b1e73e2676894c86f2cec5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a616c746b418b804972b281566d83df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a282d83160f7376975d37efc1b1646102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc55417266a0628c6e8ba546f30c3686103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c912cc994227da7428c62ecfe8e8e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497582e4514042463446c83dbbdeae6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19a66ae337369e2116b4fc0270d72d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d9547ccf85d84cb562d80b7660549107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acfdddefa05fd0118633eb4f83151f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a07dbd2f650744f082e54f18425ee1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3c6d96d1178d1b50444e6764b99b6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5d09b84a00e8d835c333c6242e7ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223ca334aeada923a08d1b90fc44b5f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eff17b7f189979644669fc5087831f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4d2bd3615d9b58524b22bd69ea26e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824911c0b81c14ad15f5efae9eb15da9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3435aad59046b66d96b39780e88d25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236003cad11a10c307b0f607301fd82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8bd7e74eb44392706bc43ee1c3f4e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1701df36bb4346af9d2c0f8a42ce1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f3ce53a9ade384beb70964d0e9e31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afa79941441bc69fce6f9bf0781f34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a357966589bdff2bb7ec1d5758ac6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca230d924efbf01bbba1916a601440a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00918872a530fbf4f483dc75914e62124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3af456b045b40ab676f21151c4a894125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0d19a62bcd016ac92f11630c5416a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324edab0a808660c06046dfa7d82988127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189e74d6aa401ee23a2eb756fa7d7b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f092c3372bff5c67489b67196adffa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866840cbefdad03309b5948992dc8c64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100c5086e9b01fbdeed6f2d9a8f9ad6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e3b090e9b75717fe6e4737b4967d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09659303edf4a19d53006e959675380133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80824b2792845b7fefc6b9f88b251f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a84a5b8fd3aba930bfcde5a72a9ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aef2411c811e758a7de3e796963f65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a2679811742c5b287e50d145f96a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178a58eecb802f90161a17ce9bb4ee2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e657c1d6f9b33c96eb5131776047568139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5e95effc35b000e53551f701798b8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1203804b334b65fd1007e08b69cef35c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6dbb23c525114392d00b0010b69e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d16ffc7acee8843fe46843a6c3b7ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69f98c08b18fd4a285de17a8716e8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589e75d4ab53aa7ff9e0f8e1d8f5aab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b2f6d0f95228f3e8c124f76d94bd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384b5f67ca178e78461b35ef4bad72a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b52e7e2fa2d2150b948be4666afab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bd3123631ac8bc0863fd69d4a21d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b45ef7f0c5dbad9a5ab999bc72eaba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b79351de13fcf939ac766788d0be0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ca64a082b3d36e4596c7c87580810152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4b5b33ae34a2332802219e1ec2ce5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badde9c97fc9ac4bbc282b6e2d487d94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf006e98534e2e999c7e8ede8185dbb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f903e581f1e6ef10fb88acdc8f9d30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c6c0cb0f686a84dc5898db7941e08157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d585e7637b21c3e42a241e5f7dab91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b134eb817ff30d11a787d221995decc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fab2c1d13f0f6412a9f010bcf7ead9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd53e02cba9ed26c95c1d50aae5690161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435b6a2c7ac6a045e41fa643febfbd8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217a5b647cab72f889ae1bdbd857d8f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533441ad8c97c3fe3a65c313c7aac96d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e72b95bf43f936b87374ea32d4e36165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca40052c804e477a0804cfa2f98228166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd83ced02664873f8e52f45b43e809167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8142238e48810a4176dc238281651168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41e9de451ac38fee2859c09bf2880c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296214ca706dfd1044ae006a7584979d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8574fb572b23a0c4562ad707d292b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f846ed06089dbe8649e2e612211656172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13811579664bc40822f159128ec0c685173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12997e65836e810906602d55541ebf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecf3f6529a51079cf3339b06103a56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd856c5e8ce0337d9f7f2145c77b3420176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922088eaca95acd49eccd1848743611177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041bd9827549f6e17d270cc0a918073178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b04e6576e40af2b7857865d8ac37b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a8f12f4997ec07fab8df5f843d33e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a70ed9fde1aecd06a8d761b2b09e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf113636e94a78b7caa07c4adb5825c3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4fa6c38d5e0aed9947fde07bf7458183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba076774f3159fb53f6e25fb03d7777e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867283064b7f4185cb611143bc6eb41185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bf1a9faa21a10b66d4d8a2a5930f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434265bd6aafcccfc55e276a91f0bab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be0301419ad078feee79d6b6bcf1e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c38d6f85aa178a3352706d9ce3284e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e505cec91c03e028ba388417f95d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21c4ce6cb86431e67756e0d49bf7b1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a035a49ce207a1973a5e78f936dee46192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26eccc8adbbbf13dc4e9e32cb571970193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffc2f2bd6f89062632df45348138b0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081309cffbd8ce68351418b4f147870195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e47703466da7eedf7e3ad6f3e1a1a5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353ee926ce3c957e5ae97bf9ddd9dd9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b205a9239e886610f11def78a3e00198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586090806ae7eb3d58dfa92fedd3f6b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accb21701d436a1c75fe0899827fd87200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820674110aefd4da1b7b35a834df268201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1bc32a11aadd9a56b1d9d3422acad7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907da1eb8e26981bca58fa2cfca74450203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7260c8e06e1d33681e173cc8e7efd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8fea17f7d762989fc42935b73b827205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e25c7d13b4631086732efebd5fac3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4c792958f60539584807f5d5d7555207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223330dc2261711cd582dceb7e101712208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abff7ac12b32b6dbb8df8ef84fbcbf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6b5e8cca601f2a904cabd9d5724b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0848ed54ca97291a1c08448f1a1a016211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535932c0bd04d21a7df599ad37e23dc3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dba14053005537e2edd5a2ddafabab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febb693eb6e688629a26ff930134577214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8d3d24b0a921c8468100ae7d32c85215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f950e17fb4aec3ee63e674b8ad5d3a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91013f25874aecb8c771cd30807ae35217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4085cef17aecc0772ee5e5555659c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87f6ee47028f17e1e63f4705e7c53a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97fe856edfdc91ddbbace70ae69a06220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed25610b946e494e60289a7b39afae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecde2c08354f48c9848e9c960c7209c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad653a69916cbb01e8189d81750f14223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ca522e9dee7fb4b51af8df7b0f883224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e771856fdb4b8df97911172664d2dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea907423bfe16b7e5d495a347684279226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f0b7763b79bf63092eb016e3534e98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c8647b578769913783bcd59c02928228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26275db4305dccc097cf7fe52329d8e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524ddc503a8e1e814434a368dca7916230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c520e0485939faa49f66b79c64c8f74231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f37c9855eea7af941b4385ad3543c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b10eff95d4351129877e3321e7d453233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdaf636e343e52d7335eeabff7c3dc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852a5c77844b3329993bced61883f71235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf991fcac2d0507330c32e98d3cb641236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d7a12a56dd9494d362fa90afcb2ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0d95695effef7d80a72e6e51b16d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e726671f7ce2f5b4ea25e9abed484239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70d38361c8b107ebef27f5ee368d70240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3e04916054b90c31fe8fb837e8088241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a1ba864df88c2db95701d558d42c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6572a7ebcd46eb77782d7eb912b8288243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669130ac6acd5150c049cba8045e767244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3e25b85b32ab13a134b8c8806ab69245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e500b08a072df42242f70a62ba0fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18584d7b8c84192df1488a893aa1b9fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68950d5cbb2b67cfdfec62b4ceb97dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a025c67033b9333f4077ec7a9dada249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1340fe547fccc8d3f7db643a895f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd9e2e0c113739c49dd7a56acfc230251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1fd47fd39de36b4cf2388e871b20f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b21edfebdab0b5b2f393fb06d23889253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650d4145b51a0619ba5230f5b3288ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47ef4df626bb632a3595bede9d838e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3372fcf3e59d8e1f458b26a954c7d2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efcfe3517d581a3f0f1319785a51e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfce22ff3b54319742a3739af15edf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5743fdf3ae73b2d48234d294d4efb7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb9705cfaf21b7503306f4ab8d52b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f1421483545a6d32aefbdfea2e586261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54414182e758ae4b3b2bc5ebb87f8c6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0450ffbd5b4d7b7d9349a35778d5da0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394a469cf37770937583048115a1246264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462d66125bbc13082d40ed43277d05a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6059968add51dd6c2f2aafc9c4037266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc043c5a9e04b787b357fd9e0ec8da267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8486e35675d65aa33b020a138db5012268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4c2ff3362fe2587f3eaa7789643ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a72b76884a2ed009fac61441e81bd5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61d20ad6a15a0483f850b7379581cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a93cf4b728beba012db8f66667a628272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cae6785d9e46cc5eb68b637624e625273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9655d512b064ccb174b2134ed095e46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1b68e217fd5eae7c1df6f364d1620275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c170a2f24adfd8bad672bb04736be276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fe040a6c795631fdcbccbc5c3b3fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede39b3c0171acc5acc8841465ddf61e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6815a5b4cb797ca74c8d04a3948e652279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437fa3d98572a0599776c82505e0af8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356baaa28a9e71915c9eda66e032dfd0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f778af2c9a1fb3ca5089edd0d699a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c42836ad631498394f10835e195fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03303daba5f76a75836a2e71d8e5de284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a036e18965b76477c68932f217bb0b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfb161f2b2265aa4e2e8c3cd696fd1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bafe47f67cf4ad628db757a4037d65287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef16f7ea0657534dba270731a0b0ff3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa313530a52d2f478008506981df7d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174b439f586586d6e6a003639aaa712290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb490bf9bb9e5922d867324f019c09e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8da3185aee2bd89a5d5f30b6557aa3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19764d87726d6f1594ae2c89a494ea2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57dba8b1265141703f414c3560091b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3351cebd6320bb6f9a8722eea057a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b7fb0e8a966da0cecdc67f7ca97fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed8b4e4be5dc56d9e4fc6df5ff6383297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de386bc36165f1dcf0997b80a2db72e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2419575bd70464f07944684a290b76d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6baea2c332a638dba16b14c28165bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83673ba79691abbcfabd8a850964c89e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8b917188d032b47b679aa77fe4b14302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ee58e94483f2d4c828763eb629c48303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8971b0a50ead2a143614b1033e4cb3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1b7adad349580fd0617681d342f91305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122a4ff204476411b20f805e419ee69306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef172a0d7b857a30dda1eab1e619aea307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67966e6d4f2395894ce8d78ec2fb401f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94506b438cdd76f73db0644ee7e0f8a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55323b8d7a1436848da5d785dd430da8310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfca9836739aa5262bf6d663a2d9f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c8d5f4781675981890765d57f0a9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c7555253bac6f677888fc80113adb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8aa4c32ccc1e141d940884660ceba4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880c6aafe8372772598fc505120c0b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353550cb04d51fb6567ab55e564b48e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4707f496a7f60aa5ce251d9720431a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bcfa8d7730cab64401768b3edbe33b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266bbf493226416d4c50b04f2e43cc29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05586204fb2440b099580f77a7ccb2a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed25d49a69cd3c21240edbd08a0e2c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa25352a80e9e62fafae722bee101c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc21283ede1adc6854576dee738153213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57835dab9462cfbeaa8f0f330863b3c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89f28ad7b06beee9f7313da56fcb1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713874844cb6cbd517091a140f5defa916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1008588fc19a8a42d89ec45cc5f3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301924997dfdd68163186482ad3b63ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ae529c7d3ff8b22d86a9f76df38d819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8af02ae78e0919dbd31f4639823d820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bc04b83d02d404115c4c451204d7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533224e554d3f0c851682cb945b0abb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0844c0b202ce18bb89cd31872e0b7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969a626688d50fbe76671ed135af34a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed1539bf3917c5f4589ae23ac497c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17135a165025badc84c8b0cc2d974b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c29dfb19ccd51205e1aa25092e809827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa25fba5e31cfa9da3b1f724cc3229e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b19f274187243dc54a3d76329eaad929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c625eb6058aca3fce3d2c74e1f9ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15bc44dbfc28dedab18e55dec9e52631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbc0ca6e2dc457f53f8b7a4e88acd532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd20efebd915ec5a39810af4da035033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce71624b79ee4f1309e2ccf58e7a1ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15b396c1eb4e2bd217e142132aa74135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fffcaeb0c4f08a91d2516d0b4867636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db772b57eadb9e5a1f11cbcb34e43b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f055b6c73c23aae322cf68dece63638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5fd4404b5fdca46d1010c9b7a490c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15d001022e3bfa3bb7f95a59e7385e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2c54c8f0487fc6257a42df9e2250f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f4659d1f6eb5236ce85f458a691a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb81e2482039720a084e04638409fa543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331e9ed1fafb472790dfba5e0a3290f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4dd15058caed8f3ad9cbf66721ac645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a4583b524619fa017e86809b7027c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117628b77edffa8da10eb37c24d99c2347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5da61fb5027f48b7ef5950c12e09748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42391066822e72c5c0bb8945c65bfe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114a996404fe5ddfb14a14e5780854f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eea9e7746fc7c7b0ab942cdc71e99151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dfc362f3071ab3bd8ef5c2b689c1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ea0e085e0515adb0b01eca7e196b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f53e1ba2457019c8153e84fa34a9b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac91ae907d9d867bf5d29e9aa68886a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea979cc339522b0b8664a248cb9589ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e10d7e960ddd2646281bfafedbae0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736d75faa2cfc60d0dcf656100ab57b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c32b3a58136b82d7381c3ba767f41759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7e137712c7146dfcdb040c2b90b2d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da790beb41bc6b7c1eae4a8af21bc9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a7cb39437a3c2788319d6bf7758f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37e70c4f44637294a9c6fab3e333f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff99ff8e3f13c2f07d09d081d50fe764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78120318dd774b879ae4932788fce22465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c421e12a05d91a2f700bc8733c65466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d92abb40a1ba59bedea56df34d251a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad75a02ddee270efc2b74f6b97a8be768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f3a2e79f4bab30b8266ea0cdd6bf469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365a83f9a3b178fe2cc20ad2112267370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c68e53743dc91d12014040bd709fb271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75822bb601765a0cd29535f8f84b5a3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e3f9a39b3f2447c3280381322547c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef261baa933a37b95f954696d1668f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b45b86471115490454085ba1f8d5c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0528b2e9d1b3eabb65a35b28a377176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebc905cf0f77b2bd2babefd4e83ae777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666162ae9fe51e6623a14fce4c184d4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8b549da0a13349549c97e6063860879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0be0a2a4f79f747ca67e86bd1240480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f8700d73060d1904b8190f78ce5ca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d73993d2ab10f468a9367922cb4e5382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded63b90c69f57182b2a1c8ff03b838c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb7b9551ffeca7c0339837c670801f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7e7177fc6b1e7784a4f48ece1b74d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465afa3e0a4eb5943963286d52082f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3b87f55b9c8cc3f80208599dfb3ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d78edf71b241e7ab1e1fd764757e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed27a7c7f7ca636074c8e73dd47374689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff348bfe47dbd33d9137c584291de2790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366212f5251258b427445d34f25ddfd391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a41a54c110f76b4212610baa259c2092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc03cd00b9680280674ac74446342ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc2de22d16508f6609e49683849a7ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25dcd1d8a94de47676886928edaa04995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f00c72c3e39fc3fe82a06cb64307d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf740fe8add5aac4edf86006b82f7be397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7bcfdbbc89f79f2403a826844cd1d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d31d22486b1ece19a7f127c374ae67899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308488dd25a8bad4ffb89ebd2f793af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccb6211a6f28bd5f9572b12a861177101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf605e400f2963c8227288def682c741102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fec5661ae0d13f0aa01a2abf5253eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fc89b601641b3f23ca8b7482a2062104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7be2525508cb14fe701538686e9b23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbe798170bfbd444245e44495f7fcc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b9fea1c8968be092de12e0e40cbac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ed2b8cc6ab1a72fde77bc92cedf43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba464315997830e75fcf48593d3d98d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71757b62c852092c66c5607ac168a091110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58d25170ef7e21fa529567124a9a13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05e69ef87ac96b19125739a25784cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a659f5143c367342eb0196f18e0a7bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22ad582c06c3588f40cf2a81525907114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fd8532daa9adc7718831c367be08a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e25927a7d62de60f0980fc30a17eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2d47f7bcb2a96ccce93cdd9313cf7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698692fe792f3fed382352f30d12d2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b6ea4effff21075cd6c3c82743866119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7eb08410001a6b1438bd6d44d3730120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8a17ca123b8c3ab1ce401365e1674121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa00ed8403905b09af72dfd50b4a3687122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde8fc67227125270f0a214fca01c36123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb45c55c6929efc1bfb82486689adc3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453a21f4ffd92382856852544f53af3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a176d4844f5aa496ffc2ac25cdef8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcaae2e96559b60d02cfd48721e35c0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923136118bbbfd23b9001f6adce7f50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a25cbb55b6192954edb3009b81d58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a65fd12d03f371fb5af562b408569b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638da675c51469ecc14ada07c136de1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce791ed0f3d99c3c36e59408307d47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02b0d0f31da430f4d353f565bebdf1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f793e1696447ab93440b0f48845e2db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39334b010b0d852dc654c6ffee0f2945135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79795da374d26baf36c398a8bd3939cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc2abf51ddd0491d8f4f3e95fa2b7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d10ce8da767fd96f1540853b29c0d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dbf9d1b2532d1ac180aa265449e55139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c68b28db3feb1c93ea0e4aedf35477140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825f287281ea72adba17efaad6d0f69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb36ad4d6b8b95f736fe3698426ffe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc5f070e64985fd81bd5a5a9d26704143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123c3fcb144ef443e861412f9312dff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea0f0ba9239e9b7434aa54e5c2c7e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f1129e67a616fd9d0b99d692323ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47e051bdcb235e6b171e28d1e4d85c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b429f41a344b84f4396629894bf291148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c78f3a811e610e5fea6851c69e7e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54a2d57a3f22d34db3bd8989486762150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a290e7dca13a7a48f668cea1a402089151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ab359e139830d1623e95ed1e20879152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe17c8bcdbf9ee18708d397e45cca28153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6632f6834bd878cae74d2562551d8ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf6b31bacc25d1b2eb36b2da0846cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67f908156a2e2178857b7a4ff67d5e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf675ca1a64cc77bad59ac5f8c615a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4eaeeb6359e4254f3ea1fbc68c61c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa096ff90f7ae39111402fdeeac3bbe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1074919c9afdfe6eb1c17a51d55508160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf8334dad5133461ab846cc94f522cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be9ec83a599c13432d6043f1249a1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f86b64c323acbdc71599db7c9e9ca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdf21924810102e4f30e74ad0dfbfc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefa3d218e71859b0b7bbe63cb6967f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfac4876093536dcfb005e07f8896ad166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0623607f44c72589041f216ece857e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983400c4c7ebd4bc3cd112c1e9f16faf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ae4fbcfa5a4b51183f0b62989defb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18929006bd0ba398b224b39b60951d52170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23fe1f8b824a8cb13dfd95dfb288bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb85ab4255d3802e9ee72cf1a107d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef19846a0826b1575fd7f826e35cda173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc10ee0cf8c149d90a8295fa869c9c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea308f9260b9aa3be08e64d68a0856c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f832ead7c25c1940aac46a8fda2ebe5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fa2f1e4b8466994fcd5a0f7f0ecae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee56098d11e8a87133638acf8353f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09103675850d1704a3236c29e36944179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666832158b5a6decaf6512f99574ce5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78017dbe701ae5d48e93b3498a83cd5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560914d64af6e430cc4d3b1c3dbc853182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f8c86cea14679c629dc1d3f04ed34183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17a67b999ee083440f6b4a3f8fc3d7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc1668153aa13f453911e85e18f7ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9afcb5275d3deaf6dae0c77887711186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a46fa72d9e101942100cbc4140bedb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a56b8bdc5799c5be51ac75a848b21f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee97a947bcaa2b8c7e233c867b2e02189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daef6f3c1fc2cef1a8d3032f1ef425190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8aa8739be864f1fd1b2c91d2dcd8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fd91eaca6f6cbb891feb22ca43a85192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd8e64b77aeb0722a942602de8860a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76304d715bf8914b9718b507487722194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf96593feb887f362664bc3d123798195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc8e6dc0aac01028393f45cb94cdca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97251fa8a9791256fe3725f74d0d1ee3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f53925791b3488fb49bcc8f1d8b49198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07965ddc9ae3c07aca27547fdb2c4dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bf14f8b8dc1ddde1077b98dfea1eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1534b37d78b91ca5072f83f835268201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20820c580193ee63026e18d27193493d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482a279990d63a0743bb0e705b326c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b82453e1be4b018e8103fde2888093204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87d0ca04ebc77e34e436e7a2c374bc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9257fdb2e99c0196e8bf3859abc4b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c0851420ac38d38acf45a2d8ca21f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1fecaeeb46e642bac943d375e5e1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50c94ad246ad284c709dda73e4fb3d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55b52dcc0427e72b18e2606a910a12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f025dd614cac15bed6e271c7afe95211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675d2a2c3410a7b7cc1439c530eefda212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac29dd90b8b12919734fa3460aaa0a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd692c1573588afb2ae896358064f513214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f467882516c936e96ba567116f6656215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1864ae816b04c8953c7f92cb3f66c6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ff7a25479fdad9e5dae5b161c5be3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c467f83e5fa06592931d45dd0b5153218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28886832f81917ef9c007b3930f702219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53196dc441f70d3da1709222a1ca9c94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc04f1492942ab436766f79323ef301221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01428501fc084856368e319ad82d4af1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f29b8f507d480b5ed99356969e586c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9e623b306709dd861215d6f721bf9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e36905a0c2ab4e8c218d3f57095283225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a601dbd4489d6f2ff4f40af9da657226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8becb8bc3d27ba1b8177b53325573a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690b7ec4190fff8e4d171aded3424eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278ad08238449b38545199b20b61e53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baac7663c49fbe0a9ebbc10b81dfa83230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f20a452ec62fdfb49af9fecdc29573231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09814385c56332dfd801889fe835f53d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eacaf4c1c73a59836e267036a1021f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2110e8237cf6cb910a9415314d8073234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df35c092e8f9418eecf4d566bc6f82235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ef6ac268fb27fc90029e8ae9816dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb75668e5dc125d82bf057298a6c0b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d9d4709d130106599f6a35429ecaf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6718c55cf8138d6c3ceca8a732405a0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b791a69b29eaec4181520082f9e6a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0015cf859d52ec93346a9d409bacbf3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ea72c74562d3501af1add71cb0bd9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f909a4723c2373e5dd41c701325e3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbab0a352faef1cd5d83c26fcef185244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499303aa594f0a660c7880c96a6a2e14245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d222919d016e26d193f2c9427a79e2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8059b4fdcf6b117ca008946b49d2eb4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072e22910655c226b8f788cc67f60cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460754a1f5aa8807e6b48eb3cd9ddc96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de7467a1320ba2bc6d5c4dfe06ac00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06e5204f4ba1cd977c0a7563e52273251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c852c65302110e274a8b9f0f54c248252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652fc48a5450df4386cebd6642391c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d44582be6a755151ab0d96203612d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a053d0b1192b2a59ead117073abd22255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18a151572998af2ca53908c83a5c63256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaddc75f2433886c37045178509015c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc85434d67b4caff56a78b5cccea58258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32026bd73f8d08b6bf9b23a8b5501e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344c97dac96e7c49bb15e1d550c8ae2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b8e54d4ea815d61f1274c353e5da2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f348deeebe075327d94398e71ffeb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2e284ee7b7f8eb0ce48455f11bc73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1288cf8e1c99c1c75933e5ceccf87bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044a4620a2a72a0ef6400a808fb1738265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea279b2790a2614642d13bce96f0384266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1b8095dea157f8e76b8970e1fd2ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a408ace4b87e1c378b67b45a8f1238268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee007a1aefcd8bad3ee41be29c4b2a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d50879cb7831335e51a560e3a02a2c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38482bab694abaee30c504a8970b232f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8057c9046af3cc376dbbd4a2dcd98272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027d599f10fc531a6017009cf38ce1d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423d2a30b88874b0aaaae1635df66b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359235f1b3670d21ada89a875a873062275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509f86077d06d73cbabef7f7a85df38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8af52826007c1717f126d9363e8986277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f6c241676b36c39ddee2ec2e654a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c92f8079b9257d2795cc0ffe46ccd5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789ae5f54789cfd953432fb6f514b4e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10565a5371e4eb5b0614a258cb35ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768461bb55479e8770b50adc7de02b9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eca85570ee7cf6b5f9253f7d744245283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455dbf312f2662dd85c5020e61b062b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61065f8255adf95f8a909d71cb83f06285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9699fc4cf1ae0f96200c97e91a14e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9262d201ca0e49ff990407760c6f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3de87ddecac4df3b5343537d93f47288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2482,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9968,710 +9902,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
-        <a:stretch>
-[...658 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10212,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10463,3442 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18148</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>6.7</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18180</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>4.39</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18186</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>12.52</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I42" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J42" s="0" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I43" s="0">
-        <v>6.7</v>
+        <v>12.52</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18185</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I44" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>134</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I45" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I46" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I47" s="0">
-        <v>12.52</v>
+        <v>4.63</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I50" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>10.43</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18218</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>11.44</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18219</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18228</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>6.95</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18248</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>3.55</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>17165</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17184</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>25.85</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17185</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>99</v>
+        <v>171</v>
       </c>
       <c r="I60" s="0">
-        <v>3.55</v>
+        <v>14.44</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17186</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>12.36</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>13.44</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17188</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I63" s="0">
+        <v>16.59</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17189</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>4.44</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17190</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>5.27</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17191</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>6.25</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17192</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I68" s="0">
+        <v>8.779999999999999</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17194</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G70" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I70" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17195</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>9.17</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17196</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>11.62</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17198</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17200</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>11.21</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17201</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17202</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>204</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>8.91</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17210</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>4.86</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17212</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17213</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>4.29</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17214</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>6.54</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17215</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17216</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>7.56</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17217</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>3.68</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17239</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17282</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>5.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17283</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>256</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>3.56</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I88" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J88" s="0" t="s">
         <v>257</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E89" s="0" t="s">
+      <c r="F89" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="F90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="G90" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I90" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" s="0">
+        <v>5.23</v>
+      </c>
+      <c r="J91" s="0" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I93" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>272</v>
+        <v>131</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I94" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17400</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>275</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>10.26</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E96" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>276</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17401</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>278</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>279</v>
+        <v>40</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I97" s="0">
-        <v>4.28</v>
+        <v>9.15</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17402</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>11.78</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I99" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>283</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>10.02</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17404</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>18.45</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>40</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>131</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17406</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>20.41</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17407</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="E108" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>19.66</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17408</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>3.93</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>275</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17438</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>317</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>10.14</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17439</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>8.92</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17440</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>5.13</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17441</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>10.14</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17446</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17458</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>16</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>15.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17478</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>16</v>
+        <v>317</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>6.97</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17518</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.33</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17572</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>3.87</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17580</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.17</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17581</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.68</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17584</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>9.48</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>18259</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>43</v>
+        <v>129</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18260</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.15</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18261</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>12.32</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>256</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18322</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.33</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18323</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>19.21</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18334</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>6.11</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18362</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.68</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18372</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>5.74</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>392</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18373</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>11.23</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18374</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.5</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
-[...36 lines deleted...]
-      <c r="E147" s="0" t="s">
         <v>400</v>
-      </c>
-[...235 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>