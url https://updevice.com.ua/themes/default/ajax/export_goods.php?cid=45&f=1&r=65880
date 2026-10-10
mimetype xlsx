--- v0 (2026-08-17)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1102,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1187,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e9e105cb35cf94f2baff21f3a32b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ebcfa26f55becc11cd951f275386c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629de11989ccae5f6ae9d07d0eddba53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7773b76a78722545b128dc049b02f874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36296bc7dcafa2831491546ee3929ecd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156f3eb26f8f02f7f08e2c069785b6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130c347fd58fb0e09b62e4b20cbc75a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa87a2168f6a413b75ef306af6c57f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb83650dbf48164e8c8bcc8e28c06ff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ba7390cc5e3d3fe3f519c61fb069310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7780425c605d844601431c12b180d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e0f9a2c67a35630fc89869a2027ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08823bec30e6363eef303b0920bffa3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb74f417959169fdd40c9dc7cd0962214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a034f113a3d6bec6c095a550a38254515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6e67d14d951711beca96e29b2a9d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86110f48d40a3a4738b303c53aebf9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e3f9e3dcce8753cd203552cc7741218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bd1b2bd37390deca2c820e1f3f16c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc59b06eda70598376e94ec428fa4a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a189545f7ec48e10ecf9ebc9922249621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027498eb8c3bf1570abdd76d763948c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebc0bceecb75107e9cef23e64b2e6e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03696cd96daf56f53e8bc396c0c3bf424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac37ca38622a01a8f7634656d5ff06825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590246cf476e1e729bec091fd78bb4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96086db2fa6ca0c749f799e08e739327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfde1e7b7faac22b3d3c342ec1d6e7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dae2921443a1e2886d8a28b449a4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370dbc687610a48b7c989fcd4c8861630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044c08dd0c0b87e99bc14e1215f091331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d148560b1d12614d3930df0b3ea3cd232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa1c082fc55243b8556d52ca7766ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cd82ff01beceadcef0983ca20067234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe782ebb701a827f647934289ecfb935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199849abe4a50326d152807f89a663136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffcaca01e9d84e080d30af57a1660837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5da6db805741e4e1391959f925f0ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de07f6e574d0826734407326958d5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8566418c555e106e8c0a7cc92e10f5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11861e3c23faf721dc118141c539676641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef22ecc433c46e2d815c843ac7b3db642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2098dd93c68239ffa92eb73b868d2f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976ac6e955f1997c69eeaa1a535d60f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064ecdf3d0f8f0e40ba01bd5930bf5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c212a891a4064d55c79d12dbf7ea4a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4fbd23991890b519045c0b3eb38f0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b6c306433dda2187b35cdbfe4d5cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c737591c6957142622186fb4ccfc8449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844beda6fb7679ef89c2ea6ba490e55b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1dcc256344a36d263d829edb9329e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dad826e6e384829eab22055a79ce152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7fdddc580020b73db883783b84e1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945e19bba3230a4ac97de396ba31842e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b6d339d9490c4938a14e20b4887fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c4f343679ca4f4390146706e00f9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e47dac44d4b6b1aeccddb6ee0191db57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950973f91b56256366e98c7795e2efb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f09f17d3172847d3ef455847d1d2259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c3c452066292ecdf3fd65a5a6590f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdcbcd7fa760b164f5ee033a420d7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f609605512c9377db8cc51d5460555d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501cbaa152bb16ddac8c610857d1e5a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3b13d23d1b7ef8ead1b55b71e760c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2599f70308207a00dbdfd3f87365065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95a6321fa7770797daf24ec0395b3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391af51deb75c62143c56ff50b5c608c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4552cba706c69d91eed74693753de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b1ed31163ae4ab978e5ca8764c91169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cb082c90e016773550fdd2b6d23a070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898278050fb49118c62b3041e95df9ed71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfefeb2524a003eb61d42e3ad0751672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847a49e792acc923645ffd5582f01b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a947930a226debaeb0e476a723a27b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea673d8b85b4827c4c22d76e662cc7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b91ba2db6c6f9f5c406f3f2bc599cd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9c5161ec4abe8096ab9549c319da877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779349e3ac2922ca8cc529bc8ae4b83d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54e9a89e88f9d2381a581a7ff0183879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acaa803d0e28b28791e4a19c11d80c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df45ddf84c0420716396c1695c7052481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcbfb879189777fdd8fae636520ed282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc87be4ab453b695c5bfc5542a287db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fc3e34dfdda57a16247cf9aad0c5784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1665c6e64840a65427fc3742a39c8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c768ba329878708f2c6d28bba6db086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111daafcb6be79e166e117cbb1a422587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e4af11a2b308fb707ad77122280d688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c411ffa86b54981564a2557e6d5752789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4927fd47aa1c2dc28e85eaf2d792a5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910f911d97213d52e7d074d86bc457e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1155afa1ae6295e7df88a400d38acfc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed07fb6e83bdc606d91ad65ab88e4ce693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a23937bbce710633d7267f42b1ff194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c448c4217e5acadca584a0bb1e50de95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ccba3c26c9bfb1a7935edaac37be296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d06ee37380592716d905c869f27b1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1caa200ee7793db547cf59767d4ec298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8992390a636d0be4da24e5cf23a2ea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c709a7541a5f2a525dbd2631b593d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c26d05a51a5ff5c3c491deff3c2a2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2fa8e8430d4d8cd29553fc3c0ecf5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d0b3ba3c815936263bd23d118833a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad09f87a63e356fed48a63fcb4c83b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dd3fc51885f7c83b48bef2b5d082d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fb4418a96cddffa90aa2c912b6f4d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64049a637171a9237eb69ca97f5d51107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca93c207e30056e7f20fd29a742ec92108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4269b1fd971d12dbf2cef996c6fa24109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f466e418e21c354f96f487521228033110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24ad252f4f0eee4d3b55448bae60b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1f47e4d9968187883b61afbfff6ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd103643336ffa2dbbbaa179cb855f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f549594406084f880247ca09d4ed61b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4d0fe6c7affe18e8384a15a27e1f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6589b015aa930716c7c7e2e4d4ba9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6496edf5bd8a03510b4ab64cf634e74117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72436244f5858c2d3b41ca6ee80439c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc57459d31f1494a04b343cf8687cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e6748b0c4ed6cc0d9e53d4ba09a88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809116d7e32b1d0e713f8203e8465c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67e26ee1408b4088fe6bccae4a6b61122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd0f3d59d56427f1a359bd49df7840123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cdd2ec4c8bb8acc7219bbd5268160124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab83e7cc94a6ea4aa34bde4596ad90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d4e0389bf828d8014f5e4c2f9d6aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6fd303e5782928ea62f69bfc7ae859127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba5c5e6c418aca83b7236f426ac596128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410610ca0820624f93fabe4dfccdffd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572e2c0c6add6ecad6886e3cb67038f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754aa251a5d9f933b304bd6b0ebd631131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b14b0fd98b5d2441b11fdacf7034a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d949033a8237c6217463cdfe59dbdd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d282b7b74e89e03ee94675352bc0cb8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a7a70cde38089bf3be4c11995bc98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea881d4f34fe6cb864f0a3aaef60c93b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bcf7e40ef94c5b22c0e0ecedfad186137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b79f6b65c96d9a5b416f5623c8e62138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67bfeac1cd56f07bf62c3d30ea4953139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b13bde0fbdd4dc01b87f37acb803c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd12c0874e31c122816a69f485401de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd70a0e8ebd4b2453e962409492c779142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e296c3a1a003acbd2da7fb52fb0a55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ac4f42269f1afe620aaeb03d592f1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c0a1ce19ec29ead0c5d22743db5ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8329da860558a48d2f75b8f6e301f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1319430d67c957cd791f4fa62bb323147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d015d0084c8ad33407bbd3411b35c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff584c8ade8695e0ba5893f619a7d05149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b260f678a1ae6ea1adce40d7214a859150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8dca7f05a25a6d2346279f286c569151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337417ab282e6b5d6e7d3c3111e4573152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab5dfcf7b30873f09a58769b5b7d18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95e47fc4eea085849105647ca999f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6010069d5ae8c01fb87416e305b0719155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519b65fa78ac2c22a2fb34e161a8f16156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc8f4bde9c21528159cbbfb54f93a5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ab730c11ba29420ca0a32d396471a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b69d67690de866951c1af5152b650159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d09e2ff078f7bf6abce04a23e44c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ae95f934d14badf1370052ee15a3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a86d77448f66d30aa065b33053c419162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b43ae92a316d04eb3f7f182716121e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6131e24b09bbec215d22eab8ba167ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf629a0d2d22a46e225fcb6df747b979165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a68310d525fc2c663fe57a0c702e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd1b1063cc61c4c8f941b09adb344a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f4e149ea7f3953479e7760de1a585168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdd11bec74665a6102bbf51e6790a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe30a4c7a8aad3ee4b3487492d385a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f4835c18acf6e04701517dc93616e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0f726ad83c9502dba925dfb5f7413172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4916b507d8f83a20c9e670b7b4ae7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed620a26ebf9704e12dcd5c5cfd14256174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ba3b9f10dc20e5cb0a000ea2f860a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538be3347c5c2c2fbfbf3930000e34ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91de5d77fabc7185370b12c023a350177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2f45d12f7e21cf23792b3ff8d984f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fd34db62f397a5ae4d316db7d08fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0d419d437c1e6f94258debd138740180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667172275bdb2fe46eb75dd54fc0483181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accf1077bd86c16bcb907b1f8119caa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621b81ac049b0246b03791ebabd0ec7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705827d7deb82e48c17622610cd3b785184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39a7f402f4aa30e9bcb6d92a140bfd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c47c848bb4c4583104c1ae2fca616186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5af829e0d9451515a450b9cf3b4261187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d89590ed95e052f1e8cc7c60bf68d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cb669b40a502b2adfaa1f3fb29057189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02903393d0b876ab39d0652b47ba94e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2330e5b07b78f3e85c0add14eacd4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04a0fcd9811e55e288f9bb79075531192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c98eb00676a02e428e7fb72598b33193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cf5435b2a607b533d03712f640573194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e89b7efff2d039e2739f54d0d22d2a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45aff42a40d63a3dc166a1a1a6bad6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb86817b584bd261f0a0ebedac9f77a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d4b32f2dd0795b3f936b2374c09e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007490a206f725187ab14c9403729a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559cc4ea216d1b0ea4e23649d550ece5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bef69361f75d382679d3766235c88c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34064653f31e2adb450110f7a3e6f723202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda5b8d21f5d8705388f905c13b03b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44e267669ddfdf313d1e6fbc8ab43a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62ecdb3501263ce3148497cade6918205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff6a1a1c3e7ff2b68312629758ddd2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53318055da3d2567538017990ed53f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e15848963f064167c1aaa8e708b1ea208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe743e3144b9b7bc3b1737d8f5f7171209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ace3e87d62d44ad0054184e966c20210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd838e599eb14bdcbb2e649dfb83ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14e691d2026fb556273774f0db162a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cc8e0a7d5ae7725570ad7fd7fce1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8a6fa237e0a61f0705e8aa1f621b2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4e86cc2b178ee449ec7cc02ea42ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd3967ee9075fa655baa94f80f1894216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2273362a8dacb85e73fd5d8fa3be29217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868218ed05fe930e8b900e3281683935218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621b1a1f33bc4a08ca49b8176b9ff43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cb1ec798448289f486c9c5f6e22f4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea097a0b69e8e7e0a55d4f29b8675e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd058f0b4a63dda6e4543ce41c4227222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da906ff164bf14555caff9be375afadb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8955cc2e2380113bbe432a9db0e26224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e821b04303b35bf9f9535be71b38c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be4dbfc9b6c155fcd69f6a5a58df2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea1e88e92540dd350a9a8e39e31a25227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5087ba5f78ed29b98ca0d550f48ad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ff5cef1edfd6c07eadddbdb4bb720229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a669e5283f6c1eddae4045168c823230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a337495d7e6bdc76b18be52a7900f4b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5088276170b9fe727dbec96b2e7cbb6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773e4ed8b2af975194be88065592425233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f3305584fc956f762ac7972f98223234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd402c7bc6d11be0c087a30cd4e115a3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cd60ec4b4291c5c8786ecbe899633236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987343adb68365bae2af50236e7d58c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5c54dee9a3460a770525f553807d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68084994a7d5e7cb0d03b51cb8ed89b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05246ac303bf575294ddd634af5d8c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa173dbf22a736b7a278f776bdbb542241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9731179aea76cc0376f1f7ac148faa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceed6b77372989c9c3dee52a987d6ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057569db0b5272e59309aaf5ec0d6f9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2f81726e3ca8dcbfe74b8ae0b334a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494e99a150580a80d671be54556a235246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02acc18b8f35d28acc74f674bcaf50247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe92918f57606eabdb1370a58c4e56248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c9e39408d1b2d911265af7d6cfebd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61c4f5e1d9da53cd92cb33b201e714250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48783968573f90ec519b7e75c307029d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f62a9e98d826e307784341c6345d28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae0e726c1e71941c8527bb44c3701c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982c29aa5126b167fb1ee56f96eb549254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce589a41b11969ee475f36397db3e035255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad892bd4a8658ade00def3c359dc31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934999d03f3aab4babf370464b64a754257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c6c9b7bbe15192dec3cb2b7fe5c1b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd326936a456ea69b96908e1296a57bf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073a2fe87ade3bdcdbef5049186c9ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a265b7a02622d404cd5ace2fb1058e2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7fe425802537328f07e3d8fab0d7f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058754296b863657d96fd0e8f9f0f64263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74660ebb8566fecfa924917a1d752293264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c56349776f88021890927e486abff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b27bf7357d7a7a6dc6946051b735a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11969ba7d5f85f96d62cf2b9e967e74b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c866b55a13dac7f1aa1d16a1ce19274268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55974a43ba393948f1a6319b2b270ac3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdede50b8e7c12d61e2ac596ff63c9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16812c8db09467a7fb1bb590a223bd6f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8aa34bce208d9dd3ee97fed52ded5e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980e4e8d7e826342a6dfa881e7cb1b5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975de5f4ae39b35c943d9df710cefc6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d795d15602ff14f467a06244fe987275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99487a561e1be8d73aa922350bdd1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbdf425e84367727d5b651051944cf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dfa378c84364cf33441fdcee8f58a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98219cf30a5742dde0ac8b76963a9545279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c344d60ca579acdba13012a9e84a259280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b1668a4d152c36f76c581c3044e95281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878806cf242882aae4fdfa803ba0dc88282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c852dd9bce22b115ac37aef69f0c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10664ba59a8a294ca5a8373b988af0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60853b42478301d8e7d01c16a8b4620285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721155c984e98b4b5bf49586a76e997e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769acf1f7e57504ad72e1a536f4a5a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f18a79b16822eda2f87184bda9eaf0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346d579e814c23f48f499a7e0326c10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a516c6343e192c447cbe3b194fb088290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ef867bd0c50869e2c623671ce9fa5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6a8f265dda606a57986757cdcccbe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd0b958ec93279e3d3c171f6447abf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fa7f08407a235ec4979fbd441da23294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d41af01e8ca95aee6e09aa65214445295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b204fa754c9b0d5de4c5a37b8c9834296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2e7281f4992ce0db369d3024fa13a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ed5fa23cef405972f8d023780cc7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c07ab6dd6344e75274d1b25e554d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463278e99cc81cb7a66855bb81c03ad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d1a08bb4417c07c809c76a725659b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7988bf19ca774dac1b030c4a0b102ebb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ad11d495f3e719acfb3ded6310de8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96d3c7041cd74631c092911dea46b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749eac66158e668fa83e2a3e4d22fa99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9de8bef0f0c445b01f003584d2a97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf0741d4407ea82ba9df733a257816307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2155bc99279b0edbd11787fdbd4fc20308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6dd00c0786bfa1e7ebbb140568421309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301c18ae4632681cb94f4737e59bea3310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f970c3698671f85d0f6ce40afa31a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c438eeb7835be54b196240b907ac73d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ea48b470abb373ef130890fbe92753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e431b815e0650e17cc45fa32bc25a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777c22510a181dbfa662baf3220cb585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff6e8b3af01b47dc76a5b5715d4b4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcc59ea05125acda0cc1e450dffe757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df98d3a9fcab758427d48c2f39168998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51244066a4890f2f766a6ab74cadb1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b202668c71d830c45b57a0f72ffc210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d014fc78c2397eb96b930d28e2eab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d33c360c8f5d07f3d9cb80c9b0723412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671104a942db8b4321d56bc546d251213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d23e00419b1483915a5eae3e7fb0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98db8531872e2fd0a1d0a23c9d4c2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc70ee7f3b49fe9565dbb5bd4f803c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ae2c0110fa8dc56dce51bf8e260dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306318c08c1b893547c054f978655f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca11570b5d25d234a3804e09ea32c8919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f56fea78e9636f73f40c696c2d32c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d58928a23705f241948f64cbd1ecd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968cd13e0878c6a78f7164c08a31dc922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d77865914b066adf42d9115fe013ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00c3d84c5236ef2116b245e919d45924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c068293eafe9cbcae5cc471097983b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5288d26c298fe71bff3aa41da4fa4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdfbf9daa5f872cec5f0e4e4cccc6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb295e6ae4e3bdbd74ff25eb1399fc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95455d10676602751671d3800d462029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4ce80eb073029dd32a2ccb171989130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25785b18a5e587fff25f980779f4671c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd62d3574aed30430883a0acfa44b5d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d178d77662c03d50a6ba3c9fef8458833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130114a9b26e33ea1b844adc38f3666534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0faa72c61c83e66a6aa0e2b6d8c4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256ddc63c66796f555fab6720b3963b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148d79a9c2bfaea10138e0f422082a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a076a56b8de28dceb756e50179b371a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a77ec08a22fd7099c9f8c8b84adc0439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3366321ac89b1532d0191dc15e96e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a716340fdc96c27460bb6a4866de2341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca362526fc04c21877297fa30af57542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386f5879e68590dacc49661e12af47d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bd9e576acc693429d2320933de2db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3d3344e116295d7bb772d26e204ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70971eb12ceb08d81d1da9c983b85f4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93224f7286f3f9e7b0baff3ed93afc3947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54605dcd4d34e3a2573d4b628274e0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9697100c4dd71214528b80d58ce3d249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284746bc5d0218cf6d1bf7099907aece50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c86659e2d7af3c8e23f18cd5190d4451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ce27dbfb1aa3971b96c5f558ab48b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca86fa4885735d9141fd7c1fe16cc253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0490a790e4fc48225ee67eec2df61b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5fb54392cbdcc5943a555c4dc9b0355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228c3f45e6dc7587a7084acec529d8a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ad261803e38d8c62ed77bf281ea3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e9f812dd85833e0929441d78f290758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9290d9c77e9b08ef4f75491c61c2a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031342cdba9f83040563be7b85e7fb860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6506f4cdefcf8fd7087568ff7a7019361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b5818c7cf7fc8a12baaba49b5c21f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929c4caf80b3af95d732b420d8d1db963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242207f857f3eef6c552f04bc800da1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6395e5a6d7aa361fe5fe8a674c32265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727f6593032139ce5d725f6dc385ee766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d135a5c4d99c7bf2b5011dc1ae84467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366b12fd716f89539349ebf11f1165968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042383342edd7ef5ec642d67d2a042c569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336ae03ee6aa252c5765cef43414a9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b426f45380dc9c943104d82d321e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe8abc841831cb8b0b5f686ec969ab72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98695d1c8327c606ddcaac4fee2d2c1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957ebef92ba553172fd3fb1fc70b41774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67514cd3d25ad38b17ccf170d6d0adec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54b3aa81318dc40038f50c0b549b7876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284296e75c1cd6c0bd9b4b878003f1e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644e469638dc5fdfa3bc24e0de3686f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a9f99e73737f3a80444757edfab0279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e299d294002403f65efbadfa7824053c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417f684cd117275d2fcfe9682cae3f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad112308a5937f57b49a10e10d8322482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e323120fd2ca8e7228adce4c3053c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5cbc7f6dadee4172f947cb1482b3f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68494bf10102856b6e48a423a3ef6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5a32cad01575213fe9547f57af6f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82c3af34560540ae191f4eb61e5f1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca1761862b4b420700952b1edf9f5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e464e315d6c302205168471976f1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2995d4d9e009077fa9141c93c899590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13558e1c35cba728d70742af17e6ec91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85daf5066c237242692bca1d321f8692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b0dac2971c9924d8ec5e8a4261e7b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ce6aef6bc7f024113206d28fa77c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d165ad3b53acff9c28ad583f16de495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c57a997c2b55959102d0e4402c3d8996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6461b8234ed3f1760a71e8357c5393b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b63d6bdbe15c74a1b99089420b375798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e2cfd49743ec60cc5f56cc1fd70f399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649930678772ab0a70c664ad61cf156100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dc01c1e0b6009935dd2d1e91f2051101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa3920d94b8cd334e6f82e8c472073102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c223ae20cc4a17546c854124e3f6e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9d4a9c388b08743730b9afc8582d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce839901517c19678d9290714aa73b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e7f7363cc58755dd6dba8fadfce4d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95eebcd5929a381c7e86164718ee4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b164214483b63e6078747f6a3f8e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f32cfb1dbae351f3834443d6affc2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d6dd37ba996d2442c619842cdd894110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59008c08b9279a6d948fc21e495730f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc1add4a2920476803c4d84763ab0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a333ef8188e249688e7b3a5d928f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd6c1a88c213317c90efe37e9a57c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4de7961174ab06abb1cc7578390004b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4530029dad61e2a845c17ff285e7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8c5123a8a0bc565653d38c5dc8d79117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72192eb456295e3430cb05b9cd613729118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5b7eeb9fe60fc70abf3e29aba2685119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52dbae0ecaddef80fe1fc01b202f54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33982695d15e38e9079cd47a6007559121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835be38a699d1989af37ab7509e5d78b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e258e1c05a5b0df2067712dc778c55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3846a3ebdac44def1ac523b65a79a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb286d139a64a698ef816f7b3d9f821f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c83cfabf8a4a1879b927db67fa88c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e3695a48bfb04e7e754247752386a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9fa4db8c725b07e757b5a566a0186128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e65d17d498259d65f6ef64ba4053ee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb8cf7311ded5fb90ac8ff1e84fd5a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215062e3378c859b5478f0b911f5b58d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac8edd8fa228ce76f3a4c2cd9fdb96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be4c7749a4af13ab428110e7e4feda133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb65aa8e65db487fbc0238df320c6b9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf506039360f0b1c7514e6227989bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d6331d845da7b311e1d50876f06bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4b599e4525e131ae78791a4fe5b8d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273a698457c996520dc4ebe4952f287138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422d05c00252cc680b7978f3a71e243139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628caca1c9eb8903f6689ad1af7bcb9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac06b3465ec906ce3a28f7c3d4397f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49ff2c39f85d89d5708d4d1ec85765142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e62666326c88c9760ded8199c38113143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab934eff40f93ea5a35b8395969528144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7725d06eb4e0df31553a428fc2fc4f9f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3357363f17f3ef9872b6abd8757ac61146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cb925bd842714393c6e7fbcf60951147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59000dbb7d2a3d3be2cbb3851c30d4fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43a1592b50076369f80c4fbf83a645149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10a69ff1eb657800622c8ac630ffcf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbd3f586b3ebb89f7a9a1ad925fab5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28ffef1b439fa0d3935cb51690f3e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6983574fa9ce704b81074e31c4a4a48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f43fdda28c71f87edee36283fbec44154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89dac3d5773b8049438fd9f7b81e2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad88a3ed8df3d9f6bd3f71b0ad6d75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7ce9a04cb07990b21a4e51e79d235157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7cbb05e3a802916846408ec958685158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2046f24c5984566221fbd7b09336de5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8fa92e9018f99a9917ffcde95d62c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8659ca8737e1b74bf7082249f043e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9a40eb358baf8c1f1f47e792c5e97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770dd30f7e7378588ee530ff6f0ff89f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7dd68b7e80840d9e9002404375021164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dec58b1ef9d2a4cdf5b7b1b09ab7c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a3ca769d84018dadfc67e6b740207166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef876090907855e30c283865504b97167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1928406851555b1124875b3fd52c50b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48306d7bf7a70f8926e5d6218928aba8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f7c647642861654f75fada6aff6ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888fe9581173a7ae5327c41e9062ffb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02061ddb9d42a48c04c1e2e78ba7f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da89a77cd7485ff09426e0a70f997b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81476136a21c1c4b0253a64b9e8f54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e84211cb96809cdda3eed14db59e2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a2b56a9b0c8e7d598b8945a3a73c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5277c0aa1f930774149d0953b13312177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727419cea2208164901ff6f4ffd5c67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae8822e06b1abbdf3c3f46752d9e29179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbffb8dfd47f406ee601ebf16bcbe0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fb2a72857e67af525895a9aca56ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd731fb43e2cd19a1a0ce0d59e601f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac10fcc80dbd0c1180f4fe8387b8a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ced06981c13320389c0a6a4f07d256184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657d12fa3994a8da411240507791b18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60798f6d5123d21bdd9c62b013f9dce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf2066ea9463dca2ec15af24cd0af3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138b527dd08fd58df97a07e405ec271188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca916aaedd180d8bdc7c89dc871b7d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdcc514c131bac23adf44f5599632b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4493f76ac7b4f6b8add4d27a6ba9c7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540f4a72eb2b48c6844b8273bc38ba3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606fe1354c63ea6a8bdf294b87ccd6b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779459f3fec434b54134b2da7f6f7ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f923a21271772343a90ae8bd6a54a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94644c0bd9a8f7f7cf9256331ca9d509196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3133e15b64494eb507b98fd34957e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631b6a828133bec183f5009b1d87794198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4720f7bc07f4459ee4722729509e96199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8debf7fa0a3606991548565ea46d89d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008ebee24a2dfb8b0bdeea087657cff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb0e6ebbcb6e6f7f26430a0fc1485a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf9b388f9873625ef2454547db8f73203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bb1fad3254f20dfab68a86edb470e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2c5ff9b2606254bdcf0ee0ca275fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be153065d5b6b095456dfe01f006d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a13b62fe5f6cd8a3c06e1418bb013207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00d618a10535bd2eb908f518f07659208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359ba6a099ff44ccc48640350dee008209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c3adcf7dc3e917aa5c87a654ade1f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064db33a45d2615b2233bb604a663aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10230c38c774c24970b81f1f21c2c9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ec69849213e64c578ea530ed12fb0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656cfa5a94e8a890aceffd254c5bc61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96512c952e9ec5103df7ac236e0ae42b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc696fc0fdfec10e6e62dff296d81730216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be7bd2f4f5768cb47ef9bc90ef20d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1aa4f5a13630d5e1c7bc77f0fab3e9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488bea3c7945500073aac1a1254885d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38f17c2aae180c581831005c8e4904220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72e0e8fb2239e8be0d71a6c5f8ba26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7b32d50ceb2a1bd19ff53d4663ddb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f85f13f4c4e1727457ff538a5b0748223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbecc49c4bb1f810c9237bc577dde5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddfe40840abed26410be86e2d06396225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032afefdd102c4976195bc45ec682498226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfa3440891990b4b0f572319e1de89227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0c882a85302bf0336655f733d5573228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f076facf9441b9d368085efafb666229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4dc4fc339550bccf489a0dc78a07c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252326e1ec222cc83c98b21e0efc456231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7abc3697bbd1efc73d9af371bd6c6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715713e2851ca4a89b12fbfd77dcd5db233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba78e8696017b56d6b4e7a0e58e5535234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38439bd421ffcfd4e71d59591a2dee77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123cf12d59542b5bae8526c8df305f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2edb6cc5df51182d6ac6f396ddeab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c215478c6c2f5182a6af7bc45f1f26c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796e561c390e17a985d6767c88bdd26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06931b5ebab2a1b9808fada7ef65c859240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7023795becc838e44f66a1940e38b7d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b6ef2287c5159871b97692fb075df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92762242a59c05c8327ee5612d50853243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6cc13705b18cae78b3d7bcc6b55de8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58eb77fb267498091f63c7513a3e00245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa94677aaafccbc31282aef74134d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7048cd31a543c38d4812e17105b2466247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd18f0155a198508d8b31d31371443b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2058ee803504bed4dd07e4644e5efa7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce009ff425da20e5a1cfddeebf430b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e859dc8c686ac414b7c93e1a29e3637251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1accad7b1811018d4b34f795d251174252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7984ce5c76a27f3ed09d25329c9803b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e8ae7416f56e963b81effe8718375254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff610f58ca738de04a6f1641c658d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000b809da41bfb79dbf7e508da7c930256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d24be1f093c8e4d6deef06542b717257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27aa634850aa586ef9be7619ec69e0f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389b80a49c6b659fc1196f5ebe421b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9625328a9fdf89fe6edc14670d138260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650cbb42b600eb8a84a1d5aa9aa70530261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e12f0adc897b0617d6b862250d78f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7d00af32cce026c68f9ebbaea2c81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe9c02ea64faceb76ec0b99c557b76264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0363a444e366bdeb91dfea2e4a24d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed6991f773c222d0a095909b8b5ad5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0b47f825593bdd9c9af34aeb8bd07267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798c8588c0682d69699c4de59e3ae95268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21ed8818b0503f59fd9229f713f91d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddd96b6bae07ebb81c109f2dcb8bf2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455705d0b95ec408fc8eb3a32ead88d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f094de75f125d6a0e5ab4ce1e7d303272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb5ee883a01b7c9274173c999231ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87673060ead795ece7fc5c5df931ada274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6eb38fb928023d58415a0fc3cc78b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234c63523a5237b81478facf24a630e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99764be1aa03be08dfebe14ee659bc26277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edc81a858be22def9e539a8c16a11d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e78b4797f93e7eb7cf52a06625812279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a64373a6bcfbaed7b6bdf8ced2727280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaaae374448087fae0ac0d61dcdc05281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700563c6847addd90bf8f22c8810008282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab38df60e832e1530101840084bcfd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e99dbe41a695623fa6277dfa92b6ba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc094efcb4d6a77a0b35cac0a2c56e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc51f0043d4ea27b514d492e5ca6d49286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf663fcb7a5aeb502d3ab1315129c1c6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dd2e36041e5c08370d4c56105f7f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee84357d01141a1cc425eb9c1b04f28289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1521e9a05025dca3384a5a48381734290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10028,650 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...188 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>