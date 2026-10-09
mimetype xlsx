--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="404">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -796,80 +769,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +868,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +949,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1159,59 +1102,50 @@
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
   </si>
   <si>
-    <t>000012323</t>
-[...7 lines deleted...]
-  <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-tri-mode-rgb-gaming-mouse-dm02-2-4g-bt-type-c-/</t>
@@ -1253,50 +1187,59 @@
     <t>Миша HOCO Dragon wireless BT dual-mode mouse DI88 |2.4G, BT3.0+5.2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-dragon-wireless-bt-dual-mode-mouse-di88-2-4g-bt3-0-5-2-/</t>
   </si>
   <si>
     <t>000012793</t>
   </si>
   <si>
     <t>Миша HOCO RGB wireless mouse dock charging 3-mode DI89 |2.4G/BT/Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-rgb-wireless-mouse-dock-charging-3-mode-di89-2-4g-bt-type-c-/</t>
   </si>
   <si>
     <t>000012794</t>
   </si>
   <si>
     <t>000012827</t>
   </si>
   <si>
     <t>Миша XTRIKE ME Programmable wired mouse GM-323 |1200-12800 dpi, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-programmable-wired-mouse-gm-323-1200-12800-dpi-rgb-/</t>
+  </si>
+  <si>
+    <t>000012948</t>
+  </si>
+  <si>
+    <t>Миша HOCO Reddy RGB gaming wired mouse GM52 |6 keys, 800/1600/2400/3200/4800/12800 DPI|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-reddy-rgb-gaming-wired-mouse-gm52-6-keys-800-1600-2400-3200-4800-12800-dpi-/</t>
   </si>
   <si>
     <t>000013003</t>
   </si>
   <si>
     <t>Миша XTRIKE ME RGB wired mouse GM-325 |800-1200-2400-3200-4800-7200 DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-rgb-wired-mouse-gm-325-800-1200-2400-3200-4800-7200-dpi-/</t>
   </si>
   <si>
     <t>000013004</t>
   </si>
   <si>
     <t>000013005</t>
   </si>
   <si>
     <t>Миша Meetion Gaming mouse GW12 |800-12800DPI, 2.4G/BT/USB-C, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-gaming-mouse-gw12-800-12800dpi-2-4g-bt-usb-c-rgb-/</t>
   </si>
   <si>
     <t>000013006</t>
   </si>
@@ -1336,63 +1279,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4938d8993f7a08b5122dc739af06391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110946a436a96ec33075640954deb392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6053cdd937050c032032030c294543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9addf7e3e2211c3a96adab409c7c4f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6db948c0534fde9738865e1daebe95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8756636f5f22c3408372e4d700860f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35631a9a23c334c31fee4d5e302d54a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebf5094e3234af5a103222bdefa9b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb917a66ecb5675bb53eb54a5b85419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a31e439874e7665bce30a63d1e8a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c37c1f5d23f721fa80c793637395d211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a456e17a04169625019c76e4b04b4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76d83231277ec35f20473c3f3a5bef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e96e58a09766578bc6f3cdff4ab8e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efedb46a282dbf63e42b1838ee9daf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664b582cbadb2e0ca151e40c8751bd3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb9064a66507f9dab528392e19c35c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dd6c1958eebf8b451bd651194751218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043ee5c43b867c3a082a5c8f82bf87919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a0e6cab519a97db78f178eaaba5a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd431bd182e8001f90ce3a95053117a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0068461228ef5f39260895e36bec92522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048ad8d077529b67a7f0a014e387c4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251446a185ed3eaf907ada1a774bb3d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426236bdb24abcbc4703c2f7760cc92225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b334ef1dac81f8b3a7425cf9b3185e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4506bfb4980ca3675d1d92a7c2dcabe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e698ff36333976e7c83285bb41831a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4829ef3dca05b38fe027b68e8bddd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8b3748516ce5f54bd9932d15821e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356fdf8b3de80aebb8cbf5e2956089431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790638f034ea36ab7bca8c5dfe45f38f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531f9982cb83ea761fde7d409adde4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dbb79891f8d1cb25b12162a621df2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e52fec84838fdd68a1c13b9f3a784e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754304ce71d430e267029984667975d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fb94feef32156acc776e9fe5a29de37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202ee8a6242df736e19a6a2056aef5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1fcad4c7ad6f2172fbd7f298a4fd839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45d58e75e4886cb3764c982c19107940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2ada7555fd1cdb936d1076c026a1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9eb9c9061b2855fc1ba8fa49cbc3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6db11d6a979faa4ededf779c26c0c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb87181b2da0d0dcde0378f9572d4dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874d51cb225205814b5f386c865bf2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b7f4712075943e9426a50442e583446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa407f6d8342a39afb49fa383e1838b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce60a7555ea01948c631169d57bc64748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c6f44814e8317e427517151d7698049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b525d645b4fa94af67d36c113c0c1650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c01fefee576c7208dd3bed337a824f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c184fc114af04dd6179ba7c5b7a26252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1843f42cfb3e7c2fa10f7afec3849d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38d7cf92f865d5479267ae8951f5f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950422cea06813a7fc5601e76251fad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c44a3fcb47c24d8ebb16bf5d491d7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a26c722601dea5e85697022d4efd7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e474a6e96636ad5ab2a46d6864ff4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb074c7941eacfffd83975c03559e87959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441edf8b46b1f9f88d48479fb3e17d6060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b475793f9cb07e85ca6d9abfe2c0d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827367d4f2fd1f06bad62c62837bd24b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee465e9d08bec6d747eaa59c65ab4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b771c55aa7b2b0d61a3457630775c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7b54781a170b3fd676530f998320665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf1d446ef926a7d9057de858f3864466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bec7230b9cd5c885e877f6679a63567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfac7d675c732f1988e37d08651e6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f32733c17b38242371011ea1b678469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d7b6832438813e302de685564809270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac28296b538a5493f0f5b9e424f5bc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee183a8b0cf93c9e62b092fd144d6b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8df1bd833452a8d1459df1eca818373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac110aa14ed7b3e8157af5bb37987f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c734c8e776a8dc347fbd73fc8f088d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3649dc5f2f9d5380239f5def18f8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573bea5c098df80b1e1f0e56bf610bf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e01196b31a292b93ef32457974ab078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f29f67f767813463ffae1cc46be0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfec13ce8a7485a15448ebb4dabec780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f873a61dc15693f2c18a0c21e3a5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc600a972d44b2159c49510735b4f49582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1edab3702819f4fc62400d9da402983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb713c792a50b5e0a0a14420860546684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6a44cd54e1017c6017a6b41be531c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfdad228e1b2627d9e3e60e8399e4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facaa28183231ed9754591a01424889787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9170348227dac6a45d92d74d13bca8588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48a0161376e16d3992eba6b15051af89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b352716bb5d819b1db8cf8f53db5f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c552b9f817e9015b8fdfc2b4bfa5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a0ac85f19db62f7724ba64618330e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddffc5016e93f5f35d0bf3fab87dab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566b170c5b11b918c57f298a7e5601a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76229076864646065567ef96d2bb21b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98393c7396def279d5b39db1dc7a5c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64feafea9f8ee13a00ae2ef91662b30f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155889399c410eb19c7e3f36bc95ee5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34804bd856a7fd0a2596ed877cb65f699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19406a8d708b49b868516fac7bd4d56100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226de232248b015823027c200057909101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1994b520315f229263945f61a384e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aac6e7119b5cf7f1e34d61334f3285103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff51e2c60c14256645ad5b9ee5886ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ac45a6ee65adefb474a9bb69d1214105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01a9920fb1906e8e2064eac9848d10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523d4d91900cf672664d286bd4df090107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d012a4faa851f41f80b5a2df7f54037108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c95f59bdebab621f709f55ac36a43109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f2018778d8a7a036d541d808dfaa9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb31e6b58781e80da69b6e60998719111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac608cbf39f943d05272427c081eb3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92adc53a4399989b513e2d57cd25b31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37da02148117b90b4f5b778f561ce3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71177fcd28c273e8dd5e2c10ff025d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fd7e8d20ee15373b99895d3d5816e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3535386b5004f9a9a815929e824457117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd14c1d7ce3d374aca48db3ed6f70fc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc5679cfc7b41c5d4edad512ece360119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294b4b7be6ba68b783dc2db26f17eec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557dd9fb44cf6b1ee5354e956692993121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455b0a5981d8abd164dfa930c6adf58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546df7ac933b79e326c3abcaea14309123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503861b503fb7e0d7050ef688936e192124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bf8eaf82550025f833403b065ae33c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1003b09ebce0014ec587fc5be5d87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72040b0839722b880942149bf1615b88127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0f90346b9baf65a5e5dddae6689c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd568aec451641319363c6a99247a47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017146d78d9676e7dc42aef8d808fb15130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde60bbecdb6e958917ce2914c10c8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bbefcf0b2673d637c6dedbfbdd11e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd3901b994c09254aec43e77c50573133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f3901b94815d5fec1e20e12121ef7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f713f6971e61a418e656615e5c69a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601818d451c20dbe38059307a6d4bf5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08e699535519a4b7ebfe9f25cacd59137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53861e5c942e0226c4901bd35557a1a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4bc1eafab57e9aebc9196eaeaa834139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17fccc8ffc907ad9afbac1f5fb4aaa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2934825f17504405c7e74c96983a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6067d24317ddb12ec55c39912c7c5fad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b62cde5d7bb79b16fc14f29eb039f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8886554d73ec04d102b3991d533268144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd33e86193c5ccb6b18bd8fb4cf73ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af41176e9460994523c410e12348bc7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f909ead84f669bca7405388cfe93e15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64da1e4efe89a24c622a9cc8df8b34b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3d284c6daa86d61beb60317f5455c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a8b12628bf584d33b467a342983e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7a92362866e9fa5bb44ed5e7fc540151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb24b7d84c08a09b6f12688d883b2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da98d295f86855f5921e8773784373b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7ba23426a33c7d38e44e171c2c328154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a933c5b1de46b028caef557d1058b73155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a3aea1981433abf5493d700c404c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9301ec1c880eb66f84de2a0148a44157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ca547c13e958831cbfd132a557bd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c05eec3d713de2fb0549987828906a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95c42887c201d7447edc0d7fdce0a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9eb981e46be81436ecb1f4126f3e0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12ce7d9af2476af61e59f729a07947162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c831344b66211c4aa2610074503805b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3daa0db2b78cd0e02cbf50a5a9ee9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d431574bdc5ee5fc6dc3a32e7643e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ae6aa19a91bcb12168902754cfe25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c2b343d52500512681c2f20441308167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576306bcdad52f84b097df5ece5b45dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc847b36f19d1378fca80e7f6e3599f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498354aea9555560b4965eebc310c7f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1ce9ab9460bf11a08f6ba2f3649df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f925effffea14e0fb5498473d956ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47d0650e024e5dc39c01f1234508c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c0dfaf24a79af7841321cbc8363de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9279ae8bf4f06ba2d9fbc91870e17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb977186e990b8c8d0f460deb7adbe51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1ce07c2ba6bcb206492137533bac9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cb244168503c43d339407240cd4ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293017c17880c8c23ab8989255a14e09179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a8774192ebbd7ce6f87b74272843b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed8a9459495cae105262bd6c9601a0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071954c36e76482372c112f3d7992d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68007a2289758e1f8fa9a9af0cc64d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410e1b7257a8d10ab05557241418d32184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d7784c690553f8ad1f690d8691b74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa934ace52a630f6fa4b8c5fbfb86509186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f16d13d3a8fb64158177245086e2be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda92143427d21cee10849920169a319188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9858c7197e8d98cf639fd7fcec98dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e917abb7a38a8c0dda536ca31089a5c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a69af2f80fa0d3025cf65ee0ff46b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c062a5a9de0417bcd98923403168f4b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa19c53522ef1f60aa8f1cd3f662e51193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2fa3c0e0d7e4f80b721558344965d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb907f3bd33dbeaad2384831d6ada272195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699b7cc24d206be723cb6056c92e845196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bd65b4540fedb8851f01ab26322af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6484c53d6905d641429a517167c42198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94c9227be3fab8c0300955e1ad8f3b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b79945db7658f0d601237f844917cf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edc3406fcc86c44e94f83eeb4cbb57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbb0834c4cb5fd11d2459bac86d6bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485ecaa6e1ef89ec7b565827fd5def8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94677c02c01fb5d3e8fd641cd9eac63204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bed21a9e3146bc6e6be79b7233386205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e52ed9f71531b22ccbc533e7f53cab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6d25337fcb4d9bc2717d6ae098987207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e5943f99bd82f9dd8e2147dae2b19208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df51708e1b13f6f4ef2bb573607fc7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af08de24541886b045c6311b3606ead210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae2582ec9d4a92b4f3bcb1368fb678211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7714b1fa5e5b6f5218cfcbdeee60d2a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad05347df448d5337f4d6261a58bd3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210decb2e77b09b3cad2d71596bba09b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac7cd231c2327705789f6d7fbe2534215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4ccfd9ab66189028d5c93db6e7e17216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199e88b7340434ebc5a0f29fae8652f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0eba072d6812afd3e15d93d2e37f4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257c9031dd68c28dc8524cf0133340b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd0ba65f8fa41dc74b273d15cbaf5b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d1b97761d58793c73838f29202abc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81defb82e6d3e384d23216eb099dbe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df9c64a89c2d5a4c476eb710f2ae01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f064ccfa2e3bc128f099cf50353ea8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a9ee3a8f3f1b1c8f1f893729ceb19225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae100d17182a461e633470e0fd895a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a284d9cb587ecd06d5bf8fbbd63ca41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b4524243bb40105ab280212b564ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389aa9704c8b309a09f7e08b4823faf9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454bf1d6d197b217d5027ef78e5e29f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c21c23e4d62baa718552de7e32d0a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f97b7cc5c5887773837e883a2fa34a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3d4fb400cdbc21b7d72e95640edc1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a7857a1d84730402aedf717476104234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603b89bcd38607b7773e667a1a80131235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3436271e499c3aab32b1950d7f440bf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985dd3f7939bc34e533e2856f68e914237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef99f669dfb200caa5cf1ae08ea2393238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf0b36dfe85dab09e9287bb55043e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6eaa213f5e6e7c55e00a2edb605ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918966b8b93181dff172f02511dfeb0d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b016f36bbc697162300b0d0e8909f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d512d028d85f83f5c809cbee308c565243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40fa2af4037087a770b4b61d086e59244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8fa5cc4b3c1cd893d873a9a3b6da3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384690e5c4816252744d275c6d9c9127246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924b3533c7bec108ef34f5dd3b20199247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117f9a82dd0d33151848a331a374c7c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde2c219ba5e80de699f016e01d43bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379b11df4eb1e19de063b091c4f0eac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba8fcf1febb676fce307361c561a86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc1f8e9ae59503eb551c271c72a2b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6fccf2fc0c47b6a3c06730de7dc79253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5830acc36915eb5cfbdcab54eefdc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d33dddc84f0e3d316a4c72b2b92a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a226d07f7cfe7dd778120126240653256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7530f9321b5255cdbd566cdfec073257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855e2fb0d05ec07c99056db37047293258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c1cd8b50616842298299e36e264b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d845cebdcee73d52bfbe0c2368dc3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c33b5b7307a34e443d6f1e44df3c3b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793d5a4b98cd994683a770ecf29c620262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa6d95f5bf0e1209c3902e24be46e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e207c23d8a5ee31ef2caa48a9cbb9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05002e6dc93408d22d336bfc5eaddb36265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b937a246e0c6c9de2e1fb9dd4c434266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbd3a872a4e3fb1d9b555450269eb1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe069652b78fdb45b6fd467ebbaf39268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c30366ca38754f8d5a695b3ce5fb6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1934b79fe1153d7a3dc1c08d8b6d83270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278987b90e7809be88ec1ec0261e00d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76180f1f3c4f4feb77581f19e5d37ac7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2b1ce650c5b80b5cec3b924fcfc46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf9744ab6d06720c5f6b910ecfe20f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31f0e7d7f080e068ce570fe43129e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddce3601eb1a514d8067e236d0f407276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfc31fcf6f00c1a7878b4960d7d847277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df645a3383fb355c9a76d913b6f24cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429629b7756aee495d7d3dfa4d7b3513279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84647f34db6e1c8910dddec5eda6099280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5efc5da40416a2de69eeada55a900c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792168156fe93b95d53b7172024c7352282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3ee18cb9c8768accca5a86a67487d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2dc4d3ef16db1a2c9e89fab419de1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb99888a7d7cf563ddb57f79455ad5c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c5e8e233d5ef6351d5b74f38dfd840286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f473111b16f1332869680add8e24845287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe75faaa79470cf707b79ae18f844a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4fe6d9f2b54a4c00a656bfc240770289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc98864df40a153282e6ceb0f38c9d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e8bc08f60666bbf93dc8ea584d75f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978668af037634350b98ba6cae9c4740292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c101388eb31bd884d65623fd1315c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1630e13511b86535c60978fe481e652294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecb8ea3f057455455012645e1a7cfb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0e70290ffe6e5073b67a4be138d59296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fad2cf9a8421dda7d72410876fc1b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfd2793aa75790fb293d062c3467bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed947468a300369f02a2a9b98ccd1d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec3d53800416e10c0524e93338d8df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6200e56ecb9484bd664ef47437c862301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2126599cfc8ec0d1fbaa1f4854a8e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143ba3ebef1ea91d1edf92e33635037303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba66e97ef7e4bf5c02f019ac854a1e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676b195807a86f71f286d15e740da54305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fba97be873bb51ea87a882e6c482a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331daf0a7e1d7573d3f6a7933ad42af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320263f8e57404a5a61c0d8c9c096472308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597f386dd9ec41775059c9eefe8fc0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d0724a3c6ccff9038286b7654d539310.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315d6f8242e1d120fa5ba8ddcb2752f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79a2f2c591d5c0976c587c1396fda52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b02f607f0f210bfb6c090b5e8e01343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1515396af398a3a4702c4c0783cbc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b8e8b9980fda7d5b08912002c7a3b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14657b780e8f5890752d86175edb85826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d15a9b3c9cb59cdcebb717ad78ddaa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac8f902b64888a575f9e9db18b1a61c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c926ab5aad3f272e28c9ef69049659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2033814519d667bf8c187cffc7447f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee296560796c138ba35413ec11c82411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ed3e8ea70035494412d93f058b1b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b98b1ba392596a7ef8a517b34f0b2a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0728c45e90017cc7018e3cd9248e8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c38e45adfbe6daf6066f3d241adfc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967adb26d1eb5eaec6f4c859b8fb88d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee5289efd9675d2ee07baff350214eb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50248782f8741032bf473c90362d57f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bee34561a3f8a51ccd26d8909ee0e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692e3162c1568ff94100923dfb78c4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b51e058d37da9429f0169ede0afd2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46da2400b01fd552a80b7b33365646d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b213eb3072a2cc05e6606e0c1ea22e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201d8c97e84a1c92dffee87722788a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e2db3330661520761d009d173487e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fb0b432e9fb2b32ef788fa1b7ca7a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da902b885097f827623d62ec8c538c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4367141ee013842792dadbc121ea028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfee09e1252e6bbf6a1c75854fe1b2929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d58ab639188c06d19dabd2ffc746a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25f1b7f54ba397f87cc04c2db94dd531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cd228a088b85b139f4b7b0fb9395b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184bd3ed38bca73c65fa9fbc87698eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0b107d9799df0f81b4bbdf696c78134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a03545109d90ee7f9d4f7e28422e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dea47ede0d1019ff582621252b037336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f66d95a0d98057bafa5563acbd029337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4497b653dc2e46b694794373959fc638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb642fada98084bd86127af44c2aef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366792add266b6add836c1d3067d7ba240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03625c9f12d74d880179f06e28e630d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1eedf82fe482da37c57892c5c359b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5382056a47eca9eea1907bd2fa2b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7f9f6fda19d9c838508bfbed99e7244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11648508379f16e2f47140ea3eceda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb2416474bb024d6d2d2684d91aeca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193e2265ebde8776c2982515737423747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a33d2e11d9f6361729883e013550848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42c5fda9661bd080afa6c10bfbe64b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47c3df8282eafd68fd9166e137b99650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7761f0e46cbe9090aa4e8875657bcad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09614e9787028652e87cf28b947a649a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679092c96f8cd2505d30085de156e01e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585447ac88f25c132cccc5485f189fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e185e8104ac5d01c67d5583498a7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff1ae0391f72d8266442341c1862b6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b35b9213af20c6750b48abc24610be57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a810af819a0dfd820967046d5ed54458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5e411c0184999584b3e04657b183259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49abf7a22b594dcf03a05967c0c17660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f03dd40080c8773b1f1b03733f86561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f5c646c85de0d21ea8a61ef92861c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0278a6b295fb7797c8620d255b15963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420bbfb147860445f7f5886a4a5f2f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad853088cfae994af2de7d0cee50dbf765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ea259c5debeb128e9e993c232986566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a06cbcaf791e09eb25b07719618ed067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb8a0cbb6e052091e8eb65b90993f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dacc1e568fe9fabf58f35e6a2c9a3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8a0db5e38233bd9ca1c2bf449d2d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25e661bdd5b9fc29ff1ca38d4c008b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7c2d6f3dd9cd9e720c009a97fce7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0487a47de7bbf0c7226a8fdcd302ddd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784236f594130ab81bf65cc2be179d2b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f186e31f7d7c17b53f059237db03b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d0d673d49e502f91bf22798947fc076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba36bf74e1f5a50ac2b1cf4e32654577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd1f0625b0c0bb2f081124f0f111ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c3237125fcbd7a46f85f69f9b9a9979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21e21b0d23f28631a6dc71779dca9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6737dfcce39ef5cc1c09860b0cc56c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965f186cb6290a9b4d5e39227d2997982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6e1fd584a8c40124cebdb4b88364483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc4865252f9b8eb3f7985be5938c5f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd896e9476c7b25f9b512c4434f5e8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403c0757a201d93fccec55e9b96a8b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ec9ab533c564e2a3066b55423554087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66ff8cf6dc80d84633cdaeb3f90ebc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efdc5894015a636ab0474d2a9c432689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfc7189909f403745ad0b44f6637f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf61dd2306eb32f061f7b7e408b812291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8e05d80da6edfc92f70a423d35cfd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de8dc540015f492beebfc1b43a1edf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292ebc221c1470da857d1e2da961dcc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736ab5f9a23da9c8124f1a6ec02702a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a66c3c9a5634f435c7b28d1d4f7e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c230975ef358201bafd59e1ccfe70e4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544fd4fddb93f0a8ee570184d36670198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab16c95cb1fbd8b1d1e63a6053b34aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97e1e2611e2d44c2fbfa6e9b34834a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22e67fe05344beb962727fbd8ef277101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d92fb200e0d868cb01c25c12f8f14102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fede85c4685f0b5261c561eb77ab440103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9231a235996d15e06eee96f9b8056f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becc880ca60a25fe3faea96829855cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396cb88a6d524540c4377a108a799c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533117aff54f1278a7f0776f9379d81107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07969bf5e8cabce6f6aa77f4030ca85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6cc5192d2ee4b552bca1d28b60b4d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151c395b78305a07580214e6b88c348110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4d7020aaa8df37a64f860676c8979111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c27819e29215146ffdcc081fffc364112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500d04ddf5b4495ee09f5af66923459113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7def9d075d6c9078c100cb40ae5104114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb423cc9f860790e622f8a795e572e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa2ce1a247ce5345566cb625394cfe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1980f8d6e6a9c7aa7a6b2c8a3ebc4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10907cbb72aff09ab247f2a8198a246118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95232216beb21576342ec3b750842f0b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73552d56b98657c4e3347fc5f252441120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6a87ec51dbf2d25d798c29f730e7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a93aa94ce42e13027af8f58d97b91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06be24cd98bc4d23da43cc5d7351ed9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7be236c8690d4da5d43fe8c88c79d5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf8e91644a2027f2b1055ce15d5f68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cc266560cd92b537a039cafb805b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05453bbe159fd4db0628c9dde730a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e395fb5dc9e99a86522ce9f253f171128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bf937e73c166b8837c30c8060fd9da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b398e5c56f99289663ec8901f4af7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8409fc88e2339b9aa6fa1ae64ff16131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3c492ee13d13a7060559bb61013bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229525e7480d1b2bf25b9058e375724f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fa702c8ae591699190115044924f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756107d06260b157cfc9d313498698d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9f863fb45ddbf05c0bcd7a16ee817136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0be46539b3b0a602c5b57928c938b0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f5b8d35ca80a98651bede52cfa418138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08739e7cbe2104eefe7676470ac2d0ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425b1caadae720afa66ae557e116219140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f12e57d064ce96030518f0abe5925141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad03384e6322acf7ed9cb2f6528a17142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a5d81af4c4bf2841da1e281f5bbf0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b280d3851ecc53af116d4a2b79ca2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bcffcd4bd1142c420403b88a02246145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec841e2514edad26c2b56cc0156313146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5744578ca4f92bd9093fc8544ef6ec1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9be74d506bc22a139086b7bc6a75c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072caa787614a998a66799b056342029149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48090233b2ff7bb52386dd9c74593216150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcae3264d579f321cfba36f492867ec151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f43d0a3c26fa93e9a13d044d9289f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b902d82e6559fca22377f88872bfa5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7e98462436b5a1073b4a0d2d8952a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7281da04f269db9ea8dfde008dafe9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00857ee6afa4d35c30e33751257f093156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f74841fe1f238e54d5a0d269a417c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d802be5ff84180b281383d887e9c1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafba22cce6799ea1f3ce3c0a16b985b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790a3ed76d9137cebadc13c4e48a20d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b279e5d68f73df98d1519ea74ca86ae7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b0ba40c65e5428c2f334215ce995eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58636d268c782b816fc166dbe4534bc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a42bc540d1cc55b20f0a8239f6d0d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7468b37baf84c8161c38c39d96826165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2580cfcd1f762aafe9121d293605e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6bfa9791384d9f9d24ed04162e988167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae78485f71cb04d3e8422cb55144cbe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4127279529ff346ca1d8c05a486ff6c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9cc38c69d6a7183ce9b4b61234e2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93a8016e5827f05c8d4798808cd01c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653e39736c08553626db029b373051c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb6e157c31e8b6e6e3352e83579e47173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c4f611b041107c3f7308f7fc385de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468866124574ab3a913036f88965f86c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62f3cc8a2134a018fefb8d5d526feb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9272909dbb9ee7bb7bf75ea542e1ab177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef528dd3574516dac034bc06531ad6a7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5dba5426682d2b232fcc01bdedcd4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450c301066a85ab69e09aab8ef36fe4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53789fadbacb26c5166df717b1fc7654181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c139d494ccde00883f698a3c54467182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea454175eeca7eb1109497016519fdbc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ad263a0dd72850b2c40a549a93f25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe405c8d4d31a108b7cdf971617acf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf0264f49e32e92146b8cdea5ca79d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85239d9846594e389208d96209e5719c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9da3abb01343973646779bb9aa7517188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17713615bf8daac24d367b04691d940f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f66dd27e0d0e23c9d6088a0a5d5f58190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b50d7ab74185ddddd6cdd0cb477faa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9e7d834eeea0e2f740c9177577236192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43eff462bcfb863193491189cefa945193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0addb6cd5ad3c124d733fe5aaa535194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf0b0110aa75426b024dd626f4447e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91a1ba64138f25c6ac2e02c44a558d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293d20a9e3e7977f2826b560d7b907a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409408e03f892a52a8b1b3b2fd210f9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effc049a71481eb25d820235002a5ae199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd6ba40583a84f1f45fb84bc85d686200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d04ac96fe2a0f86223f0d60daeacb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737ddf65712750354c4153c4959b1d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d6d13f49b169272df0066babc6a35203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ed5a053205bd0500dd3d181b2fecf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde29f1c1bf871b151bb674eb2fc99e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af3f6662f8ee062bf8a08e23dc898a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e1d9e851514f716a19dd8d827dd99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e708a4e62d65572666365ed6ed1b1e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44197ae1cdcb2de525af1251f0b8a9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f30a18dda16e554099d0fa52ab5836210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6183431a57a50d27004e143dc373d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac13e288b7acd07b0f617d052e546e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2702d11351e294f26850ded452829213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b735d9ccf8480ae29c6e67d21be07a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7d90e278c5ab7d3272a4cc62aadc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c968179f46fdffd9899c7ba0d464475a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a54b737fb4dcc6f347e972a36e0d71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2427435ffb00760b384e39a67e6043a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bc9c3884eae0d86117964d1517691219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f83e2a3a6c7a2dafd4edb227719db7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91a76e1ffbd7bb9c094b6d5cb2db66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944b73c3baf750098275cdd83bb0531222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7946c96eb3dc83d6afb4af64527841223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0604c79f0a687e5e119353c85cf822224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d487b53ba75ae36c59a48e6192d88e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d30189d350c5f055de7aa83fa50ab7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a293135b72e9ae3bc4379983c3408227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd3f5e8ad058e3b2e256e95d16b1e6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38c7389b1f40a0b8bdd9201029a182229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4150f5a876a498251772e1d82788f8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e1aaef473ed4aa0d254d7793a622a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d73b3c311238dd0fb979a240a8c10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08268647b0a073eaea364ecb372bdd8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834cc8a417431d13c870b9774fa5c28234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56719cd9bb234fa6a344512fadbc24235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b83cade4c1ba59ac5e56e2ea363f8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9320e6949d7414ae96d5483563038237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646dcbbc2933d65e9e03bd593e7134c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351bade29834a50f39f0432083385c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad92aaed65c0a0c1219e0e1ecc19f0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d580f651709b6c89d2edc3d80e3272241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78231f1ff59c8d92fdf8b6716dc65d03242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a367d82ce7e323ff21d97920d03a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1d1415b8f289522f75bf3436ec122244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2df66060b1d7fb26774d0395433ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98478b41b0e82cf3704c3fff3d32f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ce1e80595a946b56be10201e229e3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0466c4843754e523f05b47fbcd059248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ebd0fae96a14ccde3a0fe477c359d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0f281130437c8da60067e8563ff6c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9bf328d1f621a3bfd28435a86a6f5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603281e66e2a0511ac04ce008ffe1a9c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1aee0f0b90a5bc11cec836dca991d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77a3194218c589f41dc09a08a6689c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10523b9adb26ba0b7a5ac2f92a2c6b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4cc34d82e1e2a8fa6b823c5805524256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c919e95bee14ea356bfe6a5c41bdb64257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294694e598813c51110d0ac2847cf9b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11872de1733a6e93c4324ea54bc010b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626142246146bd21da489c3ada71cb0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c10321c3399b7caddb4b035b5dc78c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bd9f791cc21e0a28b641668deeb80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ea8c43862732b2ecb699b8ea0fe94263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6c09a08d1fe5b3b9ad8d40432f259264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2889acae2a0e078368138d0f1b7942c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cd4aef9bc694fe41dedc98089b02e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926dbe3e0bfa9847c83bf7d4a3f4e6e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d7deb46840cab21cfd5a681a357cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e59e704bd87172a537349be25b887a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aed95f24cc3028984360e272470914270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21aec999f16117560ae504a02a1d18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7244b0a4ec0fd0211d3a65f06ae49272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2c5d9ba5ceccfff3b17ca979d254d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb21f80e19a5c5d5b574c30a1a28d8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad59363dc06a7b14a3bf461fe7c9020275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5183df5814f07f37b70f3dd3a940fd5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50399dc147b909b886b3a7baeb3121bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75a51b8ef65b0ee116c665494a7c60278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38dde67117531936a2bfa3159a61e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf4e820e4065a48a99f966b3a34c07280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0896455c57fba5c9515ca6883c75cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fead4b6ee3ea389caee9fb81fa636c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab10db308e46d611667cdadc3a769f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc536c3d6d5a954251a93731932c8b9c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d21f65c516c4558499b27f4546ba21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369bceef67cdc4b36d19dcfe5adc536286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f277522fdc596cad6a014f6e18db603287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa65289ebbb71bc16213e7bdebda021288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacc79549e7a2f2c33909824212b2d1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660049148ca13cb9d8045de23ce51ad3290.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2548,51 +2491,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -10028,650 +9971,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
-        <a:stretch>
-[...598 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -10938,51 +10281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J156"/>
+  <dimension ref="A1:J146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11189,3717 +10532,3467 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18146</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>3.88</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18148</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>6.7</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18180</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>4.39</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I42" s="0">
-        <v>3.88</v>
+        <v>12.52</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I43" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J43" s="0" t="s">
         <v>130</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18186</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F44" s="0" t="s">
         <v>134</v>
       </c>
-      <c r="F44" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="0" t="s">
-        <v>71</v>
+        <v>129</v>
       </c>
       <c r="I44" s="0">
-        <v>4.39</v>
+        <v>12.52</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="I45" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I46" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="E47" s="0" t="s">
         <v>142</v>
       </c>
-      <c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I47" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J47" s="0" t="s">
         <v>143</v>
-      </c>
-[...7 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>134</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
         <v>18203</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>147</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I50" s="0">
         <v>4.63</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>143</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18218</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18219</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>11.44</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18228</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>6.95</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>18248</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>3.55</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17165</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>174</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17184</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>176</v>
+      </c>
+      <c r="E60" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="F60" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I60" s="0">
+        <v>25.85</v>
+      </c>
+      <c r="J60" s="0" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17185</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>174</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>14.44</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17186</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>12.36</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I63" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17188</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>16.59</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17189</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>4.44</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17190</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>5.27</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17191</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I68" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17192</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.779999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G70" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="I70" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="J70" s="0" t="s">
         <v>204</v>
-      </c>
-[...13 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17194</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>207</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>8.91</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17195</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>9.17</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17196</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>11.62</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17198</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17199</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>8.94</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17200</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17201</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>11.21</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17202</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>207</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17210</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>4.86</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17212</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17213</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>4.29</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17214</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17215</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>6.54</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17216</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>7.56</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17217</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>3.68</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17239</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17282</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>5.4</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F88" s="0" t="s">
-        <v>16</v>
+        <v>259</v>
       </c>
       <c r="G88" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I88" s="0">
-        <v>3.68</v>
+        <v>3.56</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17283</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>260</v>
-      </c>
-[...13 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F90" s="0" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I90" s="0">
-        <v>2.4</v>
+        <v>4.28</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17311</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>266</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I91" s="0">
-        <v>5.4</v>
+        <v>4.28</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>5.23</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I93" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F94" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="G94" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I94" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J94" s="0" t="s">
         <v>272</v>
-      </c>
-[...7 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>134</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>52</v>
+        <v>278</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I96" s="0">
-        <v>4.28</v>
+        <v>10.26</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="F97" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G97" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I97" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J97" s="0" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17401</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>9.15</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I99" s="0">
-        <v>6.05</v>
+        <v>11.78</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>287</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="F100" s="0" t="s">
+        <v>134</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>286</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>10.02</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>134</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
-      </c>
-[...1 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17407</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>19.66</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>278</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>313</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17438</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>320</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>10.14</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>323</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>324</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17440</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>5.13</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17441</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>10.14</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>36</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17446</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>40</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>17</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17458</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>15.33</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17478</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>320</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>174</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.97</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17572</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.87</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17580</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17581</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>3.68</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17584</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>9.48</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
+        <v>363</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>366</v>
+      </c>
+      <c r="F132" s="0"/>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18259</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.68</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18260</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>16.15</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18261</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>12.32</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>259</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18318</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.25</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>379</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18322</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>4.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>385</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>386</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18323</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>387</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="F140" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>19.21</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18334</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.11</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18362</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>6.68</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>395</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18372</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>36</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>5.74</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18373</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.23</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>18261</v>
+        <v>18374</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I146" s="0">
-        <v>12.32</v>
+        <v>11.5</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>398</v>
-[...58 lines deleted...]
-      <c r="D149" s="0" t="s">
         <v>403</v>
-      </c>
-[...188 lines deleted...]
-        <v>422</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>