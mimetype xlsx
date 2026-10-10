--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="426">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -130,59 +130,50 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m930/</t>
   </si>
   <si>
     <t>000005623</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-M940</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-m940/</t>
   </si>
   <si>
     <t>000011506</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mechanical Mouse RGB MT-M975</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mechanical-mouse-rgb-mt-m975/</t>
   </si>
   <si>
-    <t>000011505</t>
-[...7 lines deleted...]
-  <si>
     <t>000005629</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R545</t>
   </si>
   <si>
     <t>pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r545/</t>
   </si>
   <si>
     <t>000005630</t>
   </si>
   <si>
     <t>000006806</t>
   </si>
   <si>
     <t>000005631</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R547</t>
   </si>
   <si>
     <t>white-blue</t>
@@ -223,92 +214,74 @@
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw902/</t>
   </si>
   <si>
     <t>000009460</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW905</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw905/</t>
   </si>
   <si>
     <t>000006808</t>
   </si>
   <si>
     <t>Миша MeeTion Wireless Mouse 2.4G MT-R560</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wireless-mouse-2-4g-mt-r560/</t>
   </si>
   <si>
     <t>000008891</t>
   </si>
   <si>
-    <t>000008179</t>
-[...2 lines deleted...]
-    <t>Миша HOCO Esteem business wired mouse GM13 |1,5M, 1000/1600dpi|</t>
+    <t>000008495</t>
+  </si>
+  <si>
+    <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-esteem-business-wired-mouse-gm13-1-5m-1000-1600dpi-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
     <t>000008778</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming wireless CW905 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-wireless-cw905/</t>
   </si>
   <si>
-    <t>000008784</t>
-[...7 lines deleted...]
-  <si>
     <t>000008786</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
@@ -397,59 +370,50 @@
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009668</t>
   </si>
   <si>
     <t>Миша  BOROFONE Business wired mouse BG4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-business-wired-mouse-bg4/</t>
   </si>
   <si>
-    <t>000009683</t>
-[...7 lines deleted...]
-  <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009852</t>
   </si>
   <si>
     <t>Миша HOCO Cool 2.4G wireless mouse DI33 |1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-cool-2-4g-wireless-mouse-di33-1600dpi-/</t>
   </si>
   <si>
     <t>000009871</t>
   </si>
   <si>
     <t>Миша Baseus F01B Tri-Mode Wireless Mouse |2.4G/BT5.0+BT3.0, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>Baseus</t>
@@ -796,80 +760,68 @@
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-314 WH wired mouse |800-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-314-wh-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010787</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME programmable GM-319 wired mouse  |1200-7200 6 step dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-programmable-gm-319-wired-mouse-1200-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000010788</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GW-113 wireless mouse |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gw-113-wireless-mouse-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010838</t>
+    <t>000010839</t>
   </si>
   <si>
     <t>Миша BOROFONE Planet business wireless mouse BG14 |2.4G, 1000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-borofone-planet-business-wireless-mouse-bg14-2-4g-1000dpi-/</t>
   </si>
   <si>
-    <t>000010839</t>
-[...2 lines deleted...]
-    <t>000010934</t>
+    <t>000010936</t>
   </si>
   <si>
     <t>Миша HOCO Mysterious dual-mode silent wireless mouse GM29 |2.4G/BT, 800/1200/1600dpi|</t>
   </si>
   <si>
-    <t>Space white</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-mysterious-dual-mode-silent-wireless-mouse-gm29-2-4g-bt-800-1200-1600dpi-/</t>
   </si>
   <si>
-    <t>000010935</t>
-[...4 lines deleted...]
-  <si>
     <t>000010937</t>
   </si>
   <si>
     <t>Миша HOCO Overlord luminous gaming wired mouse GM31 |1200-1800-2400-3600dpi|</t>
   </si>
   <si>
     <t>black-yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-overlord-luminous-gaming-wired-mouse-gm31-1200-1800-2400-3600dpi-/</t>
   </si>
   <si>
     <t>000010938</t>
   </si>
   <si>
     <t>000011084</t>
   </si>
   <si>
     <t>Миша HOCO Nuevo dual-mode business wireless mouse GM34 |BT/2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-nuevo-dual-mode-business-wireless-mouse-gm34-bt-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011085</t>
@@ -907,56 +859,50 @@
   <si>
     <t>000011477</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth wireless gaming mouse BTM001 |800-1200-1600-2400dpi, 7keys, 35/140h, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>white-purple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-wireless-gaming-mouse-btm001-800-1200-1600-2400dpi-7keys-35-140h-type-c-charging-rgb-/</t>
   </si>
   <si>
     <t>000011601</t>
   </si>
   <si>
     <t>000011479</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Dual Mode gaming mouse BTM002 |1000-1200-1600dpi, 6keys, Type-C Charging, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-dual-mode-gaming-mouse-btm002-1000-1200-1600dpi-6keys-type-c-charging-rgb-/</t>
   </si>
   <si>
-    <t>000011480</t>
-[...4 lines deleted...]
-  <si>
     <t>000011483</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G+Bluetooth Office Vertical Mouse BTM008 |800-1200-1600-2400dpi, 400h, Type-C charging|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-bluetooth-office-vertical-mouse-btm008-800-1200-1600-2400dpi-400h-type-c-charging-/</t>
   </si>
   <si>
     <t>000011484</t>
   </si>
   <si>
     <t>000011485</t>
   </si>
   <si>
     <t>Миша MEETION RGB Circulation Backlit Gaming Mouse GM23_2023 |7 Keys, 12800dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-circulation-backlit-gaming-mouse-gm23-2023-7-keys-12800dpi-/</t>
   </si>
   <si>
     <t>000011486</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming mouse GW24 |6 Keys, 8000dpi, 30-60h, RGB|</t>
@@ -994,62 +940,50 @@
   <si>
     <t>000011493</t>
   </si>
   <si>
     <t>000011494</t>
   </si>
   <si>
     <t>Миша MEETION Wired+2.4G+Bluetooth Gaming Mouse With Charing Base GW38 |6 Keys, 8000dpi, 30-60h, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-wired-2-4g-bluetooth-gaming-mouse-with-charing-base-gw38-6-keys-8000dpi-30-60h-rgb-/</t>
   </si>
   <si>
     <t>000011497</t>
   </si>
   <si>
     <t>Миша MEETION 2.4G Wireless Office Mouse R571 |1000/1200/1600 DPI, AA Battery|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-2-4g-wireless-office-mouse-r571-1000-1200-1600-dpi-aa-battery-/</t>
   </si>
   <si>
     <t>000011498</t>
   </si>
   <si>
-    <t>000011548</t>
-[...10 lines deleted...]
-  <si>
     <t>000011572</t>
   </si>
   <si>
     <t>Мыша XTRIKE Me wireless transparent optical mouse GW-114 |2.4G/BT5.2, 800-1200-1600dpi|</t>
   </si>
   <si>
     <t>transparent-white</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-transparent-optical-mouse-gw-114-2-4g-bt5-2-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000011573</t>
   </si>
   <si>
     <t>Миша XTRIKE wireless gaming mouse GW-601 |2.4G, RGB, 1200-2400-3200dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-wireless-gaming-mouse-gw-601-2-4g-rgb-1200-2400-3200dpi-/</t>
   </si>
   <si>
     <t>000011591</t>
   </si>
   <si>
     <t>Миша Onikuma RGB Backlit Wired Gaming Mouse CW925 |12800 DPI|</t>
@@ -1157,59 +1091,50 @@
     <t>000012173</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-116 GY |2.4G, 1000DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-116-gy-2-4g-1000dpi-/</t>
   </si>
   <si>
     <t>000012174</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wired mouse GM-322 BK |RGB, 1200-7200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wired-mouse-gm-322-bk-rgb-1200-7200dpi-/</t>
   </si>
   <si>
     <t>000012177</t>
   </si>
   <si>
     <t>Миша XTRIKE ME wireless mouse GW-613 2.4G/BT5.4/Type-C, 800-10000DPI, 6 Buttons|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-xtrike-me-wireless-mouse-gw-613-2-4g-bt5-4-type-c-800-10000dpi-6-buttons-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-platino-wireless-mouse-gm42-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012324</t>
   </si>
   <si>
     <t>Mиша HOCO League business wired mouse GM50 |1.45m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-league-business-wired-mouse-gm50-1-45m-/</t>
   </si>
   <si>
     <t>000012493</t>
   </si>
   <si>
     <t>Миша HOCO Adelanto dual-mode wireless mouse GM43 (rechargeable version) |BT/2.4G, 800/1200/1600 dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-adelanto-dual-mode-wireless-mouse-gm43-rechargeable-version-bt-2-4g-800-1200-1600-dpi-/</t>
   </si>
   <si>
     <t>000012639</t>
   </si>
   <si>
     <t>Миша Onikuma Tri Mode RGB gaming mouse DM02 |2.4G/BT/Type-C|</t>
   </si>
@@ -1345,63 +1270,63 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ceb161148f67bbe584609e7f2eb5ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720834c3b90d7f64e4d52bbb51d0428b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf262cd39adf07fc9ec4383143bd9c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728fed6a34fd2daa80847d3d6d456ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fbd91e7487c58c7bac6aec9d314915.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781512bac865a55e3af1ed4d5c23782f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1c4879310f651fae3835ccf5b0acb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc684a2a0e17260d8419aa0eb658b38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e25a8fea34f97990b9052966fb25e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383de1b519c1328458e55dd7c487333610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3d3a310a4a535952f37d1f99286ee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36139926873da1d1dc2b36d87b3939c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985616b9d7226524f1cb3eb6f99a821e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5908c7710c4f6b3ffa0badd80a1b0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328536940f0e34958dd2d32bd2b715fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd867d1ead92d3322e450ee6b5735716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aae6306ea6007b5823ec61870a0a8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efedaf3a09e64a5214dea56bb8544318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616d79ac621d452da4bbf24ac5d9c8819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b049354e01ddd0fb0217554569c478420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb4d08044307f4a41d03c96b1d117c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0e80cf32cef5547a46e94f11eb58622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083a258c3cb1fa898ae37b9625a7fa923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b7e94b0192530f1cca2c7e04e2fc4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462725c43d43d88651eaa856f534e19e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eccb7217db590aed0c924e803bda1e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d16add73c2c6632d102dfd547ffb8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1eba418810046dbd4591c3f80da97328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b0cff59e3dcf1bcba5d188c5f476729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d30d7dd9703b43b139899424209ca1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea12b590322470bdaeaf9c6821a91731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546edefee17222a7f3d7b912a6d074632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f7d51d7c93249abbe229f5a2c1dbb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f6eb3b6923b8b5f570e47381290df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c2967a72597b7612b47a08082eb8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f82442eb875b94cff18cc82b4bdd836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa057141c4f9464e0e7a862c3c9120b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2860f9077b24b3aa9fcaa3bda488338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb6c9833cdeaa63440803dea34a1cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789a87f39ccfa503c86017b73b5794740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808e61a4fc189da9ee3ff005f8ecb36941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9352a934e8c3ecd8804ae61defd9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63861bbd0a228cf0f1e1646dd1e8d0743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51256a5f4f82325ecd1612569b41134144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38da7c894b6c4610361474486db44ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6c0fceabb4714541cb23e0cac4a6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbe860b9d0642a2ceda45e179224a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bd55506cea9c5b8e84b8b7f04be4348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7876df45c1ee4386b8f6aae4856e5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dc783723950a10dbf0622630e575e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630794affc1a32c94e869d82f80be7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568932ac608f8991eaab9be475e3a1bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21471e25d08de5eda4c3b6ca93c2f6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbec4349f1aa043d5e30799b204d6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046026f83eb5d4d756acee6d3cc9d2e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad958320125cd4dae0e44f36345617d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7089744e4aa5f0a539a495316f7b25857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b41203e80cb8c391fe1dd3ccf25f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e0aac51ddc0cc36f02eed1b7bbc3a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f568829ab359192dfe25a3d10b1b116a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31312c8f39b71be67fedfbfa0a2b35c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1263d8a03f02f2d32e33e0137027d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cb7a19dc7f7c470da4efe9e569967863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81723b258d93fbd35d32a80356b4781464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0f07d2a01b330ee469de227c3851965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b709fca020db667f19d9ff7b821673f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb10c0d303c5924fd0802c9969af4e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d189286c49d142544dbee71a2542f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ed67b4c54a241eec4833b1d00dda669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973910402b55f1eda7b88eb63c40f6b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9665492308d041efe3dbbeadc43af971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586855f3604f21be3e980cb82268a49f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf1d44580faf9e71fc6e08b352328073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ad41c262d4f902ea3df8015e3bcca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e2a7f37357cd54d7e0ef70c24a02c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5b6737352adfb72f0b6c4683fc21576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1ac23e55ffe0307c08b7fd72a8ea777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220f29eccda5555bac411168dac4b9b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeeee11c5ec1de198feabe003c386b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9f016a7ac357abd215ee4c2a4410d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc235528d7a6aeca22243efd00123981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbc62141858a6b30c4d175bafce0f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb20a77d889d6408b46bf21d10570583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27afe146fb16662290b7d7eb2ff89c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06a0bfd422cecf37fe2146cf8de19485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1291b287a8404fcfad4f88b5cbf23386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6264c51213bf7fba57bd633507e7587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882970ca0c19c36d10f84b684c5fc18a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f609a808c444cf65bc5fb21a9f126b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b73bb607728d9dcd4542151c3cdb04f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcf7dd90caccf0c6459f78250d270e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05be9f645b50d86509747918e7b0a6792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2dca89013cb3caf6116594cd18c1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba23a216e4aea41e1d20f2c039b13c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af8518452ee606766d7eea2209999c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7e754dc0c50d48b5cee19c20b243696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce1dc19a8ec887acb057e3ecebc5e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a92676905f67ab63f687fb581fd5498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f029adeb13a06aec109ab2e2282c0299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21200fee1ad17adf9debcfe2ffe22223100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c21be04a97f2d9bebac65a5bb5e24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd9c29d2a96f08e42687846d8e4de4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00835ee6aa87872374328ff86aa37b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cbef13ca2f3b49f01923e3f32002a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ca4651086228201ecc337e9d4567c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643671138add5e2752d7eb6b60ef5ded106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cfb062ecd265ddbeea74b812c9edf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b571b4695710d7d76d15259c5632a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055de3e2633ceca745d7269eb09db09109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20101aef116f2fcc8f64bca0e01ebe59110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ecfd509864f6eef286356aa302e6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851f1f0e11657b032e6e6498039fe5a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5fecaedd9444b1177872f8c6fb909113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeda1bb94b2c602f135d615efceab43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345ecbf20e314b064cc21d82d4af0ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8ebe594f2e108ec1b5037cbf7d3a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7bbb49186d46baf7975ada728edde117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b69dc5842e520695927bd50c35392118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367337d60097954b63c1997aabda3f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28663af9db93a8cb98e86c9405a6d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dd18f7c35b8b7c38973f93d499754121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915dfd5ce53c20010878b203014e8ca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac82969a6f7b9558e42cc8e7bd22134a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea0a2d8e9a7439020bd7e2f36dcb5b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e8d1c67c054cfc698c4b088556700125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02582601a03731d892689e8e111182ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a4342411134989a8e327f9392a665127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db4f99172130ab8c26cb525125a2ec128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59d911b12efb8fab27b94743d45502129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791d027f26408e83c432b54bc9fdb99130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67c3c90c3bb63614710db72cc523d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be1ffe2b2a0bb98a7911ef8c558498132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92ed045b992570345a97a863bff412133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b434c205f11d24b93d2fae05a57e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479a6dd79c7de4dab11f1eb2beb1485135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc998dc2665868d5796e55e95f9dd040136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2245ae56f800a4884b2ae635da7015137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e43c18ae54d888fd9b3c85962bb63d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e5225e97eaaa88056da2f0d5a66d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecd39ee1b77ce725b3c22db22d5763140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133b8fe80de3ac04aa39bbea1338a5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8aa4aca7365f3072dc9a16bb58300142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40a2d7eb8bad6aef0920cb9c47506e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d257a9b9085dabf5210fa57eefbbaa7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf232f3c33173469b76482ab2fdeb40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59aef069a78aaf47cc6d3d388661f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bff64c09d1e679421e258e06484c15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd16b4b8c500ec98f5fa38d1c7348e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc84914783f183eaa4bf0910922911149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e0e3d80b2e491e3439681e6675472150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ae60d13b67d32029c6f70256bd246151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607404a0acd13ad1310ee70a968db34e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299daa3bcb3378869883dc5f3e74c86153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810618636674dee390a4b390b263213b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a10a4b2eea52ce7b621faeee36d3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2511ea97a925c6b315cb85afe80267156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a423d8662ba2c130b0cbf5ebf3ecd3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f51c425c7adf003ded4ad56979504158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16d86b720d5e22a184a9ac97f33278159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce8528a55c2be679ffe818295535dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40a1a14bd57990d6efe03f5e9fe1c3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d80825e491bd4c6ba46174ca8f1392162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d3c9144e0cc0c0e133b594ad791b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d908176bdbcd50a7474506775e851b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ee2c1fbafdefc6b4d119f90be7ad7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4251cebba2e32a5179421081824de29166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e2e010fd1769c82d451c0ce0092cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880c0993b8253fadca5999154fc877f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab30329706fab83fc625af0bb43966b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da28c5728b7633fe37aaae18be6438170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f6355072aee26e0332c408453eef0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836b20b342468401789ca778a16baa7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec347a0e52a15f0bd766da078dc5a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bdc3b84b17dc50e9b6890843d079c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8327db7f78904ff5fcaeeff8b618bd6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3b4d1aeb34e9b1e670fc7fcc90c6c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edafb76381f310d44dcc7d680b25b19177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c89ebbd61a46ebb5af536d76683e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2374ce21da900268b4e5677999b79f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e7e10171ed43fa3023d1ecdfbeed2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00858676c90e9b14866bef27fc548baa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b0c5d99ff92b5a8a2131054c6941f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce900d7156cc3c0ca950092e104836183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a80f9de82dd191ff5b5b3c1af4a6a9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de029858e7d61c0983248044e8ec7715185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b914a61a3018c99de39f2ac2ed0598b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa44b3ad81883a80bc50a47a6035ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ab2d174575956ac21622bb76e24a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1f52e1731ec186fce0be7633e6a9e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c12e459d713724fb311ee5a1d582f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a2ee99fbd9fc92daea56b13e34f5a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadded38c2cdc46795bd0f960a15f462192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34136987ad24923ee08405189dafe915193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27c3dafba1ada67077c019d3a51331194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cef95004b2eebf2f256cbee318e89d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6deb9e9599f62090f769cba5ede284196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b636b49154c28c93fa7b284a4fa503197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f80d2f427be2feb99fc4a5e5b78f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132d25b2736ed26494210022347cea3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2deb67b981a0dd75a8f5b58186f9380200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06b88b3444214b85c2ae5cfa06f4b5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b876c42df3fc78e9ceee339c9b231c35202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcbc2aba44256bebe478181d3a3441203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0c889767a797768534009d42e09c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a81a2655dae76197fb10a7a9c8d933205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75503a2ca3427909795ba419daa6ff94206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07eebf701cdca6f6b556fdb57928bc8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77725f4cd4a732b1217f5d72b100347208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76a3c447e1e4ac56d28021e418c240209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d3f94def33a566a1e85cee8d38fef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0027b9be935352b2b37129eb1754b3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefbdc242a24f4aad86397ce5c1b259212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773200b4d86c9742a3c13b107da20ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a0443a845fa0d092318cdcdd16604214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d890c8fa56ab5b8aae4b243696fc7f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949703c755201f907d3635a98efb9e46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a214b4f919c38201b353193afcf4e2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc1047ba8fcc01dbaf0a1e2da86131218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b0d55c977e776319e268f31dbcaed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e37091a9363e82d565d83b623bc5c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e10b1e407db1f8d7e0c4de187e9045221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09067d5479d44e7b08eca628ab8ca53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd96d58e1d14a6525f530549d17e11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0896a57981f997bb6805c94c2d504aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41c874751083bf9ce97da96be2e175225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca660a958cd2dc1f47515956d48e13ad226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae751dd1022a5d5ea0e2f62a1af8a05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a05ee3e33e29f18862f86e7fc310d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae9bdecee1fb2c54f1d614ac8d4fbd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8c56336c7edfbddd5e4c35ca08230230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815caea07e81ba2782324111e672bcc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887ea840f495e101a73ddb40eeec936232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af51b3a5eec8917f5c059f954dd3166233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabebae3de998ef67afd318cdcb9ee83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bc8c55145df418a6816ad267e2fca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a873af14018feb40b01f6fa0491c8ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feddb846e3e9ac0e4e76d383a60071a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2f7ce35bd1456f5f283f6f1056439238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9086851cc7b61cd20d106137b5257239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260be987dfec31f644804e8b4dd4f98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf08c9780be8aefa5e68541c6935efa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec339327363a0b8c171984cddf955a72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68283be9c3143304454a9564f80f407c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08285bdb259dc189f66da7857cd1723244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a5c44f3cc1c6df694f9090cf4a0c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e1c43d7ee8f85413c62e259a802c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab79689b495ff134c0ed1650acba76247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a91bd86de9ea51363432d309ea38a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d510c767553e0e9e1f68f1cdbcd458249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dce2cc28d805fb7e6f67cd6f824f36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d45ec91a218c8a7948bee0017d3bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb275113e8c6395711baf6fdc150f471252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fb632a60de3e5efba2b1ffd738425253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9056f789ed7cdc775cd420c482195254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af729802b548173adc697fc2873c95e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4c3c8b553349e55978db76a7dc154256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cceeae62da1b7d4c7dbd7d69bb41c34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306332f2590e5218934b7f16bf4d1899258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ac787d7a4aa458e51bc7230202b24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae1814984b8149ae1a592631a01b68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55f0e61931075f0fa5c9f2228f7499261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c03eee5ce63a9b6951e6948943cc60262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610816841357f7acb8aa1253e98a9501263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59982c57229013ed32c9ae59e3da6912264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791615bb03e82e91c6148382393b8fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e718b5dab87ee066d735bead21a8f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f4bfd38ad40cd11f39bf520c4cd63267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6cb58f71a05ef2206217dc6a751b27268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c1060038e81962890567eb2776fa3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b70cd8a6d8f54c60c3b43bbb949b2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c376ab4f9c0cebade8765e8545f3c47271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d3abee24abf14d589c5c221405a9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d276e6cc5c471a37c739ace6afedade273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515610f14772079b36669baa7f29c2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959283956cd9fef56d0aa9e2b0afce96275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de5207665ac16599b0e121bcaf6837276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693bc7c3608b70f7846167ab6b5fe5a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e81956fbade39b955bea2e5b53abb6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da216fffc96fbfe3c0705a43f848010279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12125abc5fcb911e9f16ff3d7ca4a7a2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b544443ae923b317496e30517182efa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf77bb11b394236424cdf2ea030a86b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b97b7d1c672288a29ccaade98e180283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0999a8b6b0c32b2d1c2475e103685f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd7b309a1703c3a003bb269f42773b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22e531055bebb991efbf3421e87695286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f1af0a0e1c877f91e697114279ec2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4324d4518e6fde09267397b6f7eb0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da47bc76503e30387dd57b3b59eef4f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0809dd984e8f24e2ed022b1ee068c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935274813aa738ac83c037006ad35b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413aece9c4637c0fd47fb159b5db91dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a83c833df0af6ad1b26c2b68a2642f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab8813e198da8a010be57ff592c301294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d3dea222f8cca2c00f5612cd37312295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a368558e8dda3c00ef759431b8071296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9bb191007e354577fff9c3086c6a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbba4dd39224df47cff790fc637dfa5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630160518f5df3f8684f62f3c9c9f1f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ddff7f97a5e2a7baa7a1983e76c75300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78467db88a96c6dfa7bedb587622fcb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a501bebc59b124e02fa0568b2ad46d1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb339643a58293da2592fc6cb74dc8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46de2e70a96cfc5f4716329becbcb6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6bdf78bf41f25b89b85b23f0ae615305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d307d14eed834d01de33d8abb55f0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68454703ace365c255b12d68a161fb0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517adf6c2c89d8bef6093ad1f1798215308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdf62ef644e807e9965c6cb41f9ce3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93523c55dc83c70ef0106568af20e3bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd50047141f9a741e6b62093ed38d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586b390ced6b15bbad104d6d6e4eeed312.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb2b789764a151951d90ef337124351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45904486bd421932947b346f0e9ce112.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d32ef71bb03486b7242f3c5df51773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28815da099091a81edc18641b43d27d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ebc33774b7094bc34e9a5fcb16ff55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f436e6331220a8aad3ffbbb2a15666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85511b0a4038af7c68d67d2f237c767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad6decba50739a02b6a4655fa936ae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17c0290d28d336c896b1f378e0b2529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1b1d2d0dfbcc752806f784f14c8c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad5de3200a7581331cd9d1d8b8600f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8e61e7f9fa0dc8681d40b4e88eeb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19082089d09d091d6185b148e63956213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910af7f0f4c557218f905f894114435414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357de05a5a8d11af0969b130e3d826a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d251226725ce072aa86d1614e9d8ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286dd1e6e7ef5353c0efbc25b8c142517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e44b052f08d4f57709509c0be9ad218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66190ae4d8ee48c17694866e773dce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd416a1e0cc530481f26eb12629c6b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9248583c5b3eec44289cc816d84ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527d65b24cfcad015cb7aa98e0bc7b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a187decd7bdb6b4c2724da3ea940b7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c005cd3417308222c38d378e796b624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12abc3d70baba054105504797da91925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b388041728a6761506f0b12e0f1b92b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ea4a53834431a241335ea988f652927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d2025eda08be80e8a32539817574a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ce1ab0d7fcd157545753abcb3ccba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e0a4d5cb3c1fe60882d8d6a18d23330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd49a60a97be55231740d0085fad0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bd44df6104d8be17e517a80d0083532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069868e4b37df8ce882e4f324b061da633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a90db0ed7cf1f254e9a0ee809846d934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b75520624c5eca17c2f9b966feeee4535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c4ffcf088721e21b4b65c699c54a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a235ac5ff035b0f85f412913bd716db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4128e7e78450030a02079e4223af838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5944c1e711274235de02b5aeeda1e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff5484dd8d6ca03fa8017af26766a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d5643693a04b3aacf7ac67237e62741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21667f5a6b8b1159378b88c6de20a3c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5da6c5f02ab52c3953f8c83422a8de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cccf8521c7f9c77151f42010a9caa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fe12c581a34b9e3d9337c405356be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1943405102a4cb008a971fb953fab5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee0942a053026bdcd4b90fbdca428747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961a48d77491cf04b1f5aaf15ccbe1b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d03bca73bffc0e13f77bd4c4627938649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece5a2ab12ee2f61bda79b79fb4a41f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4e32bae1b883a3abf4ae096eeb28051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a05da2fcf77616f7c7ae4e4bcdc35552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea703a21e796b2522d0996d80901796e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c5e6cc5aaa44daa2a36da933158c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ceb604ceaf7d0234947cb19895d39e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75068757ca98723cbc3d3f7f9b38dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd85fbd3959a4552d63602904d0a0f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b13f4c4dadd9bc96f22f08d2c628558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e95ebf932c90196b09b5ef3a1b4b8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b45f1b17ddfcf5dace63d9968b83260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb466a864dd3c6ed5605674577ac021d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daec7ada0f31aed4405f3fc5e85e2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c970f921f7c125eed94c92fd1a137a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebb6f838d2143189d028f7c26a42b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039d71d1d234340736c6ec2ffbf481165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80531ee5de3aca445bb0dd26f84437866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de1d96f58e9bc83e1709236bec753a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d63cb84b324ab0ae28141087c955e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a26203ec423e6e166817192a8c0ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ee796d3ca83bbbb9c6e6a4977047170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efa47a8927f1c3b0625d9a372ec5df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07af7aa94089b09cb74fc44d3462e1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a736e29b1b786e13eaaa9ebbf4e5673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af443f78a1ce951fc574ffb77debd41474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0842ce2099e651958be80d47237f0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e2848f55d42cd5fdc208dcb794f4576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d1e0e6190044e1a616c5db6f0cfb977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180974fbfb648b0d997b5d2791470cf978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482e517d3d80341679172b1776fb51179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e8b394929ce93848237768437388f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8682fe90b3ff47c4b8621f4df9e83081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e964c043d79d8cc13bf27d562f28482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c45c155bde62315a277dbfcc265faa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d667080c422e3ceb90376386bcc4384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2213294bac3b9f5641c8d08842dc57385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a3c3d1d95238d5adf578d7799344286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9a769d00f29d830fa8a6370f3c24387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa77ae1cbdf704db26b220b7e06aee588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dcec7b33641a221c3a808c2ee3f3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ea8b644b3f9225283151f84276a8890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacb3a3d3ca0b5f31d92b12c418274391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c71fa92924f460c9ce54d78dcd2ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24a3d1fdf73cfefa59a1109256087c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74c8757dd91b3b55df0e8b36bf383694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0de392deb52b46c1e6bcb608e1448a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6f6bd8749817a6811a4759e6cc8ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138c52ad98e0eafb381eadd1d58fc6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed708cb4250bb29a84eb1ddb26beae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22896c6b993a179f8c71239347bc3b0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3dba83f100fdd436a8f486d5e0f97100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1de56acf74327fd687d08ab6fc552101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9ea1ad6db9fcaf4ee9d99abea7052102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4642d47939400159ea09254ee0838103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83139db3aadf26dec80827999f32c3b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d384247e7e4556256507d5ab89ae8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1943e8855c1e0326f3a8a113c22c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c6703929b77606ac5a5f1f86f6bca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754061840f974df308586c276d003b5b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4fde53e2d706f00860135b8f98483109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed0a7e4ea0609c6f1bde48f78f93ad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b325cd34f32046a3209bd24a6fa2b49111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9afa2ad151fcadeda2f0723c272be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1937a5c76392e95e89791b1beb3f8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae31efbc1d4b2cac44786ed15e423d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57af7fa68a30daabed99b348f4ca58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa93d4924552e1e19c682e1646671a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4139dd738dc8017920aec4e1505b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77c265836ff9e4a37d0029c1b8ae59118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b19748d11f1c11c6a0aad0b7006d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef93d4a48653bf94e2e9cf72c1d90c1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24dbb2a8b3a1db64d243d05d3cae26a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bc191b36c02f0923122f54563c029122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2eaac3b237421afcba67e7b12694b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b707560ffe6ad3a656b3e2839b66da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf80c7d451bf8987f09a0681011591d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3598fa347fd01ad04863b9ea3a3ca0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70595199ce22be2b180cda25bd4f2859127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c8f63722a92a338714a09a7ba78fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bb09f8e048eadf229d49986aed8da129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcbbca9362f4320a6be7d0dddccbf9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05766abf2306e85f315d7eac3290446c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5879e50de5c4d1f75fcd2ec1529ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fd7581d26e60146a2e313acba51fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f441fea7dada81be331de617f5b14d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712a6d0b9f0c8c2470d5a5df6049be1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e554e4940dfd0199f73a3b528281325136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51605cbb1d6eea14f2146a5aaae75c0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2158147b25abd9fc360b42ef933d9be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fba415beb20062333ed5d100669580139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df092bf9613017857e46c3cfa8513f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e12b66b7df0bf37bca127acf446d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd25bf233af2541559d0f15157159f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f937bfa90e2df004ca49a97960f44143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86232edf6fcb3204a7f0d9f00870c67144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958dd4718717126e7976c31501b530c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65cdadfea41b83bc06d3d72144fd4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad05976cc74a2db35ddaaddd27f7f55147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160c0871cdbbdbb2d3a8b7f13e8eb84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa6d43c8ff8eadc750efda022aad448149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e5af1986519f81900e27e0dda4a73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf8be3070b084a79903240584ddf11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc208eb4752c65c3c9c70f1dc85277152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3381dddd1cf052d37c3d26a3e147b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f45698525c91f3cec12a30761827e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbba7805b470afe9161df5242feebd3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84994b92060fdc5303396b375982890156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0450c8389aa2bea37e719b0aec3adc5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c8aea8734bedadbe32def53114329158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc152144f7b6e2455ff4ce06c54f0a0b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d259cb7a64284bf8490063a570aa5bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ac49bd23d5731b5c4af060324a3ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c4f343ff110920e994a68cd1e8641162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc923fbfa5fe9d920fcda4d83838005163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d496fd551752447bb2b54bea6006a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b68c2c39ba525dc9313dca1567def165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77476686c9923223ba2f8329ee31e377166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781be1290ccf99a8420c513042b8a3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef224acde419fae4b899eeb71bf552a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16b478b40868d55fff7cfc2bb7679e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8eb38ffd922f95946134761808a28170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4282337b8dd63cd73c70ecd0a7613171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a65fb817715978ead4775f530dd5e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb96043ae24464886cfb6e7700ee05173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d5801864282d084ad7bdd6de702c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce2e108bad194503c548d8ba3d369b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053abbc24572ef5dfdd45e809876cca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407fd8b0e0c2d3c0cf6a73627a93d42177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bed9ca1187b3d657839c933c01892178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82bcecb4a04da1f7eb2a27e6681561179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b1f20cb274d923d2b34dd30edd294180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f54b3db1ca29b54b29915a77a9e24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d58871d45a40d2ac4f7e90e5a73d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742edce0886a5e3a9db104c4f1df613f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbcdc82b9f06955f0e029c84e781bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6ef91c1e060d39a87ef54836ac179185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48854249ce003f7feca1ee98663b63e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5412ae5f2619e982099227bf55e17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0fe0979f7216ff51695915492e25d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8a239224c497111f925d5b5842c0f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba2910f6896b8634f9f59a82e42d9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1530c333df08292e024571c3171ecc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec23a7ed2f256b38bb4bbce258764e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1f1a3c2778aeed748dc04eba5a33f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec012fbcf655075057768ef2ca428d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758512026be6db39ce9228850977100195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fea6a25149b8271ca594ab8e62524d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5a83543eea08c6fe79e7c77fd09e1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76f9370a6fafe622913c45d36eba05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f9d8dc1f5c8239a61f7eb3eac2314199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9356db7f42a56f18325ded62d2cbe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af433e06de390921c6de3d7f7ed1bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149c5b117b3bcc6efa463d777b8c3c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cc06c299aa4040339521162e80e09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d86cc964150e16c82d1e9436ed28c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbb5978d2963c99562858b757f5a18205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a4b97585be89e0f1727adfe3bbaec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85608267ec4abd5c897b164d31fea95207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816265d666818259e096ba5f34a0a288208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb7e2b37b19f0ed3f389d88cafdb4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b111032d45a0a0326052b273b304e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404f0302e6816afd10c2677fe866941211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ada587470ba6f84eb47f978fbb73db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f0ea348af318f809de89934721fa26213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6052357886f786135e6bc96e4bf1a65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df54c95d98273c6260241957d0365f5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e455b0e2a1d467a6d2cfd7e43356465216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a45ce9368093c26ee63d8e6a1597db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e642b9bb61247c6116a1e1c5a046b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d3dfea8592463a914163a95cfa14a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d9a4c370addc5ff03871a752a3147220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab150edddeeca226b8812b6a0588b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca68946228f2fd7c576a2386c43112222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25df7fe2ddebd187e3f0cc6b47f9b92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931fc668d24e49a01d862f4a69650878224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4899fb62065f59a7d0c8a513479f050225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1202ad9f648e5e50d30239681c8cf3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44348ae3327c1bca54e5fe6fa96fafb1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc094babbdabeb054ca108768172bb7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35be9d8097ed0d89ae6ab1001a9045da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5943e919aa265e28a2d2214a38103bd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1feac5427e968cc08c4ab51c8c596231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22580e5bb65f74f17aee0e7562483cf6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d63fb02b75618828d122ebc4ab833233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b24efc59dc6c34bc71ff6b9323532234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159690158ebb113c92b0d8d4b00a0efb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd935dc7da059f636b7cc3085ca43f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a48a72c5f22270d8b538ccade3a229237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c325c30e7bc7f097ab11957d9674b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361c51f0dbbf25669d468e9fa70a407239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90e15fc8a3383c3f99f6809370aeb9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50254560ea07e2468e1ea7b1e7b2b43d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29afc4f757891fe813517c0043ea10242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e0eb43a558563d53a026547cbe513243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7435b28c4025e72925af1007479aab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09507651acc7c5d6b2b5480ba5d03b61245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acef01c7e96da8003d65e25ca5b15e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df789ff97bede584e5f6a997078e787c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b6b1a5ea3fd3156f511b6709f0249248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a27336fb656b9de7e529f442ba7eb9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef593ff5b688154c32a18447d4424d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80632c17a66abc37c87725f000b928251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b31995a375368ce5ee5a8b63fd497252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1eb5f3de2542968ddf61cd6004ab1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e767f9d90c17fdfff0753933cf4c3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bade9219e5ca1c682a40db0f63a193b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be68446b5f33099457fecc68d33542256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33949222b3d1e53c1ab414a5c73cc5a9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb3838dcb613e1ed20219135771a9e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4a740e302edac556e99867f4b8621259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca7a662327c5c05b9d1fcb94dbf60b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68707cb465ef39a4d1dc4da494ca3a0e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93aad817cd6e759b0f7a7302f47090262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422687d575cdf0890af6553f2a3f522263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737209bf75ea50dda0332e7799d18527264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d06985fb747537b57ec927a7afa89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805f8cb9691c047ad1784ecc31b31c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93eccd95263f655b0950917953e1c7e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dbed026eddd53919ea67cf358c7cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5716d030b2538f9d31375d3b10807e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dc5fe6701abbbcb4a67c973e68ffe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49a7d91d206977e9e3df466ae23431271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd89cd8f3d9e0258584895756e33f49272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9ab53f0b955cd0659b949f522fcfd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdba9f45b5349697a5cbbd1238de925274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463678d9bc9418bcad2c2f9debda70b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead67eea11528d9f4889c18add9df21276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fd2411147c4c051180035973bfbaa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace47571afb4a5aaa4f173ef912fb00278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d3b2dfb7d049e960e8c994ec648d26279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a866cb5e1068450043f2ceb1ebe33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d5bc7ab5b7b6c482fa83e1eac2a50281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f8e04998a343a13afaf24c5ceef6e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955474fb7d718097d41ade177a87a4d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1aa40eb927d8318492d0c62250bb2a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137148779f0b93b964c7c2784a7420d6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b058f08f9c30cebddabaf1f1e0e1b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caa123c1d9597969d116a8d159d449287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5911c8e03bf412b1c35906a4fcd4b288.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2557,51 +2482,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -9977,770 +9902,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
-        <a:stretch>
-[...718 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -11007,51 +10212,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J157"/>
+  <dimension ref="A1:J145"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="140.251465" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -11258,3742 +10463,3442 @@
         <v>12585</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I9" s="0">
         <v>11.49</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>12586</v>
+        <v>12590</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>39</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I10" s="0">
-        <v>18.22</v>
+        <v>3.52</v>
       </c>
       <c r="J10" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
         <v>12590</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I11" s="0">
         <v>3.52</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>12590</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="0">
         <v>3.52</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>12590</v>
+        <v>12591</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I13" s="0">
-        <v>3.52</v>
+        <v>3.2</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
         <v>12591</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I14" s="0">
         <v>3.2</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
         <v>12591</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" s="0" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="0">
         <v>3.2</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
         <v>12591</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="0">
         <v>3.2</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
         <v>12591</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I17" s="0">
         <v>3.2</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>12591</v>
+        <v>12732</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="G18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="0">
-        <v>3.2</v>
+        <v>7.02</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>12732</v>
+        <v>12787</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I19" s="0">
-        <v>7.02</v>
+        <v>7.3</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>12787</v>
+        <v>12792</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I20" s="0">
-        <v>7.3</v>
+        <v>3.88</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
         <v>12792</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>65</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I21" s="0">
         <v>3.88</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>12792</v>
+        <v>17999</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I22" s="0">
-        <v>3.88</v>
+        <v>4.24</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17063</v>
+        <v>17999</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I23" s="0">
-        <v>1.98</v>
+        <v>4.24</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17999</v>
+        <v>18023</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="I24" s="0">
-        <v>4.24</v>
+        <v>13.7</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17999</v>
+        <v>18027</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I25" s="0">
+        <v>6.51</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>18023</v>
+        <v>18027</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="I26" s="0">
-        <v>13.7</v>
+        <v>6.51</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>18026</v>
+        <v>18028</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I27" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J27" s="0" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>18027</v>
+        <v>18029</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>83</v>
       </c>
-      <c r="E28" s="0" t="s">
+      <c r="G28" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="I28" s="0">
+        <v>7.53</v>
+      </c>
+      <c r="J28" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>18027</v>
+        <v>18032</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I29" s="0">
-        <v>6.51</v>
+        <v>15.93</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18028</v>
+        <v>18035</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>60</v>
+        <v>90</v>
       </c>
       <c r="I30" s="0">
-        <v>7.53</v>
+        <v>3.41</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>18029</v>
+        <v>18046</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>92</v>
+        <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I31" s="0">
-        <v>7.53</v>
+        <v>7.45</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>18032</v>
+        <v>18105</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I32" s="0">
-        <v>15.93</v>
+        <v>2.49</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>18035</v>
+        <v>18119</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="I33" s="0">
-        <v>3.41</v>
+        <v>9.17</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>18046</v>
+        <v>18129</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I34" s="0">
-        <v>7.45</v>
+        <v>3.65</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>18105</v>
+        <v>18134</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I35" s="0">
-        <v>2.49</v>
+        <v>8.59</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>18119</v>
+        <v>18135</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>110</v>
+        <v>17</v>
       </c>
       <c r="I36" s="0">
-        <v>9.17</v>
+        <v>7.37</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>18129</v>
+        <v>18137</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="I37" s="0">
-        <v>3.65</v>
+        <v>5.99</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>18134</v>
+        <v>18140</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="I38" s="0">
-        <v>8.59</v>
+        <v>2.53</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>18135</v>
+        <v>18148</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I39" s="0">
-        <v>7.37</v>
+        <v>6.7</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>18137</v>
+        <v>18180</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I40" s="0">
-        <v>5.99</v>
+        <v>4.39</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>18140</v>
+        <v>18186</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="I41" s="0">
-        <v>2.53</v>
+        <v>12.52</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>18146</v>
+        <v>18186</v>
       </c>
       <c r="D42" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I42" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J42" s="0" t="s">
         <v>127</v>
-      </c>
-[...13 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>18148</v>
+        <v>18186</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>130</v>
       </c>
       <c r="E43" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="F43" s="0" t="s">
         <v>131</v>
       </c>
-      <c r="F43" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I43" s="0">
-        <v>6.7</v>
+        <v>12.52</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>132</v>
+        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>18180</v>
+        <v>18185</v>
       </c>
       <c r="D44" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="E44" s="0" t="s">
         <v>133</v>
       </c>
-      <c r="E44" s="0" t="s">
+      <c r="F44" s="0" t="s">
+        <v>129</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="I44" s="0">
+        <v>8.539999999999999</v>
+      </c>
+      <c r="J44" s="0" t="s">
         <v>134</v>
-      </c>
-[...10 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>18186</v>
+        <v>18191</v>
       </c>
       <c r="D45" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="E45" s="0" t="s">
         <v>136</v>
       </c>
-      <c r="E45" s="0" t="s">
+      <c r="F45" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="I45" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="J45" s="0" t="s">
         <v>137</v>
-      </c>
-[...10 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D46" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I46" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="J46" s="0" t="s">
         <v>140</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>18186</v>
+        <v>18203</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G47" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I47" s="0">
-        <v>12.52</v>
+        <v>4.63</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>18185</v>
+        <v>18203</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>141</v>
+        <v>131</v>
       </c>
       <c r="G48" s="0" t="s">
-        <v>138</v>
+        <v>68</v>
       </c>
       <c r="I48" s="0">
-        <v>8.539999999999999</v>
+        <v>4.63</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>18191</v>
+        <v>18203</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>148</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>16</v>
+        <v>144</v>
       </c>
       <c r="G49" s="0" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="I49" s="0">
-        <v>2.41</v>
+        <v>4.63</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>149</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>18203</v>
+        <v>18215</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I50" s="0">
-        <v>4.63</v>
+        <v>2.59</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>18203</v>
+        <v>18216</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I51" s="0">
-        <v>4.63</v>
+        <v>4.98</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>18203</v>
+        <v>18217</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I52" s="0">
-        <v>4.63</v>
+        <v>10.43</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>18203</v>
+        <v>18218</v>
       </c>
       <c r="D53" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E53" s="0" t="s">
         <v>155</v>
       </c>
-      <c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F53" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G53" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="0">
+        <v>11.44</v>
+      </c>
+      <c r="J53" s="0" t="s">
         <v>156</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>18215</v>
+        <v>18219</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>157</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>158</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I54" s="0">
-        <v>2.59</v>
+        <v>11.44</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>18216</v>
+        <v>18228</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F55" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I55" s="0">
-        <v>4.98</v>
+        <v>6.95</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>18217</v>
+        <v>18248</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I56" s="0">
-        <v>10.43</v>
+        <v>3.55</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>18218</v>
+        <v>17165</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I57" s="0">
-        <v>11.44</v>
+        <v>10.34</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>18219</v>
+        <v>17184</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I58" s="0">
-        <v>11.44</v>
+        <v>25.85</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>18228</v>
+        <v>17184</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>36</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I59" s="0">
-        <v>6.95</v>
+        <v>25.85</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>18248</v>
+        <v>17185</v>
       </c>
       <c r="D60" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="E60" s="0" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>99</v>
+        <v>171</v>
       </c>
       <c r="I60" s="0">
-        <v>3.55</v>
+        <v>14.44</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>17165</v>
+        <v>17186</v>
       </c>
       <c r="D61" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>71</v>
+        <v>171</v>
       </c>
       <c r="I61" s="0">
-        <v>10.34</v>
+        <v>12.36</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>17184</v>
+        <v>17187</v>
       </c>
       <c r="D62" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="E62" s="0" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I62" s="0">
-        <v>25.85</v>
+        <v>13.44</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17184</v>
+        <v>17188</v>
       </c>
       <c r="D63" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="E63" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="F63" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G63" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I63" s="0">
+        <v>16.59</v>
+      </c>
+      <c r="J63" s="0" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17185</v>
+        <v>17189</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F64" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I64" s="0">
-        <v>14.44</v>
+        <v>4.44</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>17186</v>
+        <v>17190</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I65" s="0">
-        <v>12.36</v>
+        <v>5.27</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>17187</v>
+        <v>17190</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I66" s="0">
-        <v>13.44</v>
+        <v>5.27</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17188</v>
+        <v>17191</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I67" s="0">
-        <v>16.59</v>
+        <v>6.25</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17189</v>
+        <v>17192</v>
       </c>
       <c r="D68" s="0" t="s">
+        <v>196</v>
+      </c>
+      <c r="E68" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="F68" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G68" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="I68" s="0">
+        <v>8.779999999999999</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>198</v>
-      </c>
-[...13 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>17190</v>
+        <v>17193</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I69" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>17190</v>
+        <v>17194</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>202</v>
+      </c>
+      <c r="E70" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="F70" s="0" t="s">
         <v>204</v>
       </c>
-      <c r="E70" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G70" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I70" s="0">
-        <v>5.27</v>
+        <v>8.91</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>17191</v>
+        <v>17195</v>
       </c>
       <c r="D71" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I71" s="0">
-        <v>6.25</v>
+        <v>9.17</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>17192</v>
+        <v>17196</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I72" s="0">
-        <v>8.779999999999999</v>
+        <v>11.62</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>17193</v>
+        <v>17198</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I73" s="0">
-        <v>8.91</v>
+        <v>13.28</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>216</v>
+        <v>36</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I74" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>17195</v>
+        <v>17200</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>218</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>219</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I75" s="0">
-        <v>9.17</v>
+        <v>11.21</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>17196</v>
+        <v>17201</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>221</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>222</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I76" s="0">
-        <v>11.62</v>
+        <v>11.21</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>17198</v>
+        <v>17202</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>225</v>
       </c>
       <c r="F77" s="0" t="s">
-        <v>36</v>
+        <v>204</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
       <c r="I77" s="0">
-        <v>13.28</v>
+        <v>8.91</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17199</v>
+        <v>17210</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>227</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>228</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I78" s="0">
-        <v>8.94</v>
+        <v>4.86</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17200</v>
+        <v>17212</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>230</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>231</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I79" s="0">
-        <v>11.21</v>
+        <v>3.83</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17201</v>
+        <v>17213</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>234</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I80" s="0">
-        <v>11.21</v>
+        <v>4.29</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17202</v>
+        <v>17214</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>236</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>237</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>216</v>
+        <v>16</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>183</v>
+        <v>94</v>
       </c>
       <c r="I81" s="0">
-        <v>8.91</v>
+        <v>6.54</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17210</v>
+        <v>17215</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>239</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>240</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I82" s="0">
-        <v>4.86</v>
+        <v>6.54</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17212</v>
+        <v>17216</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>242</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>243</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I83" s="0">
-        <v>3.83</v>
+        <v>7.56</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17213</v>
+        <v>17217</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>245</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>246</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I84" s="0">
-        <v>4.29</v>
+        <v>3.68</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17214</v>
+        <v>17239</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>248</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>249</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="I85" s="0">
-        <v>6.54</v>
+        <v>2.4</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17215</v>
+        <v>17282</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I86" s="0">
-        <v>6.54</v>
+        <v>5.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17216</v>
+        <v>17283</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>36</v>
+        <v>256</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I87" s="0">
-        <v>7.56</v>
+        <v>3.56</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17217</v>
+        <v>17283</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>258</v>
+      </c>
+      <c r="E88" s="0" t="s">
+        <v>255</v>
+      </c>
+      <c r="F88" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G88" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I88" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="J88" s="0" t="s">
         <v>257</v>
-      </c>
-[...13 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>260</v>
       </c>
-      <c r="E89" s="0" t="s">
+      <c r="F89" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I89" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17239</v>
+        <v>17311</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>260</v>
+      </c>
+      <c r="F90" s="0" t="s">
         <v>263</v>
       </c>
-      <c r="E90" s="0" t="s">
+      <c r="G90" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I90" s="0">
+        <v>4.28</v>
+      </c>
+      <c r="J90" s="0" t="s">
         <v>261</v>
-      </c>
-[...10 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17282</v>
+        <v>17313</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F91" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G91" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I91" s="0">
+        <v>5.23</v>
+      </c>
+      <c r="J91" s="0" t="s">
         <v>266</v>
-      </c>
-[...7 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>267</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>268</v>
       </c>
-      <c r="E92" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F92" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I92" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17282</v>
+        <v>17369</v>
       </c>
       <c r="D93" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="E93" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="F93" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="G93" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I93" s="0">
+        <v>6.05</v>
+      </c>
+      <c r="J93" s="0" t="s">
         <v>269</v>
-      </c>
-[...13 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17283</v>
+        <v>17369</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>272</v>
+        <v>131</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I94" s="0">
-        <v>3.56</v>
+        <v>6.05</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17283</v>
+        <v>17400</v>
       </c>
       <c r="D95" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F95" s="0" t="s">
-        <v>49</v>
+        <v>275</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I95" s="0">
-        <v>3.56</v>
+        <v>10.26</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17311</v>
+        <v>17400</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E96" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="F96" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G96" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I96" s="0">
+        <v>10.26</v>
+      </c>
+      <c r="J96" s="0" t="s">
         <v>276</v>
-      </c>
-[...10 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17311</v>
+        <v>17401</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>278</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>279</v>
+        <v>40</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I97" s="0">
-        <v>4.28</v>
+        <v>9.15</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17313</v>
+        <v>17402</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I98" s="0">
-        <v>5.23</v>
+        <v>11.78</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17369</v>
+        <v>17402</v>
       </c>
       <c r="D99" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="F99" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="G99" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I99" s="0">
+        <v>11.78</v>
+      </c>
+      <c r="J99" s="0" t="s">
         <v>283</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17369</v>
+        <v>17403</v>
       </c>
       <c r="D100" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="E100" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F100" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G100" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="I100" s="0">
+        <v>10.02</v>
+      </c>
+      <c r="J100" s="0" t="s">
         <v>287</v>
-      </c>
-[...7 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17369</v>
+        <v>17404</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I101" s="0">
-        <v>6.05</v>
+        <v>18.45</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D102" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="E102" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F102" s="0" t="s">
-        <v>291</v>
+        <v>40</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I102" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>17400</v>
+        <v>17404</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F103" s="0" t="s">
-        <v>52</v>
+        <v>131</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I103" s="0">
-        <v>10.26</v>
+        <v>18.45</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>17401</v>
+        <v>17404</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I104" s="0">
-        <v>9.15</v>
+        <v>18.45</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>17401</v>
+        <v>17405</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>143</v>
+        <v>36</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I105" s="0">
-        <v>9.15</v>
+        <v>16.73</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>17401</v>
+        <v>17406</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="E106" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F106" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I106" s="0">
-        <v>9.15</v>
+        <v>20.41</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17402</v>
+        <v>17406</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="G107" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I107" s="0">
-        <v>11.78</v>
+        <v>20.41</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17402</v>
+        <v>17407</v>
       </c>
       <c r="D108" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>302</v>
       </c>
-      <c r="E108" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F108" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="0">
-        <v>11.78</v>
+        <v>19.66</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>17403</v>
+        <v>17408</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="0">
-        <v>10.02</v>
+        <v>3.93</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>17404</v>
+        <v>17408</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>16</v>
+        <v>275</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="0">
-        <v>18.45</v>
+        <v>3.93</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>17404</v>
+        <v>17434</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>309</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F111" s="0" t="s">
-        <v>43</v>
+        <v>310</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I111" s="0">
-        <v>18.45</v>
+        <v>5.72</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>17404</v>
+        <v>17435</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>143</v>
+        <v>16</v>
       </c>
       <c r="G112" s="0" t="s">
-        <v>17</v>
+        <v>94</v>
       </c>
       <c r="I112" s="0">
-        <v>18.45</v>
+        <v>5.51</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>17404</v>
+        <v>17438</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>307</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>36</v>
+        <v>317</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I113" s="0">
-        <v>18.45</v>
+        <v>10.14</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>17405</v>
+        <v>17439</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I114" s="0">
-        <v>16.73</v>
+        <v>8.92</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>17406</v>
+        <v>17439</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I115" s="0">
-        <v>20.41</v>
+        <v>8.92</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>17406</v>
+        <v>17440</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>324</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I116" s="0">
-        <v>20.41</v>
+        <v>5.13</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>317</v>
+        <v>325</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>17407</v>
+        <v>17441</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I117" s="0">
-        <v>19.66</v>
+        <v>10.14</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>17408</v>
+        <v>17442</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>323</v>
+        <v>330</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>92</v>
+        <v>36</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I118" s="0">
-        <v>3.93</v>
+        <v>22.44</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>324</v>
+        <v>331</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17408</v>
+        <v>17446</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>325</v>
+        <v>332</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="F119" s="0" t="s">
-        <v>291</v>
+        <v>16</v>
       </c>
       <c r="G119" s="0" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="0">
-        <v>3.93</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I120" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17419</v>
+        <v>17446</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>329</v>
+        <v>336</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="I121" s="0">
-        <v>2.66</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17434</v>
+        <v>17458</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>331</v>
+        <v>338</v>
       </c>
       <c r="F122" s="0" t="s">
-        <v>332</v>
+        <v>16</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="I122" s="0">
-        <v>5.72</v>
+        <v>15.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17435</v>
+        <v>17478</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>16</v>
+        <v>317</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>103</v>
+        <v>171</v>
       </c>
       <c r="I123" s="0">
-        <v>5.51</v>
+        <v>6.97</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17438</v>
+        <v>17518</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I124" s="0">
-        <v>10.14</v>
+        <v>6.33</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17439</v>
+        <v>17518</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F125" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I125" s="0">
-        <v>8.92</v>
+        <v>6.33</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17439</v>
+        <v>17572</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="I126" s="0">
-        <v>8.92</v>
+        <v>3.87</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17440</v>
+        <v>17580</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I127" s="0">
-        <v>5.13</v>
+        <v>3.17</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17441</v>
+        <v>17581</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I128" s="0">
-        <v>10.14</v>
+        <v>3.68</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17442</v>
+        <v>17584</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>60</v>
+        <v>94</v>
       </c>
       <c r="I129" s="0">
-        <v>22.44</v>
+        <v>9.48</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17446</v>
+        <v>17612</v>
       </c>
       <c r="D130" s="0" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I130" s="0">
-        <v>9.279999999999999</v>
+        <v>1.56</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17446</v>
+        <v>17656</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>355</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
-        <v>17</v>
+        <v>68</v>
       </c>
       <c r="I131" s="0">
-        <v>9.279999999999999</v>
+        <v>5.88</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>356</v>
+        <v>364</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17446</v>
+        <v>18259</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>358</v>
+        <v>365</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>355</v>
+        <v>366</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>43</v>
+        <v>129</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="I132" s="0">
-        <v>9.279999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>356</v>
+        <v>367</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17458</v>
+        <v>18260</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="0" t="s">
-        <v>138</v>
+        <v>57</v>
       </c>
       <c r="I133" s="0">
-        <v>15.33</v>
+        <v>16.15</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17478</v>
+        <v>18261</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>362</v>
+        <v>371</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>363</v>
+        <v>372</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>339</v>
+        <v>16</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>183</v>
+        <v>57</v>
       </c>
       <c r="I134" s="0">
-        <v>6.97</v>
+        <v>12.32</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>364</v>
+        <v>373</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>365</v>
+        <v>374</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>16</v>
+        <v>256</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I135" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17518</v>
+        <v>18318</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>366</v>
+        <v>375</v>
       </c>
       <c r="F136" s="0" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I136" s="0">
-        <v>6.33</v>
+        <v>4.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17572</v>
+        <v>18322</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I137" s="0">
-        <v>3.87</v>
+        <v>4.33</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17580</v>
+        <v>18323</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>373</v>
+        <v>382</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I138" s="0">
-        <v>3.17</v>
+        <v>19.21</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17581</v>
+        <v>18323</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>375</v>
+        <v>384</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>103</v>
+        <v>68</v>
       </c>
       <c r="I139" s="0">
-        <v>3.68</v>
+        <v>19.21</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17584</v>
+        <v>18334</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>103</v>
+        <v>94</v>
       </c>
       <c r="I140" s="0">
-        <v>9.48</v>
+        <v>6.11</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17611</v>
+        <v>18362</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I141" s="0">
-        <v>2.49</v>
+        <v>6.68</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>383</v>
+        <v>390</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17612</v>
+        <v>18372</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>384</v>
+        <v>391</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>385</v>
+        <v>392</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I142" s="0">
-        <v>1.56</v>
+        <v>5.74</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17656</v>
+        <v>18372</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F143" s="0"/>
+        <v>392</v>
+      </c>
+      <c r="F143" s="0" t="s">
+        <v>36</v>
+      </c>
       <c r="G143" s="0" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="I143" s="0">
-        <v>5.88</v>
+        <v>5.74</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>18259</v>
+        <v>18373</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>141</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I144" s="0">
-        <v>16.68</v>
+        <v>11.23</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>392</v>
+        <v>397</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18260</v>
+        <v>18374</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="I145" s="0">
-        <v>16.15</v>
+        <v>11.5</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>395</v>
-[...36 lines deleted...]
-      <c r="E147" s="0" t="s">
         <v>400</v>
-      </c>
-[...260 lines deleted...]
-        <v>425</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>